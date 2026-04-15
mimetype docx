--- v0 (2026-03-23)
+++ v1 (2026-04-15)
@@ -1158,295 +1158,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoselective Synthesis and Anti-Kinetoplastidal Properties of 2,6-Diaryl-4H-tetrahydro-thiopyran-4-one S-Oxides: Their Interplay in a Cascade of Redox Reactions from Diarylideneacetones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Click Coupling of Flavylium Dyes with Plasmodione Analogues: Towards New Redox‐Sensitive Pro‐Fluorophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Gendron</w:t>
+                <w:t xml:space="preserve">Leandro Cotos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don Antoine Lanfranchi</w:t>
+                <w:t xml:space="preserve">Annika Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole I Wenzel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Beate Jannack</w:t>
+                <w:t xml:space="preserve">Lucie Slavikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Rottmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29071620⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (6), pp.e202403691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202403691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583951v1</w:t>
+                <w:t xml:space="preserve">hal-04975248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Click Coupling of Flavylium Dyes with Plasmodione Analogues: Towards New Redox‐Sensitive Pro‐Fluorophores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Dupouy</w:t>
+                <w:t xml:space="preserve">Chemoselective Synthesis and Anti-Kinetoplastidal Properties of 2,6-Diaryl-4H-tetrahydro-thiopyran-4-one S-Oxides: Their Interplay in a Cascade of Redox Reactions from Diarylideneacetones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Antoine Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Cotos</w:t>
+                <w:t xml:space="preserve">Nicole I Wenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annika Binder</w:t>
+                <w:t xml:space="preserve">Hripsimée Kessedjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Slavikova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Rottmann</w:t>
+                <w:t xml:space="preserve">Beate Jannack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31 (6), pp.e202403691. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (7), pp.1620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202403691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules29071620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975248v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Photochemical Properties of Fluorescent Metabolites Generated from Fluorinated Benzoylmenadiones in Living Cells</w:t>
               </w:r>
@@ -1560,1294 +1560,1294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ferrocenyl-containing gamma-hydroxy-gamma-lactam-derived tetramates as potential antiplasmodials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Multigram-Scale Synthesis of 7-Substituted 3-Methyltetral-1-ones and 6-Fluoromenadione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Trometer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Médebielle</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, acs.oprd.1c00421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.oprd.1c00421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826853v1</w:t>
+                <w:t xml:space="preserve">hal-03584209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ferrocenyl-containing γ-hydroxy-γ-lactam-derived tetramates as potential antiplasmodials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of ferrocenyl-containing gamma-hydroxy-gamma-lactam-derived tetramates as potential antiplasmodials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Elhabiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chopin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Picot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 243, pp.114735. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798632v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Multigram-Scale Synthesis of 7-Substituted 3-Methyltetral-1-ones and 6-Fluoromenadione</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of ferrocenyl-containing γ-hydroxy-γ-lactam-derived tetramates as potential antiplasmodials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Iikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, acs.oprd.1c00421. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 243, pp.114735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.oprd.1c00421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584209v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired Photoredox Benzylation of Quinones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">The parasitophorous vacuole nutrient channel is critical for drug access in malaria parasites and modulates the artemisinin resistance fitness cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mesén-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bärbel Bergmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Elhabiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidrun von Thien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c00814⟩</w:t>
+              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (12), pp.1774-1787.e9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2021.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369963v1</w:t>
+                <w:t xml:space="preserve">hal-03544974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Direct C‐H Radical Alkylation of 1,4‐Quinones</w:t>
+                <w:t xml:space="preserve">Bioinspired Photoredox Benzylation of Quinones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Donzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Elhabiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202100452⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86 (15), pp.10055-10066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c00814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249134v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium Complexes of Ladanein: A Beneficial Strategy for Stabilizing Polyphenolic Antivirals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sibylle Haid</w:t>
+                <w:t xml:space="preserve">Recent Advances in Direct C‐H Radical Alkylation of 1,4‐Quinones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Donzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pietschmann</w:t>
+                <w:t xml:space="preserve">Deniz Karabiyikli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Davioud‐charvet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leandro Cotos Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Elhabiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021 (27), pp.2764-2772. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (25), pp.3622-3633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.202100341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202100452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357249v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for the succinate dehydrogenase in the mode of action of the redox-active antimalarial drug, plasmodione</w:t>
+                <w:t xml:space="preserve">Magnesium Complexes of Ladanein: A Beneficial Strategy for Stabilizing Polyphenolic Antivirals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mounkoro</w:t>
+                <w:t xml:space="preserve">Xavier Martin Benlloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Antoine Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Michel</w:t>
+                <w:t xml:space="preserve">Sibylle Haid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Golinelli-Cohen</w:t>
+                <w:t xml:space="preserve">Thomas Pietschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Blandin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
+                <w:t xml:space="preserve">Elisabeth Davioud‐charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (27), pp.2764-2772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.11.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202100341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026255v1</w:t>
+                <w:t xml:space="preserve">hal-03357249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Class of Valuable (Pro-)Activity-Based Protein Profiling Probes: Application to the Redox-Active Antiplasmodial Agent, Plasmodione</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A role for the succinate dehydrogenase in the mode of action of the redox-active antimalarial drug, plasmodione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vrushali Khobragade</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Pierre Mounkoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Golinelli-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACS Au</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacsau.1c00025⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03243960v1</w:t>
+                <w:t xml:space="preserve">hal-03026255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium falciparum Ferredoxin-NADP + Reductase-Catalyzed Redox Cycling of Plasmodione Generates Both Predicted Key Drug Metabolites: Implication for Antimalarial Drug Development</w:t>
+                <w:t xml:space="preserve">A Class of Valuable (Pro-)Activity-Based Protein Profiling Probes: Application to the Redox-Active Antiplasmodial Agent, Plasmodione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cichocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vrushali Khobragade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Donzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Cotos Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim C. Heimsch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Liwen Feng</w:t>
+                <w:t xml:space="preserve">Stephanie Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JACS Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (5), pp.669-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacsau.1c00025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.1c00054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03243991v1</w:t>
+                <w:t xml:space="preserve">hal-03243960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The parasitophorous vacuole nutrient channel is critical for drug access in malaria parasites and modulates the artemisinin resistance fitness cost</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mourad Elhabiri</w:t>
+                <w:t xml:space="preserve">Plasmodium falciparum Ferredoxin-NADP + Reductase-Catalyzed Redox Cycling of Plasmodione Generates Both Predicted Key Drug Metabolites: Implication for Antimalarial Drug Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cichocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Donzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Zhu</w:t>
+                <w:t xml:space="preserve">Kim C. Heimsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidrun von Thien</w:t>
+                <w:t xml:space="preserve">Mindaugas Lesanavičius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liwen Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (12), pp.1774-1787.e9. </w:t>
+              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2021.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.1c00054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544974v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repurposing Auranofin and Evaluation of a New Gold(I) Compound for the Search of Treatment of Human and Cattle Parasitic Diseases: From Protozoa to Helminth Infections</w:t>
               </w:r>
@@ -2961,519 +2961,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the mode of action of the redox-active antimalarial drug plasmodione using the yeast model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selenium Status in Elderly People: Longevity and Age-Related Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Blandin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Harry Robberecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tess de Bruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mackrill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Hermans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2019.06.026⟩</w:t>
+              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (15), pp.1694-1706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1381612825666190701144709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170571v1</w:t>
+                <w:t xml:space="preserve">hal-02325568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenium Status in Elderly People: Longevity and Age-Related Diseases</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Author Correction: Arylmethylamino steroids as antiparasitic agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reimar Krieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Jortzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Anne Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Wittlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1381612825666190701144709⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11018-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02325568v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Arylmethylamino steroids as antiparasitic agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the mode of action of the redox-active antimalarial drug plasmodione using the yeast model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounkoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reimar Krieg</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergio Wittlin</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Golinelli-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141, pp.269-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11018-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2019.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325972v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical Properties Govern the Activity of Potent Antiviral Flavones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Martin-Benlloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Haid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Novodomska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Rominger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (3), pp.4871-4887. </w:t>
@@ -3524,64 +3524,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiplasmodial Activity of Nitroaromatic Compounds: Correlation with Their Reduction Potential and Inhibitory Action on Plasmodium falciparum Glutathione Reductase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audronė Marozienė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mindaugas Lesanavičius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Aliverti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3645,90 +3645,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mild and Versatile Friedel‐Crafts Methodology for the Diversity‐Oriented Synthesis of Redox‐Active 3‐Benzoylmenadiones with Tuneable Redox Potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Cotos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Donzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Elhabiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (15), pp.3314-3325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3756,421 +3756,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron(iii) coordination properties of ladanein, a flavone lead with a broad-spectrum antiviral activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Martin Benlloch</w:t>
+                <w:t xml:space="preserve">Synthesis of plasmodione metabolites and 13C-enriched plasmodione as chemical tools for drug metabolism investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liwen Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Antoine Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Cotos Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Jacquemin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mourad Elhabiri</w:t>
+                <w:t xml:space="preserve">Elena Cesar Rodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novodomska</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katharina Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 42 (10), pp.8074-8087. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.2647-2665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7NJ04867J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8OB00227D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161640v1</w:t>
+                <w:t xml:space="preserve">hal-02161631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of plasmodione metabolites and 13C-enriched plasmodione as chemical tools for drug metabolism investigation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AntiMalarial Mode of Action (AMMA) Database: Data Selection, Verification and Chemical Space Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Cesar Rodo</w:t>
+                <w:t xml:space="preserve">Pavel Sidorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Ehrhardt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Marcou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Varnek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8OB00227D⟩</w:t>
+              <w:t xml:space="preserve">Molecular Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (9-10), pp.1800021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/minf.201800021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161631v1</w:t>
+                <w:t xml:space="preserve">hal-02325960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AntiMalarial Mode of Action (AMMA) Database: Data Selection, Verification and Chemical Space Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Iron(iii) coordination properties of ladanein, a flavone lead with a broad-spectrum antiviral activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Martin Benlloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dragos Horvath</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Elhabiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Varnek</w:t>
+                <w:t xml:space="preserve">A Novodomska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (9-10), pp.1800021. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (10), pp.8074-8087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/minf.201800021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7NJ04867J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325960v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacomodulation of the antimalarial plasmodione: synthesis of biaryl- and N-arylalkylamine analogues, antimalarial activities and physicochemical properties</w:t>
               </w:r>
@@ -4182,51 +4182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karène Urgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Jida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4316,64 +4316,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Jortzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Anne Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Wittlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4597,51 +4597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karène Urgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mounien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4692,103 +4692,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QSAR modeling1. and chemical space analysis of antimalarial compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Sidorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Viira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U Maran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNAL OF COMPUTER-AIDED MOLECULAR DESIGN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31, pp.441-451. </w:t>
@@ -4820,389 +4820,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Platform of Regioselective Methodologies to Access to Polysubstituted 2-Methyl-1,4-Naphthoquinones Derivatives: Scope and Limitations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Silico Mining for Antimalarial Structure-Activity Knowledge and Discovery of Novel Antimalarial Curcuminoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Bielitza</w:t>
+                <w:t xml:space="preserve">Birgit Viira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Antoine Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201600144⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (7), pp.853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules21070853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537379v1</w:t>
+                <w:t xml:space="preserve">hal-03150675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Silico Mining for Antimalarial Structure-Activity Knowledge and Discovery of Novel Antimalarial Curcuminoids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Platform of Regioselective Methodologies to Access to Polysubstituted 2-Methyl-1,4-Naphthoquinones Derivatives: Scope and Limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Cesar Rodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liwen Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Jida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit Viira</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dragos Horvath</w:t>
+                <w:t xml:space="preserve">Max Bielitza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (11), pp.1982-1993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201600144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules21070853⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150675v1</w:t>
+                <w:t xml:space="preserve">hal-03537379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox Polypharmacology as an Emerging Strategy to Combat Malarial Parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Sidorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Desta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (12), pp.1339-1351. </w:t>
@@ -5252,77 +5252,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Redox Cycler Plasmodione Is a Fast-Acting Antimalarial Lead Compound with Pronounced Activity against Sexual and Early Asexual Blood-Stage Parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deregnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Anne Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tzvetomira Tzanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5386,103 +5386,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimalarial NADPH-Consuming Redox-Cyclers As Superior Glucose-6-Phosphate Dehydrogenase Deficiency Copycats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Bielitza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Belorgey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Johann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don Antoine Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (15), pp.1337-1351. </w:t>
@@ -5559,51 +5559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dessolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redox Report</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (5), pp.280-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5771,51 +5771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Plant-Derived Flavonoid Inhibits Entry of All HCV Genotypes Into Human Hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Haid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Novodomská</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5931,77 +5931,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Johann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Jannack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margit Brückner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don Antoine Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 133 (30), pp.11557-11571. </w:t>
@@ -6052,51 +6052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimalarial activities of ferroquine conjugates with either glutathione reductase inhibitors or glutathione depletors via a hydrolyzable amide linker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natascha Chavain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6325,319 +6325,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undressing of Phosphine Gold(I) Complexes as Irreversible Inhibitors of Human Disulfide Reductases</w:t>
+                <w:t xml:space="preserve">A Fluoro Analogue of the Menadione Derivative 6-[2‘-(3‘-Methyl)-1‘,4‘-naphthoquinolyl]hexanoic Acid Is a Suicide Substrate of Glutathione Reductase. Crystal Structure of the Alkylated Human Enzyme†</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Urig</w:t>
+                <w:t xml:space="preserve">Holger Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Fritz-Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Réau</w:t>
+                <w:t xml:space="preserve">Andreas Winzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Herold-Mende</w:t>
+                <w:t xml:space="preserve">Sebastian Kühner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katalin Tóth</w:t>
+                <w:t xml:space="preserve">Susan Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 45 (12), pp.1881-1886. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, The Journal of physical chemistry, 128 (33), pp.10784-10794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200502756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja061155v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090379v1</w:t>
+                <w:t xml:space="preserve">hal-03378811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fluoro Analogue of the Menadione Derivative 6-[2‘-(3‘-Methyl)-1‘,4‘-naphthoquinolyl]hexanoic Acid Is a Suicide Substrate of Glutathione Reductase. Crystal Structure of the Alkylated Human Enzyme†</w:t>
+                <w:t xml:space="preserve">Undressing of Phosphine Gold(I) Complexes as Irreversible Inhibitors of Human Disulfide Reductases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Bauer</w:t>
+                <w:t xml:space="preserve">Sabine Urig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Fritz-Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Winzer</w:t>
+                <w:t xml:space="preserve">Régis Réau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Kühner</w:t>
+                <w:t xml:space="preserve">Christel Herold-Mende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Little</w:t>
+                <w:t xml:space="preserve">Katalin Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, The Journal of physical chemistry, 128 (33), pp.10784-10794. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (12), pp.1881-1886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja061155v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.200502756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378811v1</w:t>
+                <w:t xml:space="preserve">hal-01090379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trypanosoma cruzi prolyl oligopeptidase Tc80 is involved in nonphagocytic mammalian cell invasion by trypomastigotes.</w:t>
               </w:r>
@@ -7443,51 +7443,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="555387A2"/>
+    <w:nsid w:val="11F43954"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7674,51 +7674,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/e-davioud-charvet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7026-4034" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100470602" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-3805-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892049v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dupouy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Karpstein" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#228;berli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rottmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400731" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426246v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo L Merli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Serot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Valli&#232;res" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia A Cricco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan I Iorga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01161-25" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137600v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roignant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Donzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#228;ser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30112446" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728204v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Iacobucci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Monaco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Keumoe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400187" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891107v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cesar-Rodo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Strub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Williams" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29225268" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728547v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Charital" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.4c00304" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Trometer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pecourneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwen Feng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Navarro-Huerta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lazarin-Bid&#243;ia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.4c00137" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583951v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gendron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Antoine Lanfranchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole I Wenzel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hripsim&#233;e Kessedjian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Jannack" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29071620" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975248v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Cotos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Binder" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Slavikova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403691" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cichocki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chevalier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;courneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c00620" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Davioud-Charvet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Picot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798632v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bosson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Iikawa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114735" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584209v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.1c00421" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369963v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00814" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249134v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Karabiyikli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Cotos Munoz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100452" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357249v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin Benlloch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Haid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietschmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Davioud&#8208;charvet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100341" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026255v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounkoro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Golinelli-Cohen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Blandin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.11.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243960v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrushali Khobragade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.1c00025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim C. Heimsch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Lesanavi&#269;ius" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.1c00054" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544974v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mes&#233;n-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel Bergmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun von Thien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2021.11.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038691v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Latre de Late" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Taravaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M Loiseau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25215075" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170571v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2019.06.026" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325568v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Robberecht" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess de Bruyne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mackrill" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hermans" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612825666190701144709" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-85ZBH53K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325972v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reimar Krieg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Jortzik" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Anne Goetz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Wittlin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11018-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325555v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin-Benlloch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Novodomska" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rominger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03332" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038823v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audron&#279; Marozien&#279;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aliverti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24244509" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904220" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161640v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jacquemin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Novodomska" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ04867J" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161631v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cesar Rodo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Ehrhardt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB00227D" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325960v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sidorov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marcou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Horvath" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Varnek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201800021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177398v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne Urgin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Jida" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T M&#252;ller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lanzer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22010161" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158243v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Krieg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jortzik" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wittlin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14478" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161655v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Siciliano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Santha Kumar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bona" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Camarda" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maddalena Calabretta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13626" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177403v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sanchez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mounien" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5b00141" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177404v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Viira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Maran" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-017-0019-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537379v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bielitza" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600144" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8STHV6LR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150675v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Viira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21070853" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151671v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Desta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chess&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201600009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GTZKQ74-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455775v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deregnaucourt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetomira Tzanova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Gallo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02975-15" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016881v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Belorgey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Johann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2014.6047" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02867482v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dessolin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/135100003225002916" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702812v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lanfranchi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belorgey" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#252;ller" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lanzer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2OB25229E" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017702v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Novodomsk&#225;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Gentzsch" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Grethe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Geuenich" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2012.03.036" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406270v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M&#252;ller" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Br&#252;ckner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja201729z" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642006v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Chavain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Mbeki" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rottmann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.10.008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9ZRKHK0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02541797v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Besset" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moutet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fayolle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B802649C" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-04PGTS88-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090379v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Urig" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Fritz-Wolf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R&#233;au" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Herold-Mende" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin T&#243;th" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200502756" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GZB4GL8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03378811v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Bauer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Winzer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian K&#252;hner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Little" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja061155v" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-590PM4T9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086392v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grellier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vendeville" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Joyeau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. D. Bastos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Drobecq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637701v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Moutiez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sergheraert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lucas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tartar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3220043" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713794v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Shen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Davioud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barbier-Brygoo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722026v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tempe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Husson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727299v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Tate" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Ryder" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716461v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Quirion" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/e-davioud-charvet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7026-4034" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100470602" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-3805-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892049v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dupouy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Karpstein" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#228;berli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rottmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400731" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426246v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo L Merli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Serot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Valli&#232;res" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia A Cricco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan I Iorga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01161-25" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137600v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roignant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Donzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#228;ser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30112446" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728204v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Iacobucci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Monaco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Keumoe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400187" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891107v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cesar-Rodo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Strub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Williams" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29225268" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728547v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Charital" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.4c00304" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Trometer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pecourneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwen Feng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Navarro-Huerta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lazarin-Bid&#243;ia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.4c00137" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Cotos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Binder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Slavikova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403691" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583951v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gendron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Antoine Lanfranchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole I Wenzel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hripsim&#233;e Kessedjian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Jannack" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29071620" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cichocki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chevalier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;courneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c00620" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584209v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Davioud-Charvet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.1c00421" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826853v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Picot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798632v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bosson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Iikawa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114735" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544974v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mes&#233;n-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel Bergmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun von Thien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2021.11.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369963v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00814" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249134v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Karabiyikli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Cotos Munoz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100452" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin Benlloch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Haid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietschmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Davioud&#8208;charvet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100341" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026255v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounkoro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Golinelli-Cohen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Blandin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.11.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243960v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrushali Khobragade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.1c00025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243991v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim C. Heimsch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Lesanavi&#269;ius" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.1c00054" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038691v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Latre de Late" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Taravaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M Loiseau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25215075" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325568v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Robberecht" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess de Bruyne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mackrill" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hermans" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612825666190701144709" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-85ZBH53K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325972v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reimar Krieg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Jortzik" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Anne Goetz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Wittlin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11018-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170571v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2019.06.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325555v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin-Benlloch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Novodomska" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rominger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03332" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038823v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audron&#279; Marozien&#279;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aliverti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24244509" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904220" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161631v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cesar Rodo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Ehrhardt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB00227D" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325960v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sidorov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marcou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Horvath" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Varnek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201800021" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161640v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jacquemin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Novodomska" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ04867J" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177398v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne Urgin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Jida" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T M&#252;ller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lanzer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22010161" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158243v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Krieg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jortzik" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wittlin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14478" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161655v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Siciliano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Santha Kumar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bona" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Camarda" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maddalena Calabretta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13626" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177403v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sanchez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mounien" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5b00141" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177404v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Viira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Maran" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-017-0019-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150675v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Viira" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21070853" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537379v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bielitza" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600144" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8STHV6LR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151671v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Desta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chess&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201600009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GTZKQ74-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455775v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deregnaucourt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetomira Tzanova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Gallo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02975-15" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016881v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Belorgey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Johann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2014.6047" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02867482v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dessolin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/135100003225002916" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702812v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lanfranchi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belorgey" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#252;ller" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lanzer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2OB25229E" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017702v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Novodomsk&#225;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Gentzsch" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Grethe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Geuenich" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2012.03.036" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406270v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M&#252;ller" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Br&#252;ckner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja201729z" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642006v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Chavain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Mbeki" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rottmann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.10.008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9ZRKHK0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02541797v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Besset" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moutet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fayolle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B802649C" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-04PGTS88-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03378811v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Bauer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Fritz-Wolf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Winzer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian K&#252;hner" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Little" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja061155v" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-590PM4T9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090379v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Urig" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R&#233;au" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Herold-Mende" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin T&#243;th" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200502756" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GZB4GL8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086392v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grellier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vendeville" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Joyeau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. D. Bastos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Drobecq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637701v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Moutiez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sergheraert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lucas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tartar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3220043" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713794v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Shen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Davioud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barbier-Brygoo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722026v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tempe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Husson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727299v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Tate" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Ryder" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716461v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Quirion" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>