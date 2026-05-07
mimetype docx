--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -622,429 +622,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Profiling of Antimalarial Plasmodione Using 3‐Benz(o)ylmenadione Affinity‐Based Probes</w:t>
+                <w:t xml:space="preserve">Regioselective Synthesis of Potential Non-Quinonoid Prodrugs of Plasmodione: Antiparasitic Properties Against Two Hemoglobin-Feeding Parasites and Drug Metabolism Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Iacobucci</w:t>
+                <w:t xml:space="preserve">Elena Cesar-Rodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Häberli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittoria Monaco</w:t>
+                <w:t xml:space="preserve">Jean-Marc Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Hovasse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Keumoe</w:t>
+                <w:t xml:space="preserve">David L Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.202400187⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (22), pp.5268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29225268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728204v1</w:t>
+                <w:t xml:space="preserve">hal-04891107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective Synthesis of Potential Non-Quinonoid Prodrugs of Plasmodione: Antiparasitic Properties Against Two Hemoglobin-Feeding Parasites and Drug Metabolism Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3-Benzylmenadiones and their Heteroaromatic Analogues Target the Apicoplast of Apicomplexa Parasites: Synthesis and Bioimaging Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Donzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Charital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Cesar-Rodo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David L Williams</w:t>
+                <w:t xml:space="preserve">Rodrigue Keumoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29225268⟩</w:t>
+              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (10), pp.3553-3576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.4c00304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891107v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-Benzylmenadiones and their Heteroaromatic Analogues Target the Apicoplast of Apicomplexa Parasites: Synthesis and Bioimaging Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomic Profiling of Antimalarial Plasmodione Using 3‐Benz(o)ylmenadione Affinity‐Based Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Iacobucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hovasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Keumoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (10), pp.3553-3576. </w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (15), pp.e202400187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.4c00304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202400187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728547v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and anti-Chagas activity profile of a redox-active lead 3benzylmenadione revealed by high-content imaging</w:t>
               </w:r>
@@ -1158,295 +1158,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Click Coupling of Flavylium Dyes with Plasmodione Analogues: Towards New Redox‐Sensitive Pro‐Fluorophores</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemoselective Synthesis and Anti-Kinetoplastidal Properties of 2,6-Diaryl-4H-tetrahydro-thiopyran-4-one S-Oxides: Their Interplay in a Cascade of Redox Reactions from Diarylideneacetones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Cotos</w:t>
+                <w:t xml:space="preserve">Thibault Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annika Binder</w:t>
+                <w:t xml:space="preserve">Don Antoine Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Slavikova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Rottmann</w:t>
+                <w:t xml:space="preserve">Nicole I Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hripsimée Kessedjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Jannack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202403691⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (7), pp.1620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29071620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975248v1</w:t>
+                <w:t xml:space="preserve">hal-04583951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoselective Synthesis and Anti-Kinetoplastidal Properties of 2,6-Diaryl-4H-tetrahydro-thiopyran-4-one S-Oxides: Their Interplay in a Cascade of Redox Reactions from Diarylideneacetones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Don Antoine Lanfranchi</w:t>
+                <w:t xml:space="preserve">Click Coupling of Flavylium Dyes with Plasmodione Analogues: Towards New Redox‐Sensitive Pro‐Fluorophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole I Wenzel</w:t>
+                <w:t xml:space="preserve">Leandro Cotos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hripsimée Kessedjian</w:t>
+                <w:t xml:space="preserve">Annika Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beate Jannack</w:t>
+                <w:t xml:space="preserve">Lucie Slavikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Rottmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (7), pp.1620. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (6), pp.e202403691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules29071620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202403691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583951v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Photochemical Properties of Fluorescent Metabolites Generated from Fluorinated Benzoylmenadiones in Living Cells</w:t>
               </w:r>
@@ -1484,51 +1484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pécourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1560,1294 +1560,1294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Multigram-Scale Synthesis of 7-Substituted 3-Methyltetral-1-ones and 6-Fluoromenadione</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of ferrocenyl-containing gamma-hydroxy-gamma-lactam-derived tetramates as potential antiplasmodials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Elhabiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584209v1</w:t>
+                <w:t xml:space="preserve">hal-03826853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ferrocenyl-containing gamma-hydroxy-gamma-lactam-derived tetramates as potential antiplasmodials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+                <w:t xml:space="preserve">Evaluation of ferrocenyl-containing γ-hydroxy-γ-lactam-derived tetramates as potential antiplasmodials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Iikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Elhabiri</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 243, pp.114735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826853v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ferrocenyl-containing γ-hydroxy-γ-lactam-derived tetramates as potential antiplasmodials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Multigram-Scale Synthesis of 7-Substituted 3-Methyltetral-1-ones and 6-Fluoromenadione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Trometer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 243, pp.114735. </w:t>
+              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, acs.oprd.1c00421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.oprd.1c00421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798632v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The parasitophorous vacuole nutrient channel is critical for drug access in malaria parasites and modulates the artemisinin resistance fitness cost</w:t>
+                <w:t xml:space="preserve">Magnesium Complexes of Ladanein: A Beneficial Strategy for Stabilizing Polyphenolic Antivirals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Mesén-Ramírez</w:t>
+                <w:t xml:space="preserve">Xavier Martin Benlloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Antoine Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bärbel Bergmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mourad Elhabiri</w:t>
+                <w:t xml:space="preserve">Sibylle Haid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Zhu</w:t>
+                <w:t xml:space="preserve">Thomas Pietschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidrun von Thien</w:t>
+                <w:t xml:space="preserve">Elisabeth Davioud‐charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (12), pp.1774-1787.e9. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (27), pp.2764-2772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2021.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202100341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544974v1</w:t>
+                <w:t xml:space="preserve">hal-03357249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired Photoredox Benzylation of Quinones</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">A role for the succinate dehydrogenase in the mode of action of the redox-active antimalarial drug, plasmodione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounkoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Golinelli-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c00814⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369963v1</w:t>
+                <w:t xml:space="preserve">hal-03026255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in Direct C‐H Radical Alkylation of 1,4‐Quinones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Donzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Karabiyikli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Cotos Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Elhabiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2021 (25), pp.3622-3633. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.202100452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium Complexes of Ladanein: A Beneficial Strategy for Stabilizing Polyphenolic Antivirals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioinspired Photoredox Benzylation of Quinones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Donzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Elhabiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021 (27), pp.2764-2772. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86 (15), pp.10055-10066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.202100341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c00814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357249v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for the succinate dehydrogenase in the mode of action of the redox-active antimalarial drug, plasmodione</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Class of Valuable (Pro-)Activity-Based Protein Profiling Probes: Application to the Redox-Active Antiplasmodial Agent, Plasmodione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cichocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mounkoro</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Vrushali Khobragade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Donzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Cotos Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Blandin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.11.010⟩</w:t>
+              <w:t xml:space="preserve">JACS Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (5), pp.669-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacsau.1c00025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026255v1</w:t>
+                <w:t xml:space="preserve">hal-03243960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Class of Valuable (Pro-)Activity-Based Protein Profiling Probes: Application to the Redox-Active Antiplasmodial Agent, Plasmodione</w:t>
+                <w:t xml:space="preserve">Plasmodium falciparum Ferredoxin-NADP + Reductase-Catalyzed Redox Cycling of Plasmodione Generates Both Predicted Key Drug Metabolites: Implication for Antimalarial Drug Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cichocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Donzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Blandin</w:t>
+                <w:t xml:space="preserve">Kim C. Heimsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mindaugas Lesanavičius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liwen Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACS Au</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacsau.1c00025⟩</w:t>
+              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.1c00054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243960v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium falciparum Ferredoxin-NADP + Reductase-Catalyzed Redox Cycling of Plasmodione Generates Both Predicted Key Drug Metabolites: Implication for Antimalarial Drug Development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Donzel</w:t>
+                <w:t xml:space="preserve">The parasitophorous vacuole nutrient channel is critical for drug access in malaria parasites and modulates the artemisinin resistance fitness cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mesén-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bärbel Bergmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Elhabiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim C. Heimsch</w:t>
+                <w:t xml:space="preserve">Lei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mindaugas Lesanavičius</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Liwen Feng</w:t>
+                <w:t xml:space="preserve">Heidrun von Thien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (12), pp.1774-1787.e9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.1c00054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2021.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243991v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repurposing Auranofin and Evaluation of a New Gold(I) Compound for the Search of Treatment of Human and Cattle Parasitic Diseases: From Protozoa to Helminth Infections</w:t>
               </w:r>
@@ -2961,627 +2961,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenium Status in Elderly People: Longevity and Age-Related Diseases</w:t>
+                <w:t xml:space="preserve">Physicochemical Properties Govern the Activity of Potent Antiviral Flavones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Robberecht</w:t>
+                <w:t xml:space="preserve">Xavier Martin-Benlloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Haid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tess de Bruyne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
+                <w:t xml:space="preserve">Alexandra Novodomska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Mackrill</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frank Rominger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pietschmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1381612825666190701144709⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), pp.4871-4887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b03332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325568v1</w:t>
+                <w:t xml:space="preserve">hal-02325555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: Arylmethylamino steroids as antiparasitic agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reimar Krieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Jortzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reimar Krieg</w:t>
+                <w:t xml:space="preserve">Alice-Anne Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Jortzik</w:t>
+                <w:t xml:space="preserve">Stéphanie Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Wittlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-019-11018-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the mode of action of the redox-active antimalarial drug plasmodione using the yeast model</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Selenium Status in Elderly People: Longevity and Age-Related Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Robberecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tess de Bruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mackrill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Hermans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2019.06.026⟩</w:t>
+              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (15), pp.1694-1706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1381612825666190701144709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170571v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Properties Govern the Activity of Potent Antiviral Flavones</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pietschmann</w:t>
+                <w:t xml:space="preserve">Investigating the mode of action of the redox-active antimalarial drug plasmodione using the yeast model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounkoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Golinelli-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (3), pp.4871-4887. </w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141, pp.269-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b03332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2019.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325555v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiplasmodial Activity of Nitroaromatic Compounds: Correlation with Their Reduction Potential and Inhibitory Action on Plasmodium falciparum Glutathione Reductase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audronė Marozienė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mindaugas Lesanavičius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Aliverti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3645,90 +3645,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mild and Versatile Friedel‐Crafts Methodology for the Diversity‐Oriented Synthesis of Redox‐Active 3‐Benzoylmenadiones with Tuneable Redox Potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Cotos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Donzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Elhabiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (15), pp.3314-3325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3756,204 +3756,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of plasmodione metabolites and 13C-enriched plasmodione as chemical tools for drug metabolism investigation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leandro Cotos Munoz</w:t>
+                <w:t xml:space="preserve">Iron(iii) coordination properties of ladanein, a flavone lead with a broad-spectrum antiviral activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Martin Benlloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Cesar Rodo</w:t>
+                <w:t xml:space="preserve">D Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Elhabiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Ehrhardt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novodomska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15, pp.2647-2665. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (10), pp.8074-8087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8OB00227D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7NJ04867J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161631v1</w:t>
+                <w:t xml:space="preserve">hal-02161640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AntiMalarial Mode of Action (AMMA) Database: Data Selection, Verification and Chemical Space Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Sidorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4020,157 +4016,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron(iii) coordination properties of ladanein, a flavone lead with a broad-spectrum antiviral activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Martin Benlloch</w:t>
+                <w:t xml:space="preserve">Synthesis of plasmodione metabolites and 13C-enriched plasmodione as chemical tools for drug metabolism investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liwen Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Antoine Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Cotos Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Jacquemin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mourad Elhabiri</w:t>
+                <w:t xml:space="preserve">Elena Cesar Rodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novodomska</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katharina Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 42 (10), pp.8074-8087. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.2647-2665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7NJ04867J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8OB00227D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161640v1</w:t>
+                <w:t xml:space="preserve">hal-02161631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacomodulation of the antimalarial plasmodione: synthesis of biaryl- and N-arylalkylamine analogues, antimalarial activities and physicochemical properties</w:t>
               </w:r>
@@ -4182,51 +4182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karène Urgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Jida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4316,64 +4316,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Jortzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Anne Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Wittlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4597,51 +4597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karène Urgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mounien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4718,51 +4718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Sidorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Viira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U Maran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4820,307 +4820,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Silico Mining for Antimalarial Structure-Activity Knowledge and Discovery of Novel Antimalarial Curcuminoids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Platform of Regioselective Methodologies to Access to Polysubstituted 2-Methyl-1,4-Naphthoquinones Derivatives: Scope and Limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Cesar Rodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liwen Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Jida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit Viira</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dragos Horvath</w:t>
+                <w:t xml:space="preserve">Max Bielitza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (11), pp.1982-1993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201600144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules21070853⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150675v1</w:t>
+                <w:t xml:space="preserve">hal-03537379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Platform of Regioselective Methodologies to Access to Polysubstituted 2-Methyl-1,4-Naphthoquinones Derivatives: Scope and Limitations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Silico Mining for Antimalarial Structure-Activity Knowledge and Discovery of Novel Antimalarial Curcuminoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Bielitza</w:t>
+                <w:t xml:space="preserve">Birgit Viira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Antoine Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201600144⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (7), pp.853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules21070853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537379v1</w:t>
+                <w:t xml:space="preserve">hal-03150675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox Polypharmacology as an Emerging Strategy to Combat Malarial Parasites</w:t>
               </w:r>
@@ -5252,77 +5252,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Redox Cycler Plasmodione Is a Fast-Acting Antimalarial Lead Compound with Pronounced Activity against Sexual and Early Asexual Blood-Stage Parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deregnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Anne Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tzvetomira Tzanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5386,103 +5386,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimalarial NADPH-Consuming Redox-Cyclers As Superior Glucose-6-Phosphate Dehydrogenase Deficiency Copycats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Bielitza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Belorgey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Johann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don Antoine Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (15), pp.1337-1351. </w:t>
@@ -5559,51 +5559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dessolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redox Report</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (5), pp.280-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5771,51 +5771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Plant-Derived Flavonoid Inhibits Entry of All HCV Genotypes Into Human Hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Haid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Novodomská</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5931,77 +5931,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Johann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Jannack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margit Brückner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don Antoine Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 133 (30), pp.11557-11571. </w:t>
@@ -6052,51 +6052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimalarial activities of ferroquine conjugates with either glutathione reductase inhibitors or glutathione depletors via a hydrolyzable amide linker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natascha Chavain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6325,319 +6325,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fluoro Analogue of the Menadione Derivative 6-[2‘-(3‘-Methyl)-1‘,4‘-naphthoquinolyl]hexanoic Acid Is a Suicide Substrate of Glutathione Reductase. Crystal Structure of the Alkylated Human Enzyme†</w:t>
+                <w:t xml:space="preserve">Undressing of Phosphine Gold(I) Complexes as Irreversible Inhibitors of Human Disulfide Reductases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Bauer</w:t>
+                <w:t xml:space="preserve">Sabine Urig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Fritz-Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Winzer</w:t>
+                <w:t xml:space="preserve">Régis Réau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Kühner</w:t>
+                <w:t xml:space="preserve">Christel Herold-Mende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Little</w:t>
+                <w:t xml:space="preserve">Katalin Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, The Journal of physical chemistry, 128 (33), pp.10784-10794. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (12), pp.1881-1886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja061155v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.200502756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378811v1</w:t>
+                <w:t xml:space="preserve">hal-01090379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undressing of Phosphine Gold(I) Complexes as Irreversible Inhibitors of Human Disulfide Reductases</w:t>
+                <w:t xml:space="preserve">A Fluoro Analogue of the Menadione Derivative 6-[2‘-(3‘-Methyl)-1‘,4‘-naphthoquinolyl]hexanoic Acid Is a Suicide Substrate of Glutathione Reductase. Crystal Structure of the Alkylated Human Enzyme†</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Urig</w:t>
+                <w:t xml:space="preserve">Holger Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Fritz-Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Réau</w:t>
+                <w:t xml:space="preserve">Andreas Winzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Herold-Mende</w:t>
+                <w:t xml:space="preserve">Sebastian Kühner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katalin Tóth</w:t>
+                <w:t xml:space="preserve">Susan Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 45 (12), pp.1881-1886. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, The Journal of physical chemistry, 128 (33), pp.10784-10794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200502756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja061155v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090379v1</w:t>
+                <w:t xml:space="preserve">hal-03378811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trypanosoma cruzi prolyl oligopeptidase Tc80 is involved in nonphagocytic mammalian cell invasion by trypomastigotes.</w:t>
               </w:r>
@@ -7443,51 +7443,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11F43954"/>
+    <w:nsid w:val="19D72E9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7674,51 +7674,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/e-davioud-charvet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7026-4034" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100470602" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-3805-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892049v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dupouy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Karpstein" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#228;berli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rottmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400731" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426246v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo L Merli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Serot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Valli&#232;res" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia A Cricco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan I Iorga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01161-25" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137600v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roignant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Donzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#228;ser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30112446" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728204v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Iacobucci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Monaco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Keumoe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400187" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891107v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cesar-Rodo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Strub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Williams" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29225268" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728547v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Charital" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.4c00304" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Trometer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pecourneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwen Feng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Navarro-Huerta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lazarin-Bid&#243;ia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.4c00137" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Cotos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Binder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Slavikova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403691" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583951v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gendron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Antoine Lanfranchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole I Wenzel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hripsim&#233;e Kessedjian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Jannack" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29071620" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cichocki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chevalier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;courneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c00620" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584209v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Davioud-Charvet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.1c00421" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826853v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Picot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798632v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bosson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Iikawa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114735" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544974v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mes&#233;n-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel Bergmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun von Thien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2021.11.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369963v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00814" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249134v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Karabiyikli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Cotos Munoz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100452" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin Benlloch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Haid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietschmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Davioud&#8208;charvet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100341" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026255v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounkoro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Golinelli-Cohen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Blandin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.11.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243960v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrushali Khobragade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.1c00025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243991v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim C. Heimsch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Lesanavi&#269;ius" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.1c00054" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038691v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Latre de Late" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Taravaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M Loiseau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25215075" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325568v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Robberecht" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess de Bruyne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mackrill" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hermans" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612825666190701144709" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-85ZBH53K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325972v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reimar Krieg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Jortzik" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Anne Goetz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Wittlin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11018-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170571v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2019.06.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325555v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin-Benlloch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Novodomska" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rominger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03332" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038823v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audron&#279; Marozien&#279;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aliverti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24244509" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904220" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161631v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cesar Rodo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Ehrhardt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB00227D" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325960v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sidorov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marcou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Horvath" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Varnek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201800021" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161640v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jacquemin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Novodomska" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ04867J" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177398v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne Urgin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Jida" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T M&#252;ller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lanzer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22010161" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158243v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Krieg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jortzik" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wittlin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14478" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161655v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Siciliano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Santha Kumar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bona" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Camarda" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maddalena Calabretta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13626" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177403v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sanchez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mounien" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5b00141" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177404v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Viira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Maran" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-017-0019-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150675v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Viira" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21070853" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537379v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bielitza" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600144" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8STHV6LR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151671v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Desta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chess&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201600009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GTZKQ74-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455775v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deregnaucourt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetomira Tzanova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Gallo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02975-15" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016881v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Belorgey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Johann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2014.6047" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02867482v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dessolin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/135100003225002916" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702812v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lanfranchi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belorgey" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#252;ller" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lanzer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2OB25229E" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017702v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Novodomsk&#225;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Gentzsch" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Grethe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Geuenich" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2012.03.036" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406270v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M&#252;ller" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Br&#252;ckner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja201729z" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642006v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Chavain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Mbeki" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rottmann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.10.008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9ZRKHK0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02541797v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Besset" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moutet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fayolle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B802649C" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-04PGTS88-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03378811v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Bauer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Fritz-Wolf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Winzer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian K&#252;hner" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Little" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja061155v" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-590PM4T9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090379v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Urig" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R&#233;au" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Herold-Mende" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin T&#243;th" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200502756" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GZB4GL8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086392v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grellier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vendeville" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Joyeau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. D. Bastos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Drobecq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637701v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Moutiez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sergheraert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lucas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tartar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3220043" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713794v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Shen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Davioud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barbier-Brygoo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722026v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tempe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Husson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727299v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Tate" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Ryder" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716461v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Quirion" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/e-davioud-charvet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7026-4034" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100470602" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-3805-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892049v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dupouy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Karpstein" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#228;berli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rottmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400731" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426246v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo L Merli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Serot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Valli&#232;res" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia A Cricco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan I Iorga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01161-25" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137600v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roignant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Donzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#228;ser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30112446" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891107v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cesar-Rodo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Strub" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Williams" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29225268" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728547v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Charital" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Keumoe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.4c00304" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Iacobucci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Monaco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400187" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Trometer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pecourneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwen Feng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Navarro-Huerta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lazarin-Bid&#243;ia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.4c00137" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583951v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gendron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Antoine Lanfranchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole I Wenzel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hripsim&#233;e Kessedjian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Jannack" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29071620" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975248v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Cotos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Binder" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Slavikova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403691" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cichocki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chevalier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;courneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c00620" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Davioud-Charvet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Picot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798632v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bosson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Iikawa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114735" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584209v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.1c00421" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357249v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin Benlloch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Haid" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietschmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Davioud&#8208;charvet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100341" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026255v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounkoro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Golinelli-Cohen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Blandin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.11.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249134v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Karabiyikli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Cotos Munoz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100452" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00814" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243960v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrushali Khobragade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.1c00025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim C. Heimsch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Lesanavi&#269;ius" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.1c00054" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544974v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mes&#233;n-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel Bergmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun von Thien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2021.11.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038691v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Latre de Late" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Taravaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M Loiseau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25215075" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325555v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin-Benlloch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Novodomska" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rominger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03332" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325972v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reimar Krieg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Jortzik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Anne Goetz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Wittlin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11018-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325568v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Robberecht" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess de Bruyne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mackrill" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hermans" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612825666190701144709" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-85ZBH53K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170571v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2019.06.026" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038823v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audron&#279; Marozien&#279;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aliverti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24244509" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904220" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161640v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jacquemin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Novodomska" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ04867J" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325960v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sidorov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marcou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Horvath" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Varnek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201800021" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161631v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cesar Rodo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Ehrhardt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB00227D" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177398v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne Urgin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Jida" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T M&#252;ller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lanzer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22010161" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158243v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Krieg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jortzik" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wittlin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14478" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161655v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Siciliano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Santha Kumar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bona" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Camarda" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maddalena Calabretta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13626" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177403v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sanchez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mounien" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5b00141" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177404v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Viira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Maran" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-017-0019-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537379v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bielitza" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600144" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8STHV6LR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150675v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Viira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21070853" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151671v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Desta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chess&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201600009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GTZKQ74-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455775v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deregnaucourt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetomira Tzanova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Gallo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02975-15" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016881v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Belorgey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Johann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2014.6047" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02867482v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dessolin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/135100003225002916" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702812v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lanfranchi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belorgey" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#252;ller" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lanzer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2OB25229E" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017702v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Novodomsk&#225;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Gentzsch" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Grethe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Geuenich" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2012.03.036" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406270v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M&#252;ller" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Br&#252;ckner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja201729z" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642006v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Chavain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Mbeki" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rottmann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.10.008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9ZRKHK0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02541797v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Besset" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moutet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fayolle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B802649C" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-04PGTS88-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090379v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Urig" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Fritz-Wolf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R&#233;au" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Herold-Mende" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin T&#243;th" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200502756" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GZB4GL8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03378811v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Bauer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Winzer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian K&#252;hner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Little" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja061155v" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-590PM4T9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086392v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grellier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vendeville" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Joyeau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. D. Bastos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Drobecq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637701v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Moutiez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sergheraert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lucas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tartar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3220043" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713794v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Shen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Davioud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barbier-Brygoo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722026v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tempe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Husson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727299v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Tate" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Ryder" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716461v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Quirion" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>