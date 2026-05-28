--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -220,295 +220,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 1,2,3‐Triazole‐Methyl‐Menadione Derivatives: Evaluation of Electrochemical and Antiparasitic Properties against two Blood‐Dwelling Parasites</w:t>
+                <w:t xml:space="preserve">The heme A synthase Cox15, as a target of redox-active 3-benzylmenadiones with antiparasitic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Dupouy</w:t>
+                <w:t xml:space="preserve">Marcelo L Merli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanja Karpstein</w:t>
+                <w:t xml:space="preserve">Claudia Serot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Häberli</w:t>
+                <w:t xml:space="preserve">Cindy Vallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Cal</w:t>
+                <w:t xml:space="preserve">Julia A Cricco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Rottmann</w:t>
+                <w:t xml:space="preserve">Bogdan I Iorga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmdc.202400731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aac.01161-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892049v1</w:t>
+                <w:t xml:space="preserve">hal-05426246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heme A synthase Cox15, as a target of redox-active 3-benzylmenadiones with antiparasitic activity</w:t>
+                <w:t xml:space="preserve">Synthesis of 1,2,3‐Triazole‐Methyl‐Menadione Derivatives: Evaluation of Electrochemical and Antiparasitic Properties against two Blood‐Dwelling Parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo L Merli</w:t>
+                <w:t xml:space="preserve">Baptiste Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Serot</w:t>
+                <w:t xml:space="preserve">Tanja Karpstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Vallières</w:t>
+                <w:t xml:space="preserve">Cécile Häberli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia A Cricco</w:t>
+                <w:t xml:space="preserve">Monica Cal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan I Iorga</w:t>
+                <w:t xml:space="preserve">Matthias Rottmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aac.01161-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.202400731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426246v1</w:t>
+                <w:t xml:space="preserve">hal-04892049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Synthesis and Antiplasmodial Activities of a Library of Fluorine-Based 3-Benzylmenadiones</w:t>
               </w:r>
@@ -533,51 +533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Donzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Rottmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mäser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -622,429 +622,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective Synthesis of Potential Non-Quinonoid Prodrugs of Plasmodione: Antiparasitic Properties Against Two Hemoglobin-Feeding Parasites and Drug Metabolism Studies</w:t>
+                <w:t xml:space="preserve">Proteomic Profiling of Antimalarial Plasmodione Using 3‐Benz(o)ylmenadione Affinity‐Based Probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Cesar-Rodo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ilaria Iacobucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hovasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David L Williams</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Keumoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29225268⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (15), pp.e202400187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202400187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04891107v1</w:t>
+                <w:t xml:space="preserve">hal-04728204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-Benzylmenadiones and their Heteroaromatic Analogues Target the Apicoplast of Apicomplexa Parasites: Synthesis and Bioimaging Studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Regioselective Synthesis of Potential Non-Quinonoid Prodrugs of Plasmodione: Antiparasitic Properties Against Two Hemoglobin-Feeding Parasites and Drug Metabolism Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Cesar-Rodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Keumoe</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Häberli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.4c00304⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (22), pp.5268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29225268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728547v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Profiling of Antimalarial Plasmodione Using 3‐Benz(o)ylmenadione Affinity‐Based Probes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vittoria Monaco</w:t>
+                <w:t xml:space="preserve">3-Benzylmenadiones and their Heteroaromatic Analogues Target the Apicoplast of Apicomplexa Parasites: Synthesis and Bioimaging Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Donzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Hovasse</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Sarah Charital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Keumoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (15), pp.e202400187. </w:t>
+              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (10), pp.3553-3576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.202400187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.4c00304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728204v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and anti-Chagas activity profile of a redox-active lead 3benzylmenadione revealed by high-content imaging</w:t>
               </w:r>
@@ -1298,51 +1298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Click Coupling of Flavylium Dyes with Plasmodione Analogues: Towards New Redox‐Sensitive Pro‐Fluorophores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Cotos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1350,51 +1350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Slavikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Rottmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31 (6), pp.e202403691. </w:t>
@@ -1484,51 +1484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pécourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1923,797 +1923,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium Complexes of Ladanein: A Beneficial Strategy for Stabilizing Polyphenolic Antivirals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioinspired Photoredox Benzylation of Quinones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Donzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Elhabiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202100341⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86 (15), pp.10055-10066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c00814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357249v1</w:t>
+                <w:t xml:space="preserve">hal-03369963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for the succinate dehydrogenase in the mode of action of the redox-active antimalarial drug, plasmodione</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Blandin</w:t>
+                <w:t xml:space="preserve">Recent Advances in Direct C‐H Radical Alkylation of 1,4‐Quinones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Donzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Karabiyikli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Cotos Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Elhabiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.11.010⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (25), pp.3622-3633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202100452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026255v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Direct C‐H Radical Alkylation of 1,4‐Quinones</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mourad Elhabiri</w:t>
+                <w:t xml:space="preserve">A role for the succinate dehydrogenase in the mode of action of the redox-active antimalarial drug, plasmodione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounkoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Golinelli-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202100452⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249134v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired Photoredox Benzylation of Quinones</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnesium Complexes of Ladanein: A Beneficial Strategy for Stabilizing Polyphenolic Antivirals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Martin Benlloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Antoine Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Haid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pietschmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Davioud‐charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 86 (15), pp.10055-10066. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (27), pp.2764-2772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c00814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202100341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369963v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Class of Valuable (Pro-)Activity-Based Protein Profiling Probes: Application to the Redox-Active Antiplasmodial Agent, Plasmodione</w:t>
+                <w:t xml:space="preserve">Plasmodium falciparum Ferredoxin-NADP + Reductase-Catalyzed Redox Cycling of Plasmodione Generates Both Predicted Key Drug Metabolites: Implication for Antimalarial Drug Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cichocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Donzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vrushali Khobragade</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Blandin</w:t>
+                <w:t xml:space="preserve">Kim C. Heimsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mindaugas Lesanavičius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liwen Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACS Au</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacsau.1c00025⟩</w:t>
+              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.1c00054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03243960v1</w:t>
+                <w:t xml:space="preserve">hal-03243991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium falciparum Ferredoxin-NADP + Reductase-Catalyzed Redox Cycling of Plasmodione Generates Both Predicted Key Drug Metabolites: Implication for Antimalarial Drug Development</w:t>
+                <w:t xml:space="preserve">A Class of Valuable (Pro-)Activity-Based Protein Profiling Probes: Application to the Redox-Active Antiplasmodial Agent, Plasmodione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cichocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vrushali Khobragade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Donzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Liwen Feng</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Cotos Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">JACS Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (5), pp.669-689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.1c00054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacsau.1c00025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243991v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The parasitophorous vacuole nutrient channel is critical for drug access in malaria parasites and modulates the artemisinin resistance fitness cost</w:t>
               </w:r>
@@ -2961,614 +2961,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Properties Govern the Activity of Potent Antiviral Flavones</w:t>
+                <w:t xml:space="preserve">Author Correction: Arylmethylamino steroids as antiparasitic agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Martin-Benlloch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sibylle Haid</w:t>
+                <w:t xml:space="preserve">Reimar Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Novodomska</w:t>
+                <w:t xml:space="preserve">Esther Jortzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Rominger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pietschmann</w:t>
+                <w:t xml:space="preserve">Alice-Anne Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Wittlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b03332⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11018-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325555v1</w:t>
+                <w:t xml:space="preserve">hal-02325972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Arylmethylamino steroids as antiparasitic agents</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selenium Status in Elderly People: Longevity and Age-Related Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice-Anne Goetz</w:t>
+                <w:t xml:space="preserve">Harry Robberecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Blandin</w:t>
+                <w:t xml:space="preserve">Tess de Bruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Wittlin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John Mackrill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Hermans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11018-x⟩</w:t>
+              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (15), pp.1694-1706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1381612825666190701144709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325972v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenium Status in Elderly People: Longevity and Age-Related Diseases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tess de Bruyne</w:t>
+                <w:t xml:space="preserve">Investigating the mode of action of the redox-active antimalarial drug plasmodione using the yeast model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounkoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Golinelli-Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1381612825666190701144709⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141, pp.269-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2019.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02325568v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the mode of action of the redox-active antimalarial drug plasmodione using the yeast model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
+                <w:t xml:space="preserve">Physicochemical Properties Govern the Activity of Potent Antiviral Flavones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Martin-Benlloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Haid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Novodomska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Rominger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pietschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 141, pp.269-278. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), pp.4871-4887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2019.06.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b03332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170571v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiplasmodial Activity of Nitroaromatic Compounds: Correlation with Their Reduction Potential and Inhibitory Action on Plasmodium falciparum Glutathione Reductase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audronė Marozienė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mindaugas Lesanavičius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3762,51 +3762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron(iii) coordination properties of ladanein, a flavone lead with a broad-spectrum antiviral activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Martin Benlloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3886,762 +3886,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AntiMalarial Mode of Action (AMMA) Database: Data Selection, Verification and Chemical Space Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of plasmodione metabolites and 13C-enriched plasmodione as chemical tools for drug metabolism investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liwen Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Antoine Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Cotos Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Sidorov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
+                <w:t xml:space="preserve">Elena Cesar Rodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Marcou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katharina Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/minf.201800021⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.2647-2665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8OB00227D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325960v1</w:t>
+                <w:t xml:space="preserve">hal-02161631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of plasmodione metabolites and 13C-enriched plasmodione as chemical tools for drug metabolism investigation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leandro Cotos Munoz</w:t>
+                <w:t xml:space="preserve">AntiMalarial Mode of Action (AMMA) Database: Data Selection, Verification and Chemical Space Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Sidorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Cesar Rodo</w:t>
+                <w:t xml:space="preserve">Dragos Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Ehrhardt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Varnek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15, pp.2647-2665. </w:t>
+              <w:t xml:space="preserve">Molecular Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (9-10), pp.1800021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8OB00227D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/minf.201800021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161631v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacomodulation of the antimalarial plasmodione: synthesis of biaryl- and N-arylalkylamine analogues, antimalarial activities and physicochemical properties</w:t>
+                <w:t xml:space="preserve">Arylmethylamino steroids as novel antiparasitic agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karène Urgin</w:t>
+                <w:t xml:space="preserve">R Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamad Jida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katharina Ehrhardt</w:t>
+                <w:t xml:space="preserve">E Jortzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Anne Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Müller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Lanzer</w:t>
+                <w:t xml:space="preserve">S Wittlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules22010161⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177398v1</w:t>
+                <w:t xml:space="preserve">hal-02158243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arylmethylamino steroids as novel antiparasitic agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high susceptibility to redox imbalance of the transmissible stages of Plasmodium falciparum revealed with a luciferase-based mature gametocyte assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Siciliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Krieg</w:t>
+                <w:t xml:space="preserve">T.R. Santha Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Jortzik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Blandin</w:t>
+                <w:t xml:space="preserve">Roberta Bona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Wittlin</w:t>
+                <w:t xml:space="preserve">Grazia Camarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Maddalena Calabretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms14478⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104, pp.306-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.13626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158243v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high susceptibility to redox imbalance of the transmissible stages of Plasmodium falciparum revealed with a luciferase-based mature gametocyte assay</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pharmacomodulation of the antimalarial plasmodione: synthesis of biaryl- and N-arylalkylamine analogues, antimalarial activities and physicochemical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.R. Santha Kumar</w:t>
+                <w:t xml:space="preserve">Karène Urgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Bona</w:t>
+                <w:t xml:space="preserve">Mouhamad Jida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazia Camarda</w:t>
+                <w:t xml:space="preserve">T Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Maddalena Calabretta</w:t>
+                <w:t xml:space="preserve">M Lanzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 104, pp.306-318. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.1-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.13626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules22010161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161655v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Redox-Active Fluorescent pH Indicator for Detecting Plasmodium falciparum Strains with Reduced Responsiveness to Quinoline Antimalarial Drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Jida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karène Urgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mounien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4692,51 +4692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QSAR modeling1. and chemical space analysis of antimalarial compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Sidorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Viira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4744,51 +4744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U Maran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNAL OF COMPUTER-AIDED MOLECULAR DESIGN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31, pp.441-451. </w:t>
@@ -4826,90 +4826,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Platform of Regioselective Methodologies to Access to Polysubstituted 2-Methyl-1,4-Naphthoquinones Derivatives: Scope and Limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Cesar Rodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liwen Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Jida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Bielitza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5024,51 +5024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don Antoine Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (7), pp.853. </w:t>
@@ -5106,103 +5106,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox Polypharmacology as an Emerging Strategy to Combat Malarial Parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Sidorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Desta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (12), pp.1339-1351. </w:t>
@@ -5252,77 +5252,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Redox Cycler Plasmodione Is a Fast-Acting Antimalarial Lead Compound with Pronounced Activity against Sexual and Early Asexual Blood-Stage Parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deregnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Anne Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tzvetomira Tzanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5412,51 +5412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Bielitza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Belorgey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Johann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5771,51 +5771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Plant-Derived Flavonoid Inhibits Entry of All HCV Genotypes Into Human Hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Haid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Novodomská</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7443,51 +7443,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19D72E9E"/>
+    <w:nsid w:val="040508C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7674,51 +7674,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/e-davioud-charvet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7026-4034" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100470602" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-3805-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892049v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dupouy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Karpstein" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#228;berli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rottmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400731" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426246v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo L Merli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Serot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Valli&#232;res" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia A Cricco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan I Iorga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01161-25" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137600v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roignant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Donzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#228;ser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30112446" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891107v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cesar-Rodo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Strub" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Williams" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29225268" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728547v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Charital" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Keumoe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.4c00304" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Iacobucci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Monaco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400187" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Trometer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pecourneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwen Feng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Navarro-Huerta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lazarin-Bid&#243;ia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.4c00137" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583951v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gendron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Antoine Lanfranchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole I Wenzel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hripsim&#233;e Kessedjian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Jannack" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29071620" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975248v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Cotos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Binder" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Slavikova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403691" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cichocki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chevalier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;courneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c00620" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Davioud-Charvet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Picot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798632v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bosson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Iikawa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114735" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584209v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.1c00421" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357249v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin Benlloch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Haid" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietschmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Davioud&#8208;charvet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100341" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026255v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounkoro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Golinelli-Cohen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Blandin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.11.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249134v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Karabiyikli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Cotos Munoz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100452" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00814" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243960v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrushali Khobragade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.1c00025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim C. Heimsch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Lesanavi&#269;ius" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.1c00054" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544974v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mes&#233;n-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel Bergmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun von Thien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2021.11.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038691v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Latre de Late" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Taravaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M Loiseau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25215075" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325555v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin-Benlloch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Novodomska" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rominger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03332" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325972v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reimar Krieg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Jortzik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Anne Goetz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Wittlin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11018-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325568v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Robberecht" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess de Bruyne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mackrill" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hermans" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612825666190701144709" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-85ZBH53K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170571v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2019.06.026" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038823v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audron&#279; Marozien&#279;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aliverti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24244509" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904220" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161640v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jacquemin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Novodomska" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ04867J" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325960v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sidorov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marcou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Horvath" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Varnek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201800021" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161631v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cesar Rodo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Ehrhardt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB00227D" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177398v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne Urgin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Jida" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T M&#252;ller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lanzer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22010161" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158243v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Krieg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jortzik" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wittlin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14478" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161655v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Siciliano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Santha Kumar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bona" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Camarda" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maddalena Calabretta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13626" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177403v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sanchez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mounien" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5b00141" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177404v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Viira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Maran" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-017-0019-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537379v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bielitza" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600144" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8STHV6LR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150675v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Viira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21070853" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151671v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Desta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chess&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201600009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GTZKQ74-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455775v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deregnaucourt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetomira Tzanova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Gallo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02975-15" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016881v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Belorgey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Johann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2014.6047" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02867482v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dessolin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/135100003225002916" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702812v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lanfranchi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belorgey" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#252;ller" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lanzer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2OB25229E" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017702v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Novodomsk&#225;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Gentzsch" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Grethe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Geuenich" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2012.03.036" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406270v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M&#252;ller" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Br&#252;ckner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja201729z" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642006v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Chavain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Mbeki" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rottmann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.10.008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9ZRKHK0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02541797v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Besset" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moutet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fayolle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B802649C" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-04PGTS88-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090379v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Urig" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Fritz-Wolf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R&#233;au" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Herold-Mende" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin T&#243;th" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200502756" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GZB4GL8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03378811v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Bauer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Winzer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian K&#252;hner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Little" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja061155v" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-590PM4T9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086392v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grellier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vendeville" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Joyeau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. D. Bastos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Drobecq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637701v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Moutiez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sergheraert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lucas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tartar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3220043" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713794v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Shen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Davioud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barbier-Brygoo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722026v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tempe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Husson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727299v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Tate" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Ryder" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716461v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Quirion" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/e-davioud-charvet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7026-4034" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100470602" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-3805-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426246v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo L Merli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Serot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Valli&#232;res" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia A Cricco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan I Iorga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01161-25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dupouy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Karpstein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#228;berli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rottmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400731" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137600v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roignant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Donzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#228;ser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30112446" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728204v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Iacobucci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Monaco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Keumoe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400187" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891107v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cesar-Rodo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Strub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Williams" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29225268" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728547v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Charital" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.4c00304" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Trometer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pecourneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwen Feng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Navarro-Huerta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lazarin-Bid&#243;ia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.4c00137" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583951v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gendron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Antoine Lanfranchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole I Wenzel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hripsim&#233;e Kessedjian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Jannack" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29071620" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975248v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Cotos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Binder" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Slavikova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403691" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cichocki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chevalier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;courneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c00620" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Davioud-Charvet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Picot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798632v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bosson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Iikawa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114735" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584209v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.1c00421" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369963v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00814" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249134v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Karabiyikli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Cotos Munoz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100452" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026255v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounkoro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Golinelli-Cohen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Blandin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.11.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin Benlloch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Haid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietschmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Davioud&#8208;charvet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100341" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243991v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim C. Heimsch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Lesanavi&#269;ius" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.1c00054" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243960v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrushali Khobragade" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.1c00025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544974v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mes&#233;n-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel Bergmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun von Thien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2021.11.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038691v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Latre de Late" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Taravaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M Loiseau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25215075" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325972v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reimar Krieg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Jortzik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Anne Goetz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Wittlin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11018-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325568v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Robberecht" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess de Bruyne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mackrill" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hermans" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612825666190701144709" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-85ZBH53K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170571v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2019.06.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325555v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin-Benlloch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Novodomska" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rominger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03332" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038823v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audron&#279; Marozien&#279;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aliverti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24244509" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904220" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161640v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jacquemin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Novodomska" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ04867J" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161631v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cesar Rodo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Ehrhardt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB00227D" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325960v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sidorov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marcou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Horvath" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Varnek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201800021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158243v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Krieg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jortzik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wittlin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14478" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161655v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Siciliano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Santha Kumar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bona" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Camarda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maddalena Calabretta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13626" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177398v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne Urgin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Jida" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T M&#252;ller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lanzer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22010161" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177403v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sanchez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mounien" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5b00141" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177404v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Viira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Maran" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-017-0019-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537379v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bielitza" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600144" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8STHV6LR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150675v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Viira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21070853" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151671v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Desta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chess&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201600009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GTZKQ74-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455775v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deregnaucourt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetomira Tzanova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Gallo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02975-15" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016881v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Belorgey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Johann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2014.6047" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02867482v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dessolin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/135100003225002916" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702812v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lanfranchi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belorgey" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#252;ller" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lanzer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2OB25229E" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017702v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Novodomsk&#225;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Gentzsch" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Grethe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Geuenich" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2012.03.036" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406270v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M&#252;ller" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Br&#252;ckner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja201729z" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642006v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Chavain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Mbeki" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rottmann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.10.008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9ZRKHK0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02541797v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Besset" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moutet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fayolle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B802649C" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-04PGTS88-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090379v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Urig" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Fritz-Wolf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R&#233;au" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Herold-Mende" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin T&#243;th" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200502756" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GZB4GL8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03378811v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Bauer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Winzer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian K&#252;hner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Little" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja061155v" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-590PM4T9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086392v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grellier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vendeville" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Joyeau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. D. Bastos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Drobecq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637701v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Moutiez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sergheraert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lucas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tartar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3220043" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713794v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Shen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Davioud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barbier-Brygoo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722026v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tempe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Husson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727299v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Tate" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Ryder" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716461v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Quirion" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>