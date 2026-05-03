--- v0 (2026-03-10)
+++ v1 (2026-05-03)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short RFamide and CFamide peptides as novel positive modulators of Acid-Sensing Ion Channel 3 with similar potentiating effects but different reversibility</w:t>
+                <w:t xml:space="preserve">Short RFamide, CFamide and FCamide peptides as novel positive modulators of ASIC 3 with similar potentiating effects but different reversibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Meynier</w:t>
@@ -179,106 +179,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 287, pp.110813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.07.16.665058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2025.110813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363620v1</w:t>
+                <w:t xml:space="preserve">hal-05443894v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short RFamide, CFamide and FCamide peptides as novel positive modulators of ASIC 3 with similar potentiating effects but different reversibility</w:t>
+                <w:t xml:space="preserve">Short RFamide and CFamide peptides as novel positive modulators of Acid-Sensing Ion Channel 3 with similar potentiating effects but different reversibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Meynier</w:t>
@@ -313,82 +313,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 287, pp.110813. </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2025.110813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2025.07.16.665058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443894v2</w:t>
+                <w:t xml:space="preserve">hal-05363620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acid-sensing ion channel 3 mediates pain hypersensitivity associated with high-fat diet consumption in mice</w:t>
               </w:r>
@@ -774,550 +774,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Subcutaneous Injection of Lysophosphatidyl-Choline Evokes ASIC3-Dependent Increases of Spinal Dorsal Horn Neuron Activity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms of Action of the Peptide Toxins Targeting Human and Rodent Acid-Sensing Ion Channels and Relevance to Their In Vivo Analgesic Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Barbier</w:t>
+                <w:t xml:space="preserve">Clément Verkest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Marchand</w:t>
+                <w:t xml:space="preserve">Sylvie Diochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lingueglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnmol.2022.880651⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (10), pp.709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins14100709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855415v1</w:t>
+                <w:t xml:space="preserve">hal-03855423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysophosphatidylcholine 16:0 mediates chronic joint pain associated to rheumatic diseases through acid-sensing ion channel 3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Spiro Khoury</w:t>
+                <w:t xml:space="preserve">Single Subcutaneous Injection of Lysophosphatidyl-Choline Evokes ASIC3-Dependent Increases of Spinal Dorsal Horn Neuron Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Pidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Delanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonnie Labrum</w:t>
+                <w:t xml:space="preserve">Julie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Delanoe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Pidoux</w:t>
+                <w:t xml:space="preserve">Fabien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lingueglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 163 (10), pp.1999-2013. </w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.880651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000002596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnmol.2022.880651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855419v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canaux ASIC senseurs de l’acidification, lysophosphatidylcholine et douleur chronique</w:t>
+                <w:t xml:space="preserve">Lysophosphatidylcholine 16:0 mediates chronic joint pain associated to rheumatic diseases through acid-sensing ion channel 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Delanoe</w:t>
+                <w:t xml:space="preserve">Florian Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiro Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Marchand</w:t>
+                <w:t xml:space="preserve">Bonnie Labrum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lingueglia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kévin Delanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Pidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Douleur et Analgésie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/dea-2022-0238⟩</w:t>
+              <w:t xml:space="preserve">Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 163 (10), pp.1999-2013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000002596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011485v1</w:t>
+                <w:t xml:space="preserve">hal-03855419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Action of the Peptide Toxins Targeting Human and Rodent Acid-Sensing Ion Channels and Relevance to Their In Vivo Analgesic Effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Canaux ASIC senseurs de l’acidification, lysophosphatidylcholine et douleur chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Delanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Verkest</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miguel Salinas</w:t>
+                <w:t xml:space="preserve">F. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Diochot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">E. Lingueglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (10), pp.709. </w:t>
+              <w:t xml:space="preserve">Douleur et Analgésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (4), pp.231-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins14100709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/dea-2022-0238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03855423v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missense mutation of Fmr1 results in impaired AMPAR-mediated plasticity and socio-cognitive deficits in mice</w:t>
               </w:r>
@@ -1514,78 +1514,78 @@
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magda Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.757. </w:t>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-018-03222-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02443557v1</w:t>
+                <w:t xml:space="preserve">hal-03084675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumoylation regulates FMRP-mediated dendritic spine elimination and maturation</w:t>
               </w:r>
@@ -1648,78 +1648,78 @@
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magda Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-018-03222-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039173v1</w:t>
+                <w:t xml:space="preserve">inserm-02443557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumoylation regulates FMRP-mediated dendritic spine elimination and maturation</w:t>
               </w:r>
@@ -1809,94 +1809,94 @@
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-018-03222-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084675v1</w:t>
+                <w:t xml:space="preserve">hal-03039173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acid-Sensing Ion Channels: pH- and lipid-sensitive ion channels in pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Douleur et Analgésie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (4), pp.196-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1930,64 +1930,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acid-Sensing Ion Channels and nociception in the peripheral and central nervous systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lingueglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 94, pp.49-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2033,64 +2033,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acid-Sensing Ion Channels and nociception in the peripheral and central nervous systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lingueglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 94, pp.49-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2130,338 +2130,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mGlu5 receptors regulate synaptic sumoylation via a transient PKC-dependent diffusional trapping of Ubc9 into spines</w:t>
+                <w:t xml:space="preserve">Current perspectives on acid-sensing ion channels: new advances and therapeutic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Loriol</w:t>
+                <w:t xml:space="preserve">Jacques Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Cassé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Magda Chafai</w:t>
+                <w:t xml:space="preserve">Anne Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Diochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (1), </w:t>
+              <w:t xml:space="preserve">Expert Review of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (3), pp.331-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms6113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1586/ecp.10.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039214v1</w:t>
+                <w:t xml:space="preserve">hal-02277182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current perspectives on acid-sensing ion channels: new advances and therapeutic implications</w:t>
+                <w:t xml:space="preserve">mGlu5 receptors regulate synaptic sumoylation via a transient PKC-dependent diffusional trapping of Ubc9 into spines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Noël</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miguel Salinas</w:t>
+                <w:t xml:space="preserve">Céline Loriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Baron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Deval</w:t>
+                <w:t xml:space="preserve">Frédéric Cassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Khayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 3 (3), pp.331-346. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1586/ecp.10.13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277182v1</w:t>
+                <w:t xml:space="preserve">hal-03084688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mGlu5 receptors regulate synaptic sumoylation via a transient PKC-dependent diffusional trapping of Ubc9 into spines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Khayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2483,478 +2483,478 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magda Chafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms6113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084688v1</w:t>
+                <w:t xml:space="preserve">hal-03039214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venom toxins in the exploration of molecular, physiological and pathophysiological functions of acid-sensing ion channels</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Activation of TREK-1 by morphine results in analgesia without adverse side effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïly Devilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lolignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Noël</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2013.04.008⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms3941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268192v1</w:t>
+                <w:t xml:space="preserve">hal-01689367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venom toxins in the exploration of molecular, physiological and pathophysiological functions of acid-sensing ion channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Diochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Noel</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 75, pp.187-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxicon.2013.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459716v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of TREK-1 by morphine results in analgesia without adverse side effects</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Venom toxins in the exploration of molecular, physiological and pathophysiological functions of acid-sensing ion channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Diochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Pereira</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms3941⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 75, pp.187-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2013.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689367v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human ASIC3 channel dynamically adapts its activity to sense the extracellular pH in both acidic and alkaline directions</w:t>
               </w:r>
@@ -3113,51 +3113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gasull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Friend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3208,64 +3208,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acid-sensing ion channels in postoperative pain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gasull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3336,1343 +3336,1343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid-sensing ion channels (ASICs): pharmacology and implication in pain.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Current perspectives on acid-sensing ion channels: new advances and therapeutic implications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Diochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deval</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacology &amp; Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2010.08.006⟩</w:t>
+              <w:t xml:space="preserve">Expert Rev Clin Pharmacol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (3), pp.331-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1586/ecp.10.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732061v1</w:t>
+                <w:t xml:space="preserve">hal-00732064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid-Sensing Ion Channels (ASICs): Pharmacology and implication in pain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Acid-sensing ion channels (ASICs): pharmacology and implication in pain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gasull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 128 (3), pp.549-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2010.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2010.08.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02277154v1</w:t>
+                <w:t xml:space="preserve">hal-00732061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spadin, a sortilin-derived peptide, targeting rodent TREK-1 channels: a new concept in the antidepressant drug design.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Acid-Sensing Ion Channels (ASICs): Pharmacology and implication in pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Béraud-Dufour</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gasull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1000355⟩</w:t>
+              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 128 (3), pp.549-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2010.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496979v1</w:t>
+                <w:t xml:space="preserve">hal-02277154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spadin, a Sortilin-Derived Peptide, Targeting Rodent TREK-1 Channels: A New Concept in the Antidepressant Drug Design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Spadin, a sortilin-derived peptide, targeting rodent TREK-1 channels: a new concept in the antidepressant drug design.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mazella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pétrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béraud-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8 (4), pp.e1000355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pbio.1000355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459768v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid-Sensing Ion Channels (ASICs): Pharmacology and implication in pain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Spadin, a Sortilin-Derived Peptide, Targeting Rodent TREK-1 Channels: A New Concept in the Antidepressant Drug Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mazella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pétrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Baron</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béraud-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2010.08.006⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (4), pp.e1000355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1000355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459722v1</w:t>
+                <w:t xml:space="preserve">hal-02459768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current perspectives on acid-sensing ion channels: new advances and therapeutic implications.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Noël</w:t>
+                <w:t xml:space="preserve">Acid-Sensing Ion Channels (ASICs): Pharmacology and implication in pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gasull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Rev Clin Pharmacol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1586/ecp.10.13⟩</w:t>
+              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 128 (3), pp.549-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2010.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732064v1</w:t>
+                <w:t xml:space="preserve">hal-02459722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid-Sensing Ion Channel 3 in Retinal Function and Survival</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mechano-activated K+ channels TRAAK and TREK-1 control both warm and cold perception.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Ettaiche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Deval</w:t>
+                <w:t xml:space="preserve">Katharina Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pagnotta</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emanuel Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Alloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.08-3028⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (9), pp.1308-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2009.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459780v1</w:t>
+                <w:t xml:space="preserve">hal-00418382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acid-sensing ion channel 3 in retinal function and survival.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ettaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pagnotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lazdunski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lingueglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 50 (5), pp.2417-26. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.08-3028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechano-activated K+ channels TRAAK and TREK-1 control both warm and cold perception.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Noël</w:t>
+                <w:t xml:space="preserve">Acid-Sensing Ion Channel 3 in Retinal Function and Survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ettaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pagnotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Zimmermann</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Lazdunski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lingueglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (5), pp.2417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.08-3028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/emboj.2009.57⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00418382v1</w:t>
+                <w:t xml:space="preserve">hal-02459780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASIC3, a sensor of acidic and primary inflammatory pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Alloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Diochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27 (22), pp.3047-3055. </w:t>
@@ -4710,103 +4710,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASIC2b-dependent Regulation of ASIC3, an Essential Acid-sensing Ion Channel Subunit in Sensory Neurons via the Partner Protein PICK-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lingueglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lazdunski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 279 (19), pp.19531-19539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4840,90 +4840,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new sea anemone peptide, APETx2, inhibits ASIC3, a major acid-sensitive channel in sensory neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Diochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lachlan Rash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4968,492 +4968,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Kinase C Stimulates the Acid-sensing Ion Channel ASIC2a via the PDZ Domain-containing Protein PICK1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Na+/Ca2+ exchange in human myotubes: intracellular calcium rises in response to external sodium depletion are enhanced in DMD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Voilley</w:t>
+                <w:t xml:space="preserve">Dmitri Levitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M208848200⟩</w:t>
+              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12 (7-8), pp.665-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0960-8966(02)00022-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277317v1</w:t>
+                <w:t xml:space="preserve">hal-03120005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na+–Ca2+ exchange activity in rat skeletal myotubes: effect of lithium ions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Protein Kinase C Stimulates the Acid-sensing Ion Channel ASIC2a via the PDZ Domain-containing Protein PICK1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lingueglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1054/ceca.2001.0254⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 277 (52), pp.50463-50468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M208848200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03120010v1</w:t>
+                <w:t xml:space="preserve">hal-02277317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na+/Ca2+ exchange in human myotubes: intracellular calcium rises in response to external sodium depletion are enhanced in DMD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Na+–Ca2+ exchange activity in rat skeletal myotubes: effect of lithium ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Cantereau</w:t>
+                <w:t xml:space="preserve">G. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Raymond</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 12 (7-8), pp.665-673. </w:t>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 31 (1), pp.37-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0960-8966(02)00022-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1054/ceca.2001.0254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120005v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of the Sodium/Calcium Exchanger in Mammalian Skeletal Muscle Cells in Primary Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Levitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5662,77 +5662,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysophosphatidyl-choline 16:0 mediates persistent joint pain through Acid-Sensing Ion Channel 3: preclinical and clinical evidences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiro Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnie Labrum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Delanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5806,64 +5806,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Pidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Delanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lingueglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6168,51 +6168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Toft" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Meynier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lubrano Di Scampamorte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vall&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Salinas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.07.16.665058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443894v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2025.110813" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789278v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Negm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Stobbe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ben Fradj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landra-Willm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000003030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010965v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Colas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Breuil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kosek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13020342" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077155v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Chafa&#239;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Delrocq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Inquimbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Pidoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Delanoe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010993" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855415v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lingueglia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.880651" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855419v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jacquot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Labrum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Delanoe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002596" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Delanoe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lingueglia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2022-0238" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855423v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Verkest" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Diochot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14100709" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03172160v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Prieto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Folci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Poupon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Schiavi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Buzzelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21820-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02443557v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Khayachi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gwizdek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alcor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Chafai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03222-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084675v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11724-016-0483-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459692v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2015.02.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0X95TWC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039182v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loriol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cass&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6113" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277182v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques No&#235;l" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/ecp.10.13" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084688v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268192v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2013.04.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689367v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ly Devilliers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Busserolles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lolignier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pereira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3941" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039220v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaunay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gasull" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salinas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. No&#235;l" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Friend" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1120350109" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732059v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delaunay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gasull" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Friend" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731452v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Alloui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5266-10.2011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732061v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2010.08.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFGKP5SV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277154v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496979v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mazella" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;trault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lucas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;raud-Dufour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000355" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459768v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459722v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459780v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ettaiche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lazdunski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.08-3028" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418380v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418382v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Zimmermann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Deval" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.57" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459782v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2008.213" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277291v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M313078200" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277235v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Rash" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escoubas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600177" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277317v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voilley" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M208848200" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120010v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raymond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cognard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1054/ceca.2001.0254" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9BZS734-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120005v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Levitsky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raymond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-8966(02)00022-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLVPJGC0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120004v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Constantin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cognard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1999.4781" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKKW2QBH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346012v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cuculi&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bourdon-Alonzeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Rulhe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chemin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fran&#231;ois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187657v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119949v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039153v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443894v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Toft" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Meynier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lubrano Di Scampamorte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vall&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Salinas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2025.110813" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363620v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.07.16.665058" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789278v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Negm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Stobbe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ben Fradj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landra-Willm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000003030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010965v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Colas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Breuil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kosek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13020342" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077155v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Chafa&#239;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Delrocq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Inquimbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Pidoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Delanoe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010993" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855423v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Verkest" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Diochot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lingueglia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14100709" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.880651" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855419v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jacquot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Labrum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Delanoe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002596" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011485v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Delanoe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lingueglia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2022-0238" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03172160v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Prieto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Folci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Poupon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Schiavi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Buzzelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21820-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084675v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Khayachi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gwizdek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alcor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Chafai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03222-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02443557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11724-016-0483-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459692v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2015.02.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0X95TWC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039182v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277182v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques No&#235;l" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/ecp.10.13" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084688v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loriol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cass&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6113" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039214v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689367v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ly Devilliers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Busserolles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lolignier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pereira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3941" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268192v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2013.04.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459716v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039220v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaunay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gasull" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salinas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. No&#235;l" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Friend" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1120350109" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732059v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delaunay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gasull" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Friend" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731452v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Alloui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5266-10.2011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732064v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732061v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2010.08.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFGKP5SV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277154v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496979v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mazella" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;trault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lucas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;raud-Dufour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000355" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459768v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459722v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418382v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Zimmermann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Deval" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.57" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418380v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ettaiche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lazdunski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.08-3028" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459780v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459782v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2008.213" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277291v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M313078200" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277235v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Rash" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escoubas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600177" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120005v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Levitsky" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raymond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-8966(02)00022-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLVPJGC0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277317v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voilley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M208848200" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120010v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raymond" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cognard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1054/ceca.2001.0254" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9BZS734-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120004v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Constantin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cognard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1999.4781" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKKW2QBH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346012v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cuculi&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bourdon-Alonzeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Rulhe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chemin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fran&#231;ois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187657v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119949v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039153v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>