--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -908,295 +908,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Subcutaneous Injection of Lysophosphatidyl-Choline Evokes ASIC3-Dependent Increases of Spinal Dorsal Horn Neuron Activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lysophosphatidylcholine 16:0 mediates chronic joint pain associated to rheumatic diseases through acid-sensing ion channel 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiro Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnie Labrum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Delanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Pidoux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Lingueglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnmol.2022.880651⟩</w:t>
+              <w:t xml:space="preserve">Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 163 (10), pp.1999-2013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000002596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855415v1</w:t>
+                <w:t xml:space="preserve">hal-03855419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysophosphatidylcholine 16:0 mediates chronic joint pain associated to rheumatic diseases through acid-sensing ion channel 3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Spiro Khoury</w:t>
+                <w:t xml:space="preserve">Single Subcutaneous Injection of Lysophosphatidyl-Choline Evokes ASIC3-Dependent Increases of Spinal Dorsal Horn Neuron Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Pidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Delanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonnie Labrum</w:t>
+                <w:t xml:space="preserve">Julie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Delanoe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Pidoux</w:t>
+                <w:t xml:space="preserve">Fabien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lingueglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 163 (10), pp.1999-2013. </w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.880651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000002596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnmol.2022.880651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855419v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canaux ASIC senseurs de l’acidification, lysophosphatidylcholine et douleur chronique</w:t>
               </w:r>
@@ -2724,119 +2724,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Noël</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 75, pp.187-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxicon.2013.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268192v1</w:t>
+                <w:t xml:space="preserve">hal-02459716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venom toxins in the exploration of molecular, physiological and pathophysiological functions of acid-sensing ion channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2858,103 +2858,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Noel</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 75, pp.187-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxicon.2013.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459716v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human ASIC3 channel dynamically adapts its activity to sense the extracellular pH in both acidic and alkaline directions</w:t>
               </w:r>
@@ -3470,51 +3470,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid-sensing ion channels (ASICs): pharmacology and implication in pain.</w:t>
+                <w:t xml:space="preserve">Acid-Sensing Ion Channels (ASICs): Pharmacology and implication in pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gasull</w:t>
@@ -3549,118 +3549,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacology &amp; Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 128 (3), pp.549-58. </w:t>
+              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 128 (3), pp.549-558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2010.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732061v1</w:t>
+                <w:t xml:space="preserve">hal-02277154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid-Sensing Ion Channels (ASICs): Pharmacology and implication in pain</w:t>
+                <w:t xml:space="preserve">Acid-sensing ion channels (ASICs): pharmacology and implication in pain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gasull</w:t>
@@ -3695,94 +3695,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 128 (3), pp.549-558. </w:t>
+              <w:t xml:space="preserve">Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 128 (3), pp.549-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2010.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277154v1</w:t>
+                <w:t xml:space="preserve">hal-00732061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spadin, a sortilin-derived peptide, targeting rodent TREK-1 channels: a new concept in the antidepressant drug design.</w:t>
               </w:r>
@@ -4062,51 +4062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gasull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4176,396 +4176,396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechano-activated K+ channels TRAAK and TREK-1 control both warm and cold perception.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acid-sensing ion channel 3 in retinal function and survival.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Zimmermann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Busserolles</w:t>
+                <w:t xml:space="preserve">Mohammed Ettaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Deval</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Pagnotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lazdunski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lingueglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/emboj.2009.57⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (5), pp.2417-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.08-3028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418382v1</w:t>
+                <w:t xml:space="preserve">hal-00418380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid-sensing ion channel 3 in retinal function and survival.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Deval</w:t>
+                <w:t xml:space="preserve">The mechano-activated K+ channels TRAAK and TREK-1 control both warm and cold perception.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pagnotta</w:t>
+                <w:t xml:space="preserve">Katharina Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lazdunski</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emanuel Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Alloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 50 (5), pp.2417-26. </w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (9), pp.1308-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1167/iovs.08-3028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2009.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418380v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acid-Sensing Ion Channel 3 in Retinal Function and Survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ettaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pagnotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lazdunski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lingueglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 50 (5), pp.2417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1167/iovs.08-3028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459780v1</w:t>
@@ -4589,51 +4589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASIC3, a sensor of acidic and primary inflammatory pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4762,51 +4762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lingueglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lazdunski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 279 (19), pp.19531-19539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5114,277 +5114,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Kinase C Stimulates the Acid-sensing Ion Channel ASIC2a via the PDZ Domain-containing Protein PICK1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Na+–Ca2+ exchange activity in rat skeletal myotubes: effect of lithium ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Voilley</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M208848200⟩</w:t>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 31 (1), pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1054/ceca.2001.0254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277317v1</w:t>
+                <w:t xml:space="preserve">hal-03120010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na+–Ca2+ exchange activity in rat skeletal myotubes: effect of lithium ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein Kinase C Stimulates the Acid-sensing Ion Channel ASIC2a via the PDZ Domain-containing Protein PICK1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lingueglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1054/ceca.2001.0254⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 277 (52), pp.50463-50468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M208848200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03120010v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of the Sodium/Calcium Exchanger in Mammalian Skeletal Muscle Cells in Primary Culture</w:t>
               </w:r>
@@ -5662,77 +5662,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysophosphatidyl-choline 16:0 mediates persistent joint pain through Acid-Sensing Ion Channel 3: preclinical and clinical evidences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiro Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnie Labrum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Delanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6168,51 +6168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443894v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Toft" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Meynier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lubrano Di Scampamorte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vall&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Salinas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2025.110813" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363620v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.07.16.665058" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789278v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Negm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Stobbe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ben Fradj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landra-Willm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000003030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010965v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Colas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Breuil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kosek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13020342" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077155v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Chafa&#239;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Delrocq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Inquimbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Pidoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Delanoe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010993" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855423v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Verkest" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Diochot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lingueglia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14100709" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.880651" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855419v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jacquot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Labrum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Delanoe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002596" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011485v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Delanoe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lingueglia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2022-0238" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03172160v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Prieto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Folci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Poupon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Schiavi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Buzzelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21820-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084675v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Khayachi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gwizdek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alcor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Chafai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03222-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02443557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11724-016-0483-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459692v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2015.02.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0X95TWC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039182v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277182v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques No&#235;l" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/ecp.10.13" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084688v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loriol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cass&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6113" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039214v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689367v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ly Devilliers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Busserolles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lolignier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pereira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3941" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268192v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2013.04.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459716v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039220v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaunay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gasull" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salinas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. No&#235;l" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Friend" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1120350109" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732059v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delaunay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gasull" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Friend" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731452v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Alloui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5266-10.2011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732064v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732061v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2010.08.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFGKP5SV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277154v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496979v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mazella" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;trault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lucas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;raud-Dufour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000355" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459768v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459722v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418382v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Zimmermann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Deval" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.57" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418380v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ettaiche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lazdunski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.08-3028" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459780v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459782v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2008.213" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277291v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M313078200" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277235v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Rash" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escoubas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600177" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120005v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Levitsky" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raymond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-8966(02)00022-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLVPJGC0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277317v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voilley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M208848200" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120010v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raymond" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cognard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1054/ceca.2001.0254" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9BZS734-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120004v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Constantin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cognard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1999.4781" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKKW2QBH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346012v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cuculi&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bourdon-Alonzeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Rulhe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chemin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fran&#231;ois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187657v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119949v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039153v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443894v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Toft" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Meynier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lubrano Di Scampamorte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vall&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Salinas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2025.110813" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363620v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.07.16.665058" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789278v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Negm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Stobbe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ben Fradj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landra-Willm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000003030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010965v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Colas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Breuil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kosek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13020342" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077155v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Chafa&#239;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Delrocq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Inquimbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Pidoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Delanoe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010993" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855423v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Verkest" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Diochot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lingueglia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14100709" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855419v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jacquot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Labrum" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Delanoe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002596" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855415v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.880651" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011485v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Delanoe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lingueglia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2022-0238" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03172160v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Prieto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Folci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Poupon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Schiavi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Buzzelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21820-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084675v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Khayachi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gwizdek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alcor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Chafai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03222-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02443557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11724-016-0483-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459692v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2015.02.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0X95TWC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039182v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277182v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques No&#235;l" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/ecp.10.13" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084688v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loriol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cass&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6113" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039214v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689367v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ly Devilliers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Busserolles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lolignier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pereira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3941" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459716v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2013.04.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268192v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039220v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaunay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gasull" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salinas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. No&#235;l" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Friend" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1120350109" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732059v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delaunay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gasull" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Friend" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731452v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Alloui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5266-10.2011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732064v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277154v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2010.08.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFGKP5SV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732061v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496979v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mazella" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;trault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lucas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;raud-Dufour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000355" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459768v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459722v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418380v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ettaiche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lazdunski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.08-3028" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418382v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Zimmermann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Deval" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.57" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459780v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459782v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2008.213" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277291v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M313078200" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277235v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Rash" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escoubas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600177" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120005v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Levitsky" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raymond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-8966(02)00022-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLVPJGC0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120010v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raymond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cognard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1054/ceca.2001.0254" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9BZS734-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277317v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voilley" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M208848200" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120004v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Constantin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cognard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1999.4781" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKKW2QBH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346012v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cuculi&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bourdon-Alonzeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Rulhe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chemin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fran&#231;ois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187657v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119949v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039153v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>