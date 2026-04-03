--- v0 (2026-03-13)
+++ v1 (2026-04-03)
@@ -828,252 +828,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New mechanistic insights into osmium-based tamoxifen derivatives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fundamental Input of Analytical Electrochemistry in the Determination of Intermediates and Reaction Mechanisms in Electrosynthetic Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buriez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.02.019⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (16), pp.4118-4125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.201900045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342183v1</w:t>
+                <w:t xml:space="preserve">hal-02303634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental Input of Analytical Electrochemistry in the Determination of Intermediates and Reaction Mechanisms in Electrosynthetic Processes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New mechanistic insights into osmium-based tamoxifen derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhi Shirley Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (16), pp.4118-4125. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 302, pp.130-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/celc.201900045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303634v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fluorescent False Neurotransmitter as a Dual Electrofluorescent Probe for Secretory Cell Models</w:t>
               </w:r>
@@ -1321,51 +1321,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Switching Fluorescence Emission in Rhodamine Derivatives</w:t>
+                <w:t xml:space="preserve">Electrochemical switching fluorescence emission in rhodamine derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Čížková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cattiaux</w:t>
@@ -1400,1439 +1400,1439 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 260, pp.589-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.12.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684343v1</w:t>
+                <w:t xml:space="preserve">hal-01685492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox switchable rhodamine-ferrocene dyad : exploring imaging possibilities in cells</w:t>
+                <w:t xml:space="preserve">Electrochemical Switching Fluorescence Emission in Rhodamine Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Čížková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buriez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2018.10.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01917373v1</w:t>
+                <w:t xml:space="preserve">hal-01684343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and complete electrochemical conversion of solutes contained in micro-volume water droplets</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Redox switchable rhodamine-ferrocene dyad : exploring imaging possibilities in cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Čížková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cattiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pandard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Guille-Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 86, pp.145 - 148. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2017.12.007⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 97, pp.46-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2018.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677367v1</w:t>
+                <w:t xml:space="preserve">hal-01917373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical switching fluorescence emission in rhodamine derivatives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
+                <w:t xml:space="preserve">Fast and complete electrochemical conversion of solutes contained in micro-volume water droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Godeffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labbé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 260, pp.589-597. </w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86, pp.145 - 148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.12.104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2017.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685492v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical quenching of the fluorescence produced by NBD-labelled cell penetrating peptides: A contribution to the study of their internalization in large unilamellar vesicles</w:t>
+                <w:t xml:space="preserve">A Dual Functional Electroactive and Fluorescent Probe for Coupled Measurements of Vesicular Exocytosis with High Spatial and Temporal Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel de Oliveira</w:t>
+                <w:t xml:space="preserve">Xiaoqing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Durand</w:t>
+                <w:t xml:space="preserve">Alexandra Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lylian Challier</w:t>
+                <w:t xml:space="preserve">Sylvie Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierluca Messina</w:t>
+                <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marie Swiecicki</w:t>
+                <w:t xml:space="preserve">François Darchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 788, pp.225-231. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2017.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ange.201611145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469377v1</w:t>
+                <w:t xml:space="preserve">hal-01452874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Electrochemistry: a Central Method to Understand the Metabolic Activation of Therapeutic Agents. The Example of Metallocifen Anti-Cancer Drug Canditates</w:t>
+                <w:t xml:space="preserve">Electrochemical quenching of the fluorescence produced by NBD-labelled cell penetrating peptides: A contribution to the study of their internalization in large unilamellar vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Amatore</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raquel de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lylian Challier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluca Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Swiecicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coelec.2016.12.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 788, pp.225-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2017.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444881v1</w:t>
+                <w:t xml:space="preserve">hal-01469377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Electrochemical Bleaching of the Outer Leaflet of Fluorescently Labeled Giant Liposomes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Delacotte</w:t>
+                <w:t xml:space="preserve">Molecular Electrochemistry: a Central Method to Understand the Metabolic Activation of Therapeutic Agents. The Example of Metallocifen Anti-Cancer Drug Canditates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Amatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buriez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201605786⟩</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coelec.2016.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472848v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dual Functional Electroactive and Fluorescent Probe for Coupled Measurements of Vesicular Exocytosis with High Spatial and Temporal Resolution</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective Electrochemical Bleaching of the Outer Leaflet of Fluorescently Labeled Giant Liposomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Grimaud</w:t>
+                <w:t xml:space="preserve">Ana Isabel Perez Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lylian Challier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Darchen</w:t>
+                <w:t xml:space="preserve">Eric Aït-Yahiatène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ange.201611145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201605786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452874v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of photosynthetic electrons derivation by exogenous redox mediators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Longatte</w:t>
+                <w:t xml:space="preserve">Synthesis, Characterization, and Biological Properties of Osmium-Based Tamoxifen Derivatives - Comparison with Their Homologues in the Iron and Ruthenium Series: Osmium-Based Tamoxifen Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhi Shirley Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Han-Yi Fu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francis-André Wollman</w:t>
+                <w:t xml:space="preserve">Rakesh Ganguly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 205, pp.1-8. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (25), pp.4217--4226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpc.2015.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201500770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154581v1</w:t>
+                <w:t xml:space="preserve">hal-01624354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Electrode Analytical and Preparative Electrochemistry in Micro-Volume Hanging Droplets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+                <w:t xml:space="preserve">Evaluation of photosynthetic electrons derivation by exogenous redox mediators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Longatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han-Yi Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis-André Wollman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2015.02.013⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 205, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpc.2015.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136026v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Characterization, and Biological Properties of Osmium-Based Tamoxifen Derivatives - Comparison with Their Homologues in the Iron and Ruthenium Series: Osmium-Based Tamoxifen Derivatives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rakesh Ganguly</w:t>
+                <w:t xml:space="preserve">Three-Electrode Analytical and Preparative Electrochemistry in Micro-Volume Hanging Droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Isabel Perez Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lylian Challier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Di Pisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Guille-Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201500770⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.41-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2015.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01624354v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative Sequence of a Ruthenocene-Based Anticancer Drug Candidate in a Basic Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Zhi Shirley Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2883,51 +2883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and quantifying the passive transport of molecules through patch-clamp suspended real and model cell membranes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluca Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3011,389 +3011,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01012308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of protic electron donor aromatic substituents on ferrocenic and [3]ferrocenophanic anilines and anilides: Some aspects of structure–activity relationship studies on organometallic compounds with strong antiproliferative effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface grafting of a π-conjugated amino-ferrocifen drug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José de Jesús Cázares-Marinero</w:t>
+                <w:t xml:space="preserve">Fetah Podvorica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Galtayries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Amatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2013.05.047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 699, pp.21 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2013.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878734v1</w:t>
+                <w:t xml:space="preserve">hal-01878684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface grafting of a π-conjugated amino-ferrocifen drug</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of protic electron donor aromatic substituents on ferrocenic and [3]ferrocenophanic anilines and anilides: Some aspects of structure–activity relationship studies on organometallic compounds with strong antiproliferative effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de Jesús Cázares-Marinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Siden Top</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Amatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2013.04.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 744, pp.92 - 100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2013.05.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01878684v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Characterization, and Antiproliferative Activities of Novel Ferrocenophanic Suberamides against Human Triple-Negative MDA-MB-231 and Hormone-Dependent MCF-7 Breast Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José de Jesús Cázares-Marinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Buriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Amatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (20), pp.5926 - 5934. </w:t>
@@ -3457,51 +3457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Leng Kelvin Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3711,51 +3711,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Activation Sequence of Ferrociphenol Anticancer Drug Candidates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluca Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3763,51 +3763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (21), pp.6581 - 6587. </w:t>
@@ -3870,51 +3870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A [3]Ferrocenophane polyphenol showing a remarkable antiproliferative activity on breast and prostate cancer cell lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Plazuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4004,51 +4004,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The replacement of a phenol group by an aniline or acetanilide group enhances the cytotoxicity of 2-ferrocenyl-1,1-diphenyl-but-1-ene compounds against breast cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouardia O. Zekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4164,64 +4164,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Amatore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 619, pp.169-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4547,51 +4547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523808v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Trad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labb&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buriez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cbmi.5c00263" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223752v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Sayegh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Longatte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Beauzamy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2025.109050" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347306v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2024.101613" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807919v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fayolle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pigeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fischer-Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salmain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Buriez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196690" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03160343v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guille-Collignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delacotte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.202100022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2020.07.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342183v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhi Shirley Lee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siden Top" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jaouen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vessi&#232;res" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.02.019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02303634v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201900045" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997507v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pandard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Pan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Ebene" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ait-Yahiat&#232;ne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201900385" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02181718v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis-Andr&#233; Wollman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.02.105" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01684343v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina &#268;&#237;&#382;kov&#225;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cattiaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Mallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01917373v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2018.10.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01677367v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Godeffroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2017.12.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01685492v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.12.104" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469377v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel de Oliveira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Challier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluca Messina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Swiecicki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2017.02.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444881v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amatore" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2016.12.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01472848v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Perez Jimenez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A&#239;t-Yahiat&#232;ne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201605786" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01452874v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Savy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maurin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grimaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Darchen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201611145" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01154581v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han-Yi Fu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2015.05.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136026v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Di Pisa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.02.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624354v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Ganguly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500770" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61EB14E8C1004E1520EE826CDA590E6A1F31F639/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230374v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500225k" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01012308v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Ngo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201308990" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01878734v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jes&#250;s C&#225;zares-Marinero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2013.05.047" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01878684v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetah Podvorica" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2013.04.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1QKHL6G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01878719v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Buriez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om400490a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230385v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Leng Kelvin Tan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt30700f" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluca Messina," TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Hallais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labb&#233;," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;ranger," TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chassaing" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.06.119" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSQC1VH6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877994v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Hillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103378" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TL1H700-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448988v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Plazuk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm900297x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376093v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia O. Zekri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Vessieres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2008.11.035" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230398v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.04.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032879v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470682531.pat0996" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523808v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Trad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labb&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buriez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cbmi.5c00263" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223752v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Sayegh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Longatte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Beauzamy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2025.109050" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347306v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2024.101613" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807919v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fayolle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pigeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fischer-Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salmain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Buriez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196690" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03160343v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guille-Collignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delacotte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.202100022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2020.07.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02303634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201900045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342183v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhi Shirley Lee" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siden Top" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jaouen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vessi&#232;res" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.02.019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997507v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pandard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Pan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Ebene" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ait-Yahiat&#232;ne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201900385" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02181718v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis-Andr&#233; Wollman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.02.105" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01685492v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina &#268;&#237;&#382;kov&#225;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cattiaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Mallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.12.104" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01684343v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01917373v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2018.10.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01677367v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Godeffroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2017.12.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01452874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Savy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maurin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grimaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Darchen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201611145" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469377v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel de Oliveira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Challier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluca Messina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Swiecicki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2017.02.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444881v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amatore" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2016.12.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01472848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Perez Jimenez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A&#239;t-Yahiat&#232;ne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201605786" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624354v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Ganguly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500770" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61EB14E8C1004E1520EE826CDA590E6A1F31F639/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01154581v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han-Yi Fu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2015.05.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136026v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Di Pisa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.02.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230374v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500225k" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01012308v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Ngo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201308990" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01878684v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetah Podvorica" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2013.04.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1QKHL6G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01878734v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jes&#250;s C&#225;zares-Marinero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2013.05.047" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01878719v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Buriez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om400490a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230385v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Leng Kelvin Tan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt30700f" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluca Messina," TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Hallais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labb&#233;," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;ranger," TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chassaing" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.06.119" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSQC1VH6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877994v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Hillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103378" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TL1H700-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448988v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Plazuk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm900297x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376093v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia O. Zekri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Vessieres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2008.11.035" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230398v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.04.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032879v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470682531.pat0996" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>