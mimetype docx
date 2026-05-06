--- v1 (2026-04-03)
+++ v2 (2026-05-06)
@@ -106,51 +106,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -828,252 +828,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental Input of Analytical Electrochemistry in the Determination of Intermediates and Reaction Mechanisms in Electrosynthetic Processes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New mechanistic insights into osmium-based tamoxifen derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhi Shirley Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.201900045⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 302, pp.130-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303634v1</w:t>
+                <w:t xml:space="preserve">hal-02342183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New mechanistic insights into osmium-based tamoxifen derivatives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fundamental Input of Analytical Electrochemistry in the Determination of Intermediates and Reaction Mechanisms in Electrosynthetic Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buriez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 302, pp.130-136. </w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (16), pp.4118-4125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.02.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/celc.201900045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342183v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fluorescent False Neurotransmitter as a Dual Electrofluorescent Probe for Secretory Cell Models</w:t>
               </w:r>
@@ -1427,2843 +1427,2722 @@
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.12.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685492v1</w:t>
+                <w:t xml:space="preserve">hal-01685492v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Switching Fluorescence Emission in Rhodamine Derivatives</w:t>
+                <w:t xml:space="preserve">Redox switchable rhodamine-ferrocene dyad : exploring imaging possibilities in cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Čížková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pandard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Guille-Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97, pp.46-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2018.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684343v1</w:t>
+                <w:t xml:space="preserve">hal-01917373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox switchable rhodamine-ferrocene dyad : exploring imaging possibilities in cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast and complete electrochemical conversion of solutes contained in micro-volume water droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Godeffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 97, pp.46-50. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 86, pp.145 - 148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2017.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2018.10.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01917373v1</w:t>
+                <w:t xml:space="preserve">hal-01677367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and complete electrochemical conversion of solutes contained in micro-volume water droplets</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Dual Functional Electroactive and Fluorescent Probe for Coupled Measurements of Vesicular Exocytosis with High Spatial and Temporal Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Darchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.201611145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2017.12.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01677367v1</w:t>
+                <w:t xml:space="preserve">hal-01452874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dual Functional Electroactive and Fluorescent Probe for Coupled Measurements of Vesicular Exocytosis with High Spatial and Temporal Resolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Darchen</w:t>
+                <w:t xml:space="preserve">Electrochemical quenching of the fluorescence produced by NBD-labelled cell penetrating peptides: A contribution to the study of their internalization in large unilamellar vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lylian Challier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluca Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Swiecicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 788, pp.225-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2017.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ange.201611145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01452874v1</w:t>
+                <w:t xml:space="preserve">hal-01469377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical quenching of the fluorescence produced by NBD-labelled cell penetrating peptides: A contribution to the study of their internalization in large unilamellar vesicles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Electrochemistry: a Central Method to Understand the Metabolic Activation of Therapeutic Agents. The Example of Metallocifen Anti-Cancer Drug Canditates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Amatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buriez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coelec.2016.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2017.02.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01469377v1</w:t>
+                <w:t xml:space="preserve">hal-01444881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Electrochemistry: a Central Method to Understand the Metabolic Activation of Therapeutic Agents. The Example of Metallocifen Anti-Cancer Drug Canditates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Amatore</w:t>
+                <w:t xml:space="preserve">Selective Electrochemical Bleaching of the Outer Leaflet of Fluorescently Labeled Giant Liposomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Isabel Perez Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lylian Challier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Aït-Yahiatène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201605786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coelec.2016.12.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01444881v1</w:t>
+                <w:t xml:space="preserve">hal-01472848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Electrochemical Bleaching of the Outer Leaflet of Fluorescently Labeled Giant Liposomes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Delacotte</w:t>
+                <w:t xml:space="preserve">Synthesis, Characterization, and Biological Properties of Osmium-Based Tamoxifen Derivatives - Comparison with Their Homologues in the Iron and Ruthenium Series: Osmium-Based Tamoxifen Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhi Shirley Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakesh Ganguly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (25), pp.4217--4226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201500770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201605786⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01472848v1</w:t>
+                <w:t xml:space="preserve">hal-01624354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Characterization, and Biological Properties of Osmium-Based Tamoxifen Derivatives - Comparison with Their Homologues in the Iron and Ruthenium Series: Osmium-Based Tamoxifen Derivatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hui Zhi Shirley Lee</w:t>
+                <w:t xml:space="preserve">Evaluation of photosynthetic electrons derivation by exogenous redox mediators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Longatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han-Yi Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rakesh Ganguly</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis-André Wollman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201500770⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 205, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpc.2015.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01624354v1</w:t>
+                <w:t xml:space="preserve">hal-01154581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of photosynthetic electrons derivation by exogenous redox mediators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis-André Wollman</w:t>
+                <w:t xml:space="preserve">Three-Electrode Analytical and Preparative Electrochemistry in Micro-Volume Hanging Droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Isabel Perez Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lylian Challier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Di Pisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Guille-Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.41-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2015.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpc.2015.05.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01154581v1</w:t>
+                <w:t xml:space="preserve">hal-01136026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Electrode Analytical and Preparative Electrochemistry in Micro-Volume Hanging Droplets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+                <w:t xml:space="preserve">Oxidative Sequence of a Ruthenocene-Based Anticancer Drug Candidate in a Basic Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhi Shirley Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (18), pp.4940-4946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om500225k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2015.02.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01136026v1</w:t>
+                <w:t xml:space="preserve">hal-01230374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Sequence of a Ruthenocene-Based Anticancer Drug Candidate in a Basic Environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+                <w:t xml:space="preserve">Monitoring and quantifying the passive transport of molecules through patch-clamp suspended real and model cell membranes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluca Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieu Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (12), pp.3192-3196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201308990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om500225k⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01230374v1</w:t>
+                <w:t xml:space="preserve">hal-01012308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and quantifying the passive transport of molecules through patch-clamp suspended real and model cell membranes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vivier</w:t>
+                <w:t xml:space="preserve">Surface grafting of a π-conjugated amino-ferrocifen drug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fetah Podvorica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Galtayries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 699, pp.21 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2013.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201308990⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01012308v1</w:t>
+                <w:t xml:space="preserve">hal-01878684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface grafting of a π-conjugated amino-ferrocifen drug</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of protic electron donor aromatic substituents on ferrocenic and [3]ferrocenophanic anilines and anilides: Some aspects of structure–activity relationship studies on organometallic compounds with strong antiproliferative effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de Jesús Cázares-Marinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Siden Top</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Amatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2013.04.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 744, pp.92 - 100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2013.05.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01878684v1</w:t>
+                <w:t xml:space="preserve">hal-01878734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of protic electron donor aromatic substituents on ferrocenic and [3]ferrocenophanic anilines and anilides: Some aspects of structure–activity relationship studies on organometallic compounds with strong antiproliferative effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Synthesis, Characterization, and Antiproliferative Activities of Novel Ferrocenophanic Suberamides against Human Triple-Negative MDA-MB-231 and Hormone-Dependent MCF-7 Breast Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José de Jesús Cázares-Marinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Buriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Amatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (20), pp.5926 - 5934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om400490a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2013.05.047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01878734v1</w:t>
+                <w:t xml:space="preserve">hal-01878719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Characterization, and Antiproliferative Activities of Novel Ferrocenophanic Suberamides against Human Triple-Negative MDA-MB-231 and Hormone-Dependent MCF-7 Breast Cancer Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oliver Buriez</w:t>
+                <w:t xml:space="preserve">Ferrocenyl catechols: synthesis, oxidation chemistry and anti-proliferative effects on MDA-MB-231 breast cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Leng Kelvin Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Amatore</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (25), pp.7537-7549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2dt30700f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om400490a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01878719v1</w:t>
+                <w:t xml:space="preserve">hal-01230385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrocenyl catechols: synthesis, oxidation chemistry and anti-proliferative effects on MDA-MB-231 breast cancer cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buriez</w:t>
+                <w:t xml:space="preserve">Electrochemistry of a ferrocene-grafted cell-penetrating peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluca Messina,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Hallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labbé,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Béranger,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80, pp.180-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2012.06.119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2dt30700f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01230385v1</w:t>
+                <w:t xml:space="preserve">hal-00775874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemistry of a ferrocene-grafted cell-penetrating peptide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Chassaing</w:t>
+                <w:t xml:space="preserve">Deciphering the Activation Sequence of Ferrociphenol Anticancer Drug Candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluca Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2012.06.119⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (21), pp.6581 - 6587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201103378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00775874v1</w:t>
+                <w:t xml:space="preserve">hal-01877994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Activation Sequence of Ferrociphenol Anticancer Drug Candidates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierluca Messina</w:t>
+                <w:t xml:space="preserve">A [3]Ferrocenophane polyphenol showing a remarkable antiproliferative activity on breast and prostate cancer cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Plazuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labbé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Vessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201103378⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52, pp.4964-4967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm900297x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01877994v1</w:t>
+                <w:t xml:space="preserve">hal-00448988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A [3]Ferrocenophane polyphenol showing a remarkable antiproliferative activity on breast and prostate cancer cell lines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">The replacement of a phenol group by an aniline or acetanilide group enhances the cytotoxicity of 2-ferrocenyl-1,1-diphenyl-but-1-ene compounds against breast cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouardia O. Zekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Labbé</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Vessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 694, pp.895-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2008.11.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm900297x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00448988v1</w:t>
+                <w:t xml:space="preserve">hal-00376093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The replacement of a phenol group by an aniline or acetanilide group enhances the cytotoxicity of 2-ferrocenyl-1,1-diphenyl-but-1-ene compounds against breast cancer cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical attachment of a conjugated amino-ferrocifen complex onto carbon and metal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Amatore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 619, pp.169-175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jelechem.2008.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4273,134 +4152,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemistry of organocobalt compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Buriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PATAI'S Chemistry of Functional Groups</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2022, 9780470682531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9780470682531.pat0996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId139"/>
+      <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4547,51 +4426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523808v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Trad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labb&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buriez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cbmi.5c00263" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223752v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Sayegh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Longatte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Beauzamy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2025.109050" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347306v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2024.101613" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807919v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fayolle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pigeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fischer-Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salmain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Buriez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196690" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03160343v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guille-Collignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delacotte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.202100022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2020.07.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02303634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201900045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342183v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhi Shirley Lee" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siden Top" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jaouen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vessi&#232;res" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.02.019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997507v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pandard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Pan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Ebene" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ait-Yahiat&#232;ne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201900385" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02181718v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis-Andr&#233; Wollman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.02.105" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01685492v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina &#268;&#237;&#382;kov&#225;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cattiaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Mallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.12.104" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01684343v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01917373v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2018.10.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01677367v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Godeffroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2017.12.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01452874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Savy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maurin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grimaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Darchen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201611145" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469377v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel de Oliveira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Challier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluca Messina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Swiecicki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2017.02.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444881v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amatore" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2016.12.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01472848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Perez Jimenez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A&#239;t-Yahiat&#232;ne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201605786" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624354v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Ganguly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500770" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61EB14E8C1004E1520EE826CDA590E6A1F31F639/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01154581v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han-Yi Fu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2015.05.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136026v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Di Pisa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.02.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230374v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500225k" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01012308v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Ngo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201308990" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01878684v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetah Podvorica" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2013.04.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1QKHL6G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01878734v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jes&#250;s C&#225;zares-Marinero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2013.05.047" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01878719v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Buriez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om400490a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230385v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Leng Kelvin Tan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt30700f" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluca Messina," TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Hallais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labb&#233;," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;ranger," TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chassaing" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.06.119" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSQC1VH6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877994v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Hillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103378" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TL1H700-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448988v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Plazuk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm900297x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376093v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia O. Zekri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Vessieres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2008.11.035" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230398v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.04.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032879v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470682531.pat0996" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523808v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Trad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labb&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buriez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cbmi.5c00263" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223752v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Sayegh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Longatte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Beauzamy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2025.109050" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347306v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2024.101613" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807919v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fayolle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pigeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fischer-Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salmain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Buriez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196690" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03160343v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guille-Collignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delacotte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.202100022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2020.07.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342183v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhi Shirley Lee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siden Top" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jaouen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vessi&#232;res" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.02.019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02303634v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201900045" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997507v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pandard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Pan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Ebene" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ait-Yahiat&#232;ne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201900385" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02181718v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis-Andr&#233; Wollman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.02.105" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01685492v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina &#268;&#237;&#382;kov&#225;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cattiaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Mallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.12.104" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01917373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2018.10.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01677367v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Godeffroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2017.12.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01452874v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Savy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maurin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grimaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Darchen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201611145" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469377v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel de Oliveira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Challier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluca Messina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Swiecicki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2017.02.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444881v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amatore" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2016.12.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01472848v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Perez Jimenez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A&#239;t-Yahiat&#232;ne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201605786" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624354v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Ganguly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500770" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61EB14E8C1004E1520EE826CDA590E6A1F31F639/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01154581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han-Yi Fu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2015.05.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136026v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Di Pisa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.02.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230374v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500225k" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01012308v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Ngo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201308990" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01878684v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetah Podvorica" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2013.04.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1QKHL6G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01878734v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jes&#250;s C&#225;zares-Marinero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2013.05.047" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01878719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Buriez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om400490a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230385v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Leng Kelvin Tan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt30700f" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775874v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluca Messina," TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Hallais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labb&#233;," TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;ranger," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chassaing" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.06.119" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSQC1VH6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877994v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Hillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103378" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TL1H700-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448988v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Plazuk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm900297x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376093v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia O. Zekri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Vessieres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2008.11.035" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230398v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.04.012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032879v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470682531.pat0996" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>