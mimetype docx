--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -165,995 +165,995 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (134)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (132)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the healthy human microbiome concept</w:t>
+                <w:t xml:space="preserve">A global partnership to advance the microbiome in human, plant, animal, and planetary health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaela Joos</w:t>
+                <w:t xml:space="preserve">Lita M Proctor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katy Boucher</w:t>
+                <w:t xml:space="preserve">Joel Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aonghus Lavelle</w:t>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manimozhiyan Arumugam</w:t>
+                <w:t xml:space="preserve">Kristin Wannerberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin J Blaser</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (3), pp.192-205. </w:t>
+              <w:t xml:space="preserve">The Lancet Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (8), pp.101120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41579-024-01107-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lanmic.2025.101120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076900v1</w:t>
+                <w:t xml:space="preserve">hal-05310034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Consensus Statement on establishing causality, therapeutic applications and the use of preclinical models in microbiome research</w:t>
+                <w:t xml:space="preserve">Examining the healthy human microbiome concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Metwaly</w:t>
+                <w:t xml:space="preserve">Raphaela Joos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Kriaa</w:t>
+                <w:t xml:space="preserve">Katy Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Hassani</w:t>
+                <w:t xml:space="preserve">Aonghus Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Carraturo</w:t>
+                <w:t xml:space="preserve">Manimozhiyan Arumugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Druart</w:t>
+                <w:t xml:space="preserve">Martin J Blaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (5), pp.343-356. </w:t>
+              <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (3), pp.192-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41575-025-01041-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41579-024-01107-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168922v1</w:t>
+                <w:t xml:space="preserve">hal-05076900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global partnership to advance the microbiome in human, plant, animal, and planetary health</w:t>
+                <w:t xml:space="preserve">A Consensus Statement on establishing causality, therapeutic applications and the use of preclinical models in microbiome research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lita M Proctor</w:t>
+                <w:t xml:space="preserve">Amira Metwaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Dore</w:t>
+                <w:t xml:space="preserve">Aicha Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+                <w:t xml:space="preserve">Zahra Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristin Wannerberger</w:t>
+                <w:t xml:space="preserve">Federica Carraturo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Vincent</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Celine Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Microbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (8), pp.101120. </w:t>
+              <w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (5), pp.343-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lanmic.2025.101120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41575-025-01041-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310034v1</w:t>
+                <w:t xml:space="preserve">hal-05168922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a proteolytic module for improved metabolic modeling of Bacteroides caccae</w:t>
+                <w:t xml:space="preserve">Concepts and criteria defining emerging microbiome applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Paulay</w:t>
+                <w:t xml:space="preserve">Tanja Kostic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghjuvan M Grimaud</w:t>
+                <w:t xml:space="preserve">Michael Schloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Caballero</w:t>
+                <w:t xml:space="preserve">Paulo Arruda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+                <w:t xml:space="preserve">Gabriele Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Leclerc</w:t>
+                <w:t xml:space="preserve">Trevor C Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (4), </w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (9), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msystems.00153-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.14550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04540116v1</w:t>
+                <w:t xml:space="preserve">hal-05168198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From animal models to gut-on-chip: the challenging journey to capture inter-individual variability in chronic digestive disorders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a proteolytic module for improved metabolic modeling of Bacteroides caccae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mariaule</w:t>
+                <w:t xml:space="preserve">Amandine Paulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte de Rudder</w:t>
+                <w:t xml:space="preserve">Ghjuvan M Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amin Jablaoui</w:t>
+                <w:t xml:space="preserve">Raphaël Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Sokol</w:t>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2024.2333434⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00153-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04603826v1</w:t>
+                <w:t xml:space="preserve">hal-04540116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome testing in Europe: navigating analytical, ethical and regulatory challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Rodriguez</w:t>
+                <w:t xml:space="preserve">From animal models to gut-on-chip: the challenging journey to capture inter-individual variability in chronic digestive disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Cordaillat-Simmons</w:t>
+                <w:t xml:space="preserve">Vincent Mariaule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Badalato</w:t>
+                <w:t xml:space="preserve">Charlotte de Rudder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Berger</w:t>
+                <w:t xml:space="preserve">Amin Jablaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heloise Breton</w:t>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (1), pp.258. </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp. 2333434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-024-01991-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2024.2333434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133447v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts and criteria defining emerging microbiome applications</w:t>
+                <w:t xml:space="preserve">Microbiome testing in Europe: navigating analytical, ethical and regulatory challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanja Kostic</w:t>
+                <w:t xml:space="preserve">Julie Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Schloter</w:t>
+                <w:t xml:space="preserve">Magali Cordaillat-Simmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Arruda</w:t>
+                <w:t xml:space="preserve">Nelly Badalato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Berg</w:t>
+                <w:t xml:space="preserve">Bernard Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trevor C Charles</w:t>
+                <w:t xml:space="preserve">Heloise Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (9), pp.12. </w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.14550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40168-024-01991-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168198v1</w:t>
+                <w:t xml:space="preserve">hal-05133447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Two Parabacteroides distasonis Candidate Strains as New Live Biotherapeutics against Obesity</w:t>
               </w:r>
@@ -1178,51 +1178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Boutillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Desramaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Jablaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Werkmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1405,16394 +1405,16126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestic Environment and Gut Microbiota: Lessons from Pet Dogs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bile Acids: Key Players in Inflammatory Bowel Diseases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Kriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mariaule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Jablaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Hernandez</w:t>
+                <w:t xml:space="preserve">Soufien Rhimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufien Rhimi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Houda Boudaya</w:t>
+                <w:t xml:space="preserve">Hela Mkaouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10050949⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11050901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811748v1</w:t>
+                <w:t xml:space="preserve">hal-03812120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nexus of Diet, Gut Microbiota and Inflammatory Bowel Diseases in Dogs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Domestic Environment and Gut Microbiota: Lessons from Pet Dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufien Rhimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mariaule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Saidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Drut</w:t>
+                <w:t xml:space="preserve">Houda Boudaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo12121176⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (5), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10050949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04092613v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bile Acids: Key Players in Inflammatory Bowel Diseases?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The Nexus of Diet, Gut Microbiota and Inflammatory Bowel Diseases in Dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufien Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mariaule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Soufien Rhimi</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hela Mkaouar</w:t>
+                <w:t xml:space="preserve">Amandine Drut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (5), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (12), pp.1176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells11050901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo12121176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03812120v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Microbiome Biobanks -Challenges and Opportunities</w:t>
+                <w:t xml:space="preserve">Gut Serpinome: Emerging Evidence in IBD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Ryan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L.L. Kinkel</w:t>
+                <w:t xml:space="preserve">Héla Mkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mariaule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufien Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2020.06.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (11), pp.6088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22116088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824619v1</w:t>
+                <w:t xml:space="preserve">hal-03372010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Probiotic Trigger Molecules in Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasna Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Najjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Papadimitriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2021.789209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of New Potential Biotherapeutics from Human Gut Microbiota-Derived Bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernardo Cuffaro</w:t>
+                <w:t xml:space="preserve">Development of Microbiome Biobanks -Challenges and Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kostic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aka Assohoun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Desramaut</w:t>
+                <w:t xml:space="preserve">L.L. Kinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9030565⟩</w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (2), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2020.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395276v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerogenic Dendritic Cells Shape a Transmissible Gut Microbiota that Protects from Metabolic Diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of New Potential Biotherapeutics from Human Gut Microbiota-Derived Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Cuffaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aka Assohoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emelyne Lécuyer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Philippe</w:t>
+                <w:t xml:space="preserve">Véronique Peucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Desramaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db20-1177⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9030565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252103v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome innovations for a sustainable future</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tolerogenic Dendritic Cells Shape a Transmissible Gut Microbiota that Protects from Metabolic Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emelyne Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen D’hondt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Brajesh Singh</w:t>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-020-00857-w⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (9), p. 2067-2080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db20-1177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03372011v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SP-1, a Serine Protease from the Gut Microbiota, Influences Colitis and Drives Intestinal Dysbiosis in Mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bile Salt Hydrolases: At the Crossroads of Microbiota and Human Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héla Mkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mariaule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Jablaoui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Héla Mkaouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells10102658⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp. 1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9061122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03814093v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bile Salt Hydrolases: At the Crossroads of Microbiota and Human Health</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">SP-1, a Serine Protease from the Gut Microbiota, Influences Colitis and Drives Intestinal Dysbiosis in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Jablaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufien Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Soussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héla Mkaouar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amin Jablaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9061122⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10102658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03371108v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestive Inflammation: Role of Proteolytic Dysregulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Houda Boudaya</w:t>
+                <w:t xml:space="preserve">Microbiome innovations for a sustainable future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen D’hondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Kostic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Mcdowell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Eudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brajesh Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (6), pp.2817. </w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (2), pp. 138-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22062817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41564-020-00857-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04259169v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Selection Criteria for Probiotic Strains with High Potential for Obesity Management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amandine Descat</w:t>
+                <w:t xml:space="preserve">Digestive Inflammation: Role of Proteolytic Dysregulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mariaule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Kriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Soussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufien Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Boudaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13030713⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (6), pp.2817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22062817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03447633v1</w:t>
+                <w:t xml:space="preserve">hal-04259169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut Serpinome: Emerging Evidence in IBD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aicha Kriaa</w:t>
+                <w:t xml:space="preserve">Multiple Selection Criteria for Probiotic Strains with High Potential for Obesity Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Peucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Descat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (11), pp.6088. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22116088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu13030713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03372010v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fat‐Shaped microbiota affects lipid metabolism, Liver Steatosis, and intestinal homeostasis in mice fed a low‐protein diet</w:t>
+                <w:t xml:space="preserve">Mucosal-associated invariant T cells promote inflammation and intestinal dysbiosis leading to metabolic dysfunction during obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Busnelli</w:t>
+                <w:t xml:space="preserve">Amine Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Manzini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amin Jablaoui</w:t>
+                <w:t xml:space="preserve">Badr Kiaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aicha Kriaa</w:t>
+                <w:t xml:space="preserve">Lucie Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cagninacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Rhimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201900835⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.3755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17307-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927462v1</w:t>
+                <w:t xml:space="preserve">inserm-02948958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A catalog of microbial genes from the bovine rumen unveils a specialized and diverse biomass-degrading environment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fat‐Shaped microbiota affects lipid metabolism, Liver Steatosis, and intestinal homeostasis in mice fed a low‐protein diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliaxis Y. Ramayo-Caldas</w:t>
+                <w:t xml:space="preserve">Marco Busnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Terrapon</w:t>
+                <w:t xml:space="preserve">Stefano Manzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Jablaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lombard</w:t>
+                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (6), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (15), pp.1900835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giaa057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201900835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860679v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome definition re-visited: old concepts and new challenges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A catalog of microbial genes from the bovine rumen unveils a specialized and diverse biomass-degrading environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Rybakova</w:t>
+                <w:t xml:space="preserve">Junhua Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doreen Fischer</w:t>
+                <w:t xml:space="preserve">Huanzi Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomislav Cernava</w:t>
+                <w:t xml:space="preserve">Yuliaxis Y. Ramayo-Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t>
+                <w:t xml:space="preserve">Nicolas Terrapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-020-00875-0⟩</w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (6), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giaa057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939442v1</w:t>
+                <w:t xml:space="preserve">hal-02860679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Bacterial Impact on Cholesterol Cycle: A Numerical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.1121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Characterization of Gut Microbiota-Derived Commensal Strains: Selection of Parabacteroides distasonis Strains Alleviating TNBS-Induced Colitis in Mice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denise Boutillier</w:t>
+                <w:t xml:space="preserve">Microbiome definition re-visited: old concepts and new challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Súkeníková</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Desramaut</w:t>
+                <w:t xml:space="preserve">Daria Rybakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doreen Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomislav Cernava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells9092104⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-020-00875-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332194v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serine proteases at the cutting edge of IBD: Focus on gastrointestinal inflammation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+                <w:t xml:space="preserve">In Vitro Characterization of Gut Microbiota-Derived Commensal Strains: Selection of Parabacteroides distasonis Strains Alleviating TNBS-Induced Colitis in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Cuffaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aka L. W. Assohoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Súkeníková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Desramaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.202000031RR⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (9), pp.2104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9092104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03372024v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucosal-associated invariant T cells promote inflammation and intestinal dysbiosis leading to metabolic dysfunction during obesity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucie Cagninacci</w:t>
+                <w:t xml:space="preserve">Serine proteases at the cutting edge of IBD: Focus on gastrointestinal inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Kriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Jablaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héla Mkaouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moez Rhimi</w:t>
+                <w:t xml:space="preserve">Nizar Akermi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.3755. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (6), pp.7270-7282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17307-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.202000031RR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inserm-02948958v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serine protease inhibitors and human wellbeing interplay: new insights for old friends</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The critical role of urease in yogurt fermentation with various combinations of &amp;lt;em&amp;gt;streptococcus thermophilus and lactobacillus delbrueckii ssp. bulgaricus&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Yamauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Horiuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hosokawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sasaki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.7224⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (2), pp.1033-1043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-15192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318313v1</w:t>
+                <w:t xml:space="preserve">hal-02625831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial impact on cholesterol and bile acid metabolism: current status and future prospects</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Glyphosate and glyphosate-based herbicide exposure during the peripartum period affects maternal brain plasticity, maternal behaviour and microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dechartres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodi L Pawluski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Jablaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1194/jlr.R088989⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (9), pp.e12731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jne.12731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629276v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Para-Sulphonato-calix[n]arene capped silver nanoparticles challenge the catalytic efficiency and the stability of a novel human gut serine protease inhibitor.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Serine protease inhibitors and human wellbeing interplay: new insights for old friends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Mkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Akermi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Jablaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souha Soussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cc03183a⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.e7224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.7224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02618271v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial reduction of cholesterol to coprostanol: An old concept and new insights</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Microbial impact on cholesterol and bile acid metabolism: current status and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Potiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Mkaouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Jablaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nizar Akermi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal9020167⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (2), pp.323-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.R088989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627963v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">para -Sulphonato-calix[ n ]arene capped silver nanoparticles challenge the catalytic efficiency and the stability of a novel human gut serine protease inhibitor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Para-Sulphonato-calix[n]arene capped silver nanoparticles challenge the catalytic efficiency and the stability of a novel human gut serine protease inhibitor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Akermi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Mkaouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Jablaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Soussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 55 (61), pp.8935-8938. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c9cc03183a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396015v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intestinal microbiota regulates host cholesterol homeostasis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">para -Sulphonato-calix[ n ]arene capped silver nanoparticles challenge the catalytic efficiency and the stability of a novel human gut serine protease inhibitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moez Rhimi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Lhomme</w:t>
+                <w:t xml:space="preserve">Nizar Akermi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Mkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Kriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Jablaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Soussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-019-0715-8⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (61), pp.8935-8938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cc03183a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404677v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sildenafil citrate long-term treatment effects on cardiovascular reactivity in a SHR experimental model of metabolic syndrome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Chetaneau</w:t>
+                <w:t xml:space="preserve">Microbial reduction of cholesterol to coprostanol: An old concept and new insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Kriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Mkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Jablaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moez Rhimi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lalanne</w:t>
+                <w:t xml:space="preserve">Nizar Akermi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0223914⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal9020167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371086v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The critical role of urease in yogurt fermentation with various combinations of &amp;lt;em&amp;gt;streptococcus thermophilus and lactobacillus delbrueckii ssp. bulgaricus&amp;lt;/em&amp;gt;</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Hosokawa</w:t>
+                <w:t xml:space="preserve">The intestinal microbiota regulates host cholesterol homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emelyne Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Sasaki</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 102 (2), pp.1033-1043. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-15192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-019-0715-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625831v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glyphosate and glyphosate-based herbicide exposure during the peripartum period affects maternal brain plasticity, maternal behaviour and microbiome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biotechnological applications of serine proteases: A patent review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Jablaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Kriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Akermi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Mkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Dechartres</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+                <w:t xml:space="preserve">Ali Gargouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jne.12731⟩</w:t>
+              <w:t xml:space="preserve">Recent Patents on Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (4), pp.280-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1872208312666180924112007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153623v1</w:t>
+                <w:t xml:space="preserve">hal-02618140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotechnological applications of serine proteases: A patent review.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Relevant patented biotechnological applications of ecotin: An update.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Akermi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Mkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Jablaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gargouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Patents on Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 12 (4), pp.280-287. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1872208312666180924112007⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 12 (4), pp.233-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1872208311666171122153908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618140v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevant patented biotechnological applications of ecotin: An update.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduced obesity, diabetes and steatosis upon cinnamon and grape pomace are associated with changes in gut microbiota and markers of gut barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Gargouri</w:t>
+                <w:t xml:space="preserve">Matthias van Hul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Geurts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Plovier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Everard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Patents on Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1872208311666171122153908⟩</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 314 (4), pp.E334-E352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00107.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618141v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced obesity, diabetes and steatosis upon cinnamon and grape pomace are associated with changes in gut microbiota and markers of gut barrier</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indole, a Signaling Molecule Produced by the Gut Microbiota, Negatively Impacts Emotional Behaviors in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Plovier</w:t>
+                <w:t xml:space="preserve">Mathilde Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Druart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Everard</w:t>
+                <w:t xml:space="preserve">Nicolas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00107.2017⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626402v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indole, a Signaling Molecule Produced by the Gut Microbiota, Negatively Impacts Emotional Behaviors in Rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Enterococcus faecalis virulence factor ElrA interacts with the human Four-and-a-Half LIM Domains Protein 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Jaglin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Philippe</w:t>
+                <w:t xml:space="preserve">Rozenn Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pons</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+                <w:t xml:space="preserve">Nicolas Lapaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bugli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00216⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-04875-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361347v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Enterococcus faecalis virulence factor ElrA interacts with the human Four-and-a-Half LIM Domains Protein 2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unprecedented large inverted repeats at the replication terminus of circular bacterial chromosomes suggest a novel mode of chromosome rescue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lapaque</w:t>
+                <w:t xml:space="preserve">Hela El Kafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Bugli</w:t>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima Bermudez</w:t>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-04875-3⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep44331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607001v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented large inverted repeats at the replication terminus of circular bacterial chromosomes suggest a novel mode of chromosome rescue</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptional interactions suggest niche segregation among microorganisms in the human gut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Damian Rafal Plichta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Blin</w:t>
+                <w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+                <w:t xml:space="preserve">Marcelo Bertalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Rettedal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep44331⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (11), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NMICROBIOL.2016.152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509688v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining selected immunomodulatory Propionibacterium freudenreichii and Lactobacillus delbrueckii strains: Reverse engineering development of an anti-inflammatory cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Nurdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 60 (4), pp.935-948. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mnfr.201500580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial metabolic effects of selected probiotics on diet-induced obesity and insulin resistance in mice are associated with improvement of dysbiotic gut microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lehrter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Rhimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (5), pp.1484-1497. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.13181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siropins, novel serine protease inhibitors from gut microbiota acting on human proteases involved in inflammatory bowel diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Gaci</w:t>
+                <w:t xml:space="preserve">Human gut microbes impact host serum metabolome and insulin sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helle Krogh Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valborg Gudmundsdottir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Bjørn Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuulia Hyotylainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trine Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12934-016-0596-2⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 535 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature18646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607278v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human gut microbes impact host serum metabolome and insulin sensitivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Trine Nielsen</w:t>
+                <w:t xml:space="preserve">Siropins, novel serine protease inhibitors from gut microbiota acting on human proteases involved in inflammatory bowel diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Mkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Akermi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mariaule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Boudebbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature18646⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-016-0596-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594855v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reference gene catalogue of the pig gut microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Kiilerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongkui Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1, pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nmicrobiol.2016.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional comparison of bacteria from the human gut and closely related non-gut bacteria reveals the importance of conjugation and a paucity of motility and chemotaxis functions in the gut environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragana Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten van de Guchte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (7), pp.e0159030. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0159030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional interactions suggest niche segregation among microorganisms in the human gut</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disentangling type 2 diabetes and metformin treatment signatures in the human gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Bertalan</w:t>
+                <w:t xml:space="preserve">Kristoffer Forslund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Rettedal</w:t>
+                <w:t xml:space="preserve">Falk Hildebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trine Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gautier</w:t>
+                <w:t xml:space="preserve">Gwen Falony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NMICROBIOL.2016.152⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 528 (7581), pp.266-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature15766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533942v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling type 2 diabetes and metformin treatment signatures in the human gut microbiota</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacillus phytases: Current status and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Falk Hildebrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Trine Nielsen</w:t>
+                <w:t xml:space="preserve">Mohamed Ali Borgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwen Falony</w:t>
+                <w:t xml:space="preserve">Samira S. Boudebbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hela H. Mkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez M. Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature15766⟩</w:t>
+              <w:t xml:space="preserve">Bioengineered</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (4), pp.233-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21655979.2015.1048050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01535324v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacillus phytases: Current status and future prospects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali Borgi</w:t>
+                <w:t xml:space="preserve">Recent patents on hypocholesterolemic therapeutic strategies: an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira S. Boudebbouze</w:t>
+                <w:t xml:space="preserve">Philippe Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hela H. Mkaouar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Philippe Lesnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineered</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21655979.2015.1048050⟩</w:t>
+              <w:t xml:space="preserve">Recent Advances in DNA and Gene Sequences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.36-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/2352092210666151216143459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634782v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying Diet-Induced Metabolic Changes of the Human Gut Microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Shoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeed Shoaie</w:t>
+                <w:t xml:space="preserve">Pouyan Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouyan Ghaffari</w:t>
+                <w:t xml:space="preserve">Petia Kovatcheva-Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petia Kovatcheva-Datchary</w:t>
+                <w:t xml:space="preserve">Adil Mardinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partho Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (2), pp.320-331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cmet.2015.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The secreted L-arabinose isomerase displays anti-hyperglycemic effects in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez M. Rhimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis L. Bermudez Humaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis L. Bermudez Humaran</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yuan Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira S. Boudebbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Cell Factories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12934-015-0391-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent patents on hypocholesterolemic therapeutic strategies: an update</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Potiron</w:t>
+                <w:t xml:space="preserve">Genome Sequence of &amp;quot;Candidatus Arthromitus&amp;quot; sp. Strain SFB-Mouse-NL, a Commensal Bacterium with a Key Role in Postnatal Maturation of Gut Immune Functions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bolotine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gerard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Le Roy</w:t>
+                <w:t xml:space="preserve">Tomas de Wouters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lesnik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+                <w:t xml:space="preserve">Pamela Schnupf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Bouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in DNA and Gene Sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/2352092210666151216143459⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00705-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01536579v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequence of &amp;quot;Candidatus Arthromitus&amp;quot; sp. Strain SFB-Mouse-NL, a Commensal Bacterium with a Key Role in Postnatal Maturation of Gut Immune Functions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bolotine</w:t>
+                <w:t xml:space="preserve">Genome sequence of[i] Lactobacillus delbrueckii[/i] subsp. [i]lactis[/i] CNRZ327, a dairy bacterium with anti-inflammatory properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela El Kafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas de Wouters</w:t>
+                <w:t xml:space="preserve">Johan Binesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Schnupf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Julien Buratti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Boudebbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00705-14⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 2 (4), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00328-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204391v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated catalog of reference genes in the human gut microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junhua Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huijue Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huijue Jia</w:t>
+                <w:t xml:space="preserve">Xianghang Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanzi Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32, pp.834-841. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nbt.2942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of[i] Lactobacillus delbrueckii[/i] subsp. [i]lactis[/i] CNRZ327, a dairy bacterium with anti-inflammatory properties.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hela El Kafsi</w:t>
+                <w:t xml:space="preserve">The attractive recombinant phytase from Bacillus licheniformis: biochemical and molecular characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Borgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Boudebbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nushin Aghajari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Binesse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Samira Boudebbouze</w:t>
+                <w:t xml:space="preserve">Florette Szukala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00328-14⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 98 (13), pp.5937-5947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-013-5421-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204323v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The attractive recombinant phytase from[i] Bacillus licheniformis[/i]: biochemical and molecular characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Lactobacillus delbrueckii ssp. lactis and ssp. bulgaricus: a chronicle of evolution in action.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela El Kafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Binesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buratti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Boudebbouze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-013-5421-9⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204385v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01017376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus delbrueckii ssp. lactis and ssp. bulgaricus: a chronicle of evolution in action.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samira Boudebbouze</w:t>
+                <w:t xml:space="preserve">Identification and assembly of genomes and genetic elements in complex metagenomic samples without using reference genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Bjørn Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rasmussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhua Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (1), pp.407. </w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32, pp.822-828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nbt.2939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01017376v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and assembly of genomes and genetic elements in complex metagenomic samples without using reference genomes</w:t>
+                <w:t xml:space="preserve">Local and systemic Immune mechanisms underlying the Anti-Colitis effects of the dairy Bacterium Lactobacillus delbrueckii.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Bjørn Nielsen</w:t>
+                <w:t xml:space="preserve">Clarissa Santos Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Almeida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t>
+                <w:t xml:space="preserve">Ana Cristina Gomes-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Rasmussen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Junhua Li</w:t>
+                <w:t xml:space="preserve">Thais Garcias Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela de Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tessalia Diniz Luerce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nbt.2939⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0085923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195477v1</w:t>
+                <w:t xml:space="preserve">hal-01204288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and systemic Immune mechanisms underlying the Anti-Colitis effects of the dairy Bacterium Lactobacillus delbrueckii.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The acid tolerant and cold-active beta-galactosidase from Lactococcus lactis strain is an attractive biocatalyst for lactose hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thais Garcias Moreira</w:t>
+                <w:t xml:space="preserve">Violette V. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela de Azevedo</w:t>
+                <w:t xml:space="preserve">Nushin N. Aghajari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tessalia Diniz Luerce</w:t>
+                <w:t xml:space="preserve">Noemie N. Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais A. Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira S. Boudebbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0085923⟩</w:t>
+              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (4), pp.701-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10482-012-9852-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204288v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The attractive recombinant phytase from Bacillus licheniformis: biochemical and molecular characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pons</w:t>
+                <w:t xml:space="preserve">High-Throughput System for the Presentation of Secreted and Surface-Exposed Proteins from Gram-Positive Bacteria in Functional Metagenomics Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetana Di Liberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosei Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas de Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-013-5421-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.e65956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371033v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acid tolerant and cold-active beta-galactosidase from Lactococcus lactis strain is an attractive biocatalyst for lactose hydrolysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samira S. Boudebbouze</w:t>
+                <w:t xml:space="preserve">Patented biotechnological applications of serpin: an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Boudebbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Moumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recent Patents on DNA &amp; Gene Sequences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (2), pp.137-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1872215611307020008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10482-012-9852-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01001085v1</w:t>
+                <w:t xml:space="preserve">hal-01204489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Throughput System for the Presentation of Secreted and Surface-Exposed Proteins from Gram-Positive Bacteria in Functional Metagenomics Studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaetana Di Liberto</w:t>
+                <w:t xml:space="preserve">Discriminatory antibacterial effects of calix[n]arene capped silver nanoparticles with regard to Gram positive and Gram negative bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Boudebbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kosei Tanaka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Dervyn</w:t>
+                <w:t xml:space="preserve">Anthony W. Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela H. Mkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065956⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (64), pp.7150-7152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cc42838a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372098v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminatory antibacterial effects of calix[n]arene capped silver nanoparticles with regard to Gram positive and Gram negative bacteria</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crucial role of Pro 257 in the thermostability of Bacillus phytases: Biochemical and structural investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Perret</w:t>
+                <w:t xml:space="preserve">Ameny Farhat-Khemakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamdouh Ben Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Boukhris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Khemakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cc42838a⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54, pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2012.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597154v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patented biotechnological applications of serpin: an update</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">High-throughput system for the presentation of secreted and surface-exposed proteins from Gram-positive bacteria in functional metagenomics studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragana Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetana Vandemeulebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosei Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas de Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Patents on DNA &amp; Gene Sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1872215611307020008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204489v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crucial role of Pro 257 in the thermostability of Bacillus phytases: Biochemical and structural investigation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ines Boukhris</w:t>
+                <w:t xml:space="preserve">Richness of human gut microbiome correlates with metabolic markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trine Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassem Khemakhem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+                <w:t xml:space="preserve">Junjie Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Prifti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falk Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2012.11.020⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 500 (7464), pp.541-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature12506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01003322v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput system for the presentation of secreted and surface-exposed proteins from Gram-positive bacteria in functional metagenomics studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Patented Biotechnological Applications of Serpin: an Update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragana Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Dervyn</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Boudebbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Moumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065956⟩</w:t>
+              <w:t xml:space="preserve">Recent Patents on DNA &amp; Gene Sequences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (2), pp.137-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1872215611307020008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190549v1</w:t>
+                <w:t xml:space="preserve">hal-03372089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patented Biotechnological Applications of Serpin: an Update</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+                <w:t xml:space="preserve">Characterization of glucansucrase and dextran from Weissella sp TN610 with potential as safe food additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wacim W. Bejar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam M. Amari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia M. Mezghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Patents on DNA &amp; Gene Sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1872215611307020008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52, pp.125 - 132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2012.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03372089v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richness of human gut microbiome correlates with metabolic markers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Falk Hildebrand</w:t>
+                <w:t xml:space="preserve">Proteomic analysis of spontaneous mutants of Lactococcus lactis: Involvement of GAPDH and arginine deiminase pathway in H2O2 resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira S. Boudebbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques J.-J. Gratadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Gaudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature12506⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (11), pp.1792 - 1805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201100465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190602v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of glucansucrase and dextran from Weissella sp TN610 with potential as safe food additives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monia M. Mezghani</w:t>
+                <w:t xml:space="preserve">Development of an Efficient In Vivo System (P-junc-TpaseIS(1223)) for Random Transposon Mutagenesis of Lactobacillus casei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Licandro-Seraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Brinster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van de Guchte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2012.09.014⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (15), pp.5417 - 5423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00531-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01004509v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterologous expression and optimization using experimental designs allowed highly efficient production of the PHY US417 phytase in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; 168</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameny Farhat-Khemakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounira Ben Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Boukhris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wacim Bejar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kameleddine Bouchaala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMB Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/2191-0855-2-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-inflammatory properties of dairy lactobacilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Santos Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Lakhdari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Blottière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (4), pp.657-666. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ibd.21834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Efficient In Vivo System (P-junc-TpaseIS(1223)) for Random Transposon Mutagenesis of Lactobacillus casei</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Production of d-tagatose, a low caloric sweetener during milk fermentation using l-arabinose isomerase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Chouayekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gouillouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bejar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00531-12⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (3), pp.3309-3315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.10.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004149v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of spontaneous mutants of Lactococcus lactis: Involvement of GAPDH and arginine deiminase pathway in H2O2 resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Gaudu</w:t>
+                <w:t xml:space="preserve">The acid-tolerant L-arabinose isomerase from the mesophilic Shewanella sp ANA-3 is highly active at low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Bajic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimeh Ilhammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Boudebbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201100465⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2859-10-96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01004182v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acid-tolerant L-arabinose isomerase from the mesophilic Shewanella sp ANA-3 is highly active at low temperatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">The acid-tolerant L-arabinose isomerase from the mesophilic Shewanella sp. ANA-3 is highly active at low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Rhimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Bajic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimeh Ilhammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Boudebbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Cell Factories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 10, </w:t>
+              <w:t xml:space="preserve">, 2011, 10 (1), pp.96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1475-2859-10-96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191314v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of d-tagatose, a low caloric sweetener during milk fermentation using l-arabinose isomerase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hichem Chouayekh</w:t>
+                <w:t xml:space="preserve">Anti-inflammatory properties of dairy lactobacilli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Santos Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Lakhdari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gouillouard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé M Blottière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.10.078⟩</w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (4), pp.657-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ibd.21834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03370960v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acid-tolerant L-arabinose isomerase from the mesophilic Shewanella sp. ANA-3 is highly active at low temperatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Production of d-tagatose, a low caloric sweetener during milk fermentation using l-arabinose isomerase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Rhimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Chouayekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gouillouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bejar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2859-10-96⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (3), pp.3309-3315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.10.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372118v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-inflammatory properties of dairy lactobacilli.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial L-arabinose isomerases: industrial application for D-tagatose production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Boudebbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ibd.21834⟩</w:t>
+              <w:t xml:space="preserve">Recent Patents on DNA &amp; Gene Sequences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (3), pp.194-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/187221511797636248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632487v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of d-tagatose, a low caloric sweetener during milk fermentation using l-arabinose isomerase</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selection of Lactobacillus plantarum TN627 as a new probiotic candidate based on in vitro functional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wacim Bejar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameny Farhat-Khemakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Smaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Makni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounira Ben Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.10.078⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioprocess Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (6), pp.1115 - 1123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12257-011-0198-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372117v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial L-arabinose isomerases: industrial application for D-tagatose production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Supramolecular stabilization of acid tolerant L-arabinose isomerase from Lactobacillus sakei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Jebors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nushin Aghajari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Boudebbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Patents on DNA &amp; Gene Sequences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (45), pp.12307-12309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cc14930j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/187221511797636248⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01204491v1</w:t>
+                <w:t xml:space="preserve">hal-01190507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of Lactobacillus plantarum TN627 as a new probiotic candidate based on in vitro functional properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mounira Ben Farhat</w:t>
+                <w:t xml:space="preserve">The acid tolerant l-arabinose isomerase from the food grade Lactobacillus sakei 23K is an attractive d-tagatose producer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimeh Ilhammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Bajic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Boudebbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioprocess Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 16 (6), pp.1115 - 1123. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (23), pp.9171-9177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12257-011-0198-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648072v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular stabilization of acid tolerant L-arabinose isomerase from Lactobacillus sakei</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient bioconversion of lactose in milk and whey: immobilization and biochemical characterization of a beta-galactosidase from the dairy &amp;lt;em&amp;gt;Streptococcus thermophilus&amp;lt;/em&amp;gt; LMD9 strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez M. Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Jebors</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Anaïs Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dejob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Boudebouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1cc14930j⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 161 (7), pp.515-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2010.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190507v1</w:t>
+                <w:t xml:space="preserve">hal-02666355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acid tolerant l-arabinose isomerase from the food grade Lactobacillus sakei 23K is an attractive d-tagatose producer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Highly efficient production of the staphylococcal nuclease reporter in &amp;lt;em&amp;gt;Lactobacillus bulgaricus&amp;lt;/em&amp;gt; governed by the promoter of the &amp;lt;em&amp;gt;hlbA&amp;lt;/em&amp;gt; gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Chouayekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira S. Boudebbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.07.036⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 293 (2), pp.232-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2009.01522.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03372122v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient bioconversion of lactose in milk and whey: immobilization and biochemical characterization of a beta-galactosidase from the dairy &amp;lt;em&amp;gt;Streptococcus thermophilus&amp;lt;/em&amp;gt; LMD9 strain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+                <w:t xml:space="preserve">Prediction of surface exposed proteins in Streptococcus pyogenes, with a potential application to other Gram-positive bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Barinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2010.04.011⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (1), pp.61-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200800195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02666355v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of surface exposed proteins in Streptococcus pyogenes, with a potential application to other Gram-positive bacteria</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre P. Nicolas</w:t>
+                <w:t xml:space="preserve">Rational design of &amp;lt;em&amp;gt;Bacillus stearothermophilus&amp;lt;/em&amp;gt; US100 L-arabinose isomerase: potential applications for D-tagatose production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez M. Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nushin Aghajari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+                <w:t xml:space="preserve">Michel Juy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Chouayekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 9 (1), pp.61-73. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 91 (5), pp.650-653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pmic.200800195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2009.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663676v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design of &amp;lt;em&amp;gt;Bacillus stearothermophilus&amp;lt;/em&amp;gt; US100 L-arabinose isomerase: potential applications for D-tagatose production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+                <w:t xml:space="preserve">Postgenomic Analysis of Streptococcus thermophilus Cocultivated in Milk with Lactobacillus delbrueckii subsp. bulgaricus : Involvement of Nitrogen, Purine, and Iron Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Herve-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guillouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Boudebbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2009.01.014⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (7), pp.2062-2073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01984-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665601v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postgenomic Analysis of Streptococcus thermophilus Cocultivated in Milk with Lactobacillus delbrueckii subsp. bulgaricus : Involvement of Nitrogen, Purine, and Iron Metabolism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samira Boudebbouze</w:t>
+                <w:t xml:space="preserve">Exploring the acidotolerance of beta-galactosidase from &amp;lt;em&amp;gt;Lactobacillus delbrueckii&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;bulgaricus&amp;lt;/em&amp;gt;: an attractive enzyme for lactose bioconversion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez M. Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nushin Aghajari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Hols</w:t>
+                <w:t xml:space="preserve">Bassem Jaouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Juy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira S. Boudebbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 75 (7), pp.2062-2073. </w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 160 (10), pp.775-784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.01984-08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2009.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372132v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the acidotolerance of beta-galactosidase from &amp;lt;em&amp;gt;Lactobacillus delbrueckii&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;bulgaricus&amp;lt;/em&amp;gt;: an attractive enzyme for lactose bioconversion.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">Physiology of Streptococcus thermophilus during the late stage of milk fermentation with special regard to sulfur amino-acid metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Herve Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guillouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine C. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira S. Boudebbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2009.09.004⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (20), pp.4273-4286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200700489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663368v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient production of the staphylococcal nuclease reporter in &amp;lt;em&amp;gt;Lactobacillus bulgaricus&amp;lt;/em&amp;gt; governed by the promoter of the &amp;lt;em&amp;gt;hlbA&amp;lt;/em&amp;gt; gene</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">Rerouting of pyruvate metabolism during acid adaptation in Lactobacillus bulgaricus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Penaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira S. Boudebbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav S. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2009.01522.x⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (15), pp.3154-3163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200700974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657763v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiology of Streptococcus thermophilus during the late stage of milk fermentation with special regard to sulfur amino-acid metabolism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Guédon</w:t>
+                <w:t xml:space="preserve">Extensive horizontal transfer of core genome genes between two Lactobacillus species found in the gastrointestinal tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine C. Gautier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stanislav S. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van de Guchte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.200700489⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, paper numéro 141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-7-141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657078v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rerouting of pyruvate metabolism during acid adaptation in Lactobacillus bulgaricus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteome phenotyping of acid stress-resistant mutants of Lactococcus lactis MG1363.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Pichereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanick Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 8 (15), pp.3154-3163. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.200700974⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 7 (12), pp.2038-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200600773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663514v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive horizontal transfer of core genome genes between two Lactobacillus species found in the gastrointestinal tract</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
+                <w:t xml:space="preserve">Conservation of key elements of natural competence in Lactococcus lactis ssp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wydau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Anba Mondoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav S. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maarten van de Guchte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-7-141⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 257 (1), pp.32-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2006.00141.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660996v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome phenotyping of acid stress-resistant mutants of Lactococcus lactis MG1363.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AGMIAL: implementing an annotation strategy for prokaryote genomes as a distributed system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bryson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert R. Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34 (12), pp.3533-3545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkl471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pmic.200600773⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01067019v1</w:t>
+                <w:t xml:space="preserve">hal-02665192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGMIAL: implementing an annotation strategy for prokaryote genomes as a distributed system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chaillou</w:t>
+                <w:t xml:space="preserve">Induction of heavy-metal-transporting CPX-type ATPases during acid adaptation in Lactobacillus bulgaricus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Penaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira S. Boudebbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav S. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 34 (12), pp.3533-3545. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (12), pp.7445-7454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkl471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01109-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665192v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of heavy-metal-transporting CPX-type ATPases during acid adaptation in Lactobacillus bulgaricus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
+                <w:t xml:space="preserve">Genetic structure and transcriptional analysis of the arginine deiminase (ADI) cluster in Lactococcus lactis MG1363</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav S. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Pichereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01109-06⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52 (7), pp.617-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/W06-009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655575v1</w:t>
+                <w:t xml:space="preserve">hal-02664140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure and transcriptional analysis of the arginine deiminase (ADI) cluster in Lactococcus lactis MG1363</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Testing of a whole genome PCR scanning approach to identify genomic variability in four different species of lactic acid bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Ben Zakour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/W06-009⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 157 (4), pp.386-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2005.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664140v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing of a whole genome PCR scanning approach to identify genomic variability in four different species of lactic acid bacteria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId480" w:history="1">
+                <w:t xml:space="preserve">The complete genome sequence of Lactobacillus bulgaricus reveals extensive and ongoing reductive evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van de Guchte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Penaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vasco Azevedo</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bryson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 103 (24), pp.9274-9279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0603024103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2005.09.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03372146v1</w:t>
+                <w:t xml:space="preserve">hal-02668654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete genome sequence of Lactobacillus bulgaricus reveals extensive and ongoing reductive evolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Bryson</w:t>
+                <w:t xml:space="preserve">Production of a Heterologous Nonheme Catalase by Lactobacillus casei : an Efficient Tool for Removal of H 2 O 2 and Protection of Lactobacillus bulgaricus from Oxidative Stress in Milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gratadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gruss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Corthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0603024103⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (8), pp.5143-5149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00482-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668654v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of a Heterologous Nonheme Catalase by Lactobacillus casei : an Efficient Tool for Removal of H 2 O 2 and Protection of Lactobacillus bulgaricus from Oxidative Stress in Milk</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Proteomic characterization of the acid tolerance response in Lactococcus lactis MG1363.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Pichereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanick Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusko S Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00482-06⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (18), pp.4794-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200401327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372143v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation of key elements of natural competence in Lactococcus lactis ssp</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Transcriptional analysis of the cyclopropane fatty acid synthase gene of Lactococcus lactis MG1363 at low pH.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanick Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Pichereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 257 (1), pp.32-42. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2006.00141.x⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 250 (2), pp.189-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.femsle.2005.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666508v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional analysis of the cyclopropane fatty acid synthase gene of Lactococcus lactis MG1363 at low pH.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tolérance et réponse adaptative au stress acide chez Lactobacillus delbrueckii ssp. bulgaricus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guillouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eng-Mong Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van de Guchte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Penaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.femsle.2005.07.007⟩</w:t>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84 (1-2), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2003044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067008v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic characterization of the acid tolerance response in Lactococcus lactis MG1363.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
+                <w:t xml:space="preserve">An essential role for arginine catabolism in the acid tolerance of Lactococcus lactis MG1363</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanick Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Pichereau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.200401327⟩</w:t>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84 (1-2), pp.61-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2003033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01067020v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An essential role for arginine catabolism in the acid tolerance of Lactococcus lactis MG1363</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;csp&amp;lt;/em&amp;gt;-like genes of &amp;lt;em&amp;gt;Lactobacillus delbrueckii&amp;lt;/em&amp;gt; ssp. &amp;lt;em&amp;gt;bulgaricus&amp;lt;/em&amp;gt; and their response to cold shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vianney Pichereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 84 (1-2), pp.61-68. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 226 (2), pp.323-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lait:2003033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0378-1097(03)00594-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00895518v1</w:t>
+                <w:t xml:space="preserve">hal-02679208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolérance et réponse adaptative au stress acide chez Lactobacillus delbrueckii ssp. bulgaricus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of the thickening properties of four Lactobacillus delbrueckii subsp. bulgaricus strains and physicochemical characterization of their exopolysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eng-Mong Lim</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Penaud</w:t>
+                <w:t xml:space="preserve">Sandrine Petry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Furlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Earle Waghorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Cerning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lait:2003044⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 221 (2), pp.285-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-1097(03)00214-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00895529v1</w:t>
+                <w:t xml:space="preserve">hal-03372152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;csp&amp;lt;/em&amp;gt;-like genes of &amp;lt;em&amp;gt;Lactobacillus delbrueckii&amp;lt;/em&amp;gt; ssp. &amp;lt;em&amp;gt;bulgaricus&amp;lt;/em&amp;gt; and their response to cold shock</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId444" w:history="1">
+                <w:t xml:space="preserve">Transposition in &amp;lt;em&amp;gt;Lactobacillus delbrueckii&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;bulgaricus&amp;lt;/em&amp;gt;: identification of two thermosensitive replicons and two functional insertion sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Golnar Ilami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Chouayekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0378-1097(03)00594-9⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 149 (6), pp.1503-1511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.25827-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679208v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the thickening properties of four Lactobacillus delbrueckii subsp. bulgaricus strains and physicochemical characterization of their exopolysaccharides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Saulnier</w:t>
+                <w:t xml:space="preserve">Electrotransformation of Lactobacillus delbrueckii subsp. bulgaricus and L. delbrueckii subsp. lactis with Various Plasmids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jutta Cerning</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Takashi Sasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 221 (2), pp.285-291. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 68 (1), pp.46-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0378-1097(03)00214-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.68.1.46-52.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372152v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposition in &amp;lt;em&amp;gt;Lactobacillus delbrueckii&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;bulgaricus&amp;lt;/em&amp;gt;: identification of two thermosensitive replicons and two functional insertion sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Serror</w:t>
+                <w:t xml:space="preserve">Exopolysaccharides de Lactobacillus delbrueckii subsp. bulgaricus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Golnar Ilami</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Satanislav Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 149 (6), pp.1503-1511. </w:t>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (1-2), pp.143-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mic.0.25827-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/SDA.22.143-149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677449v1</w:t>
+                <w:t xml:space="preserve">hal-05451345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exopolysaccharides de Lactobacillus delbrueckii subsp. bulgaricus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petry</w:t>
+                <w:t xml:space="preserve">Stress responses in lactic acid bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van de Guchte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satanislav Dusko Ehrlich</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Chervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Smokvina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav S. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/SDA.22.143-149⟩</w:t>
+              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 82 (1-4), pp.187-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1020631532202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451345v1</w:t>
+                <w:t xml:space="preserve">hal-02683292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering lactic acid bacteria by genomics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lactic acid bacteria and proteomics: current knowledge and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Arigoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bolotine</w:t>
+                <w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fred Breidt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel-Yves Mistou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 771 (1-2), pp.329-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1570-0232(01)00624-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01190023v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress responses in lactic acid bacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stanislav S. Ehrlich</w:t>
+                <w:t xml:space="preserve">Discovering lactic acid bacteria by genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd Klaenhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Altermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Arigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bolotine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Breidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 82 (1-4), pp.187-216. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 82 (1-4), pp.29-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02683292v1</w:t>
+                <w:t xml:space="preserve">hal-01190023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactic acid bacteria and proteomics: current knowledge and perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Production of growth-inhibiting factors by Lactobacillus delbrueckii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van de Guchte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Chich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 91, pp.147-153</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-03372157v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrotransformation of Lactobacillus delbrueckii subsp. bulgaricus and L. delbrueckii subsp. lactis with Various Plasmids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Serror</w:t>
+                <w:t xml:space="preserve">Identification de protéines de stress chez Lactobacillus delbrueckii bulgaricus par électrophorèse bidimensionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashi Sasaki</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId512" w:history="1">
+                <w:t xml:space="preserve">Anne Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Boudebbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.68.1.46-52.2002⟩</w:t>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 81 (1-2), pp.317-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2001135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372159v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of growth-inhibiting factors by Lactobacillus delbrueckii</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Identification and disruption of two discrete loci encoding hyaluronic acid capsule biosynthesis genes hasA, hasB, and hasC in Streptococcus uberis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.N. Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.R. Field</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.G.F. Ditcham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Leigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 91, pp.147-153</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1, pp.392-399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670317v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de protéines de stress chez Lactobacillus delbrueckii bulgaricus par électrophorèse bidimensionnelle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acid-and multistress-resistant mutants of Lactococcus lactis: identification of intracellular stress signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 35 (3), pp.517-528</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lait:2001135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00895484v1</w:t>
+                <w:t xml:space="preserve">hal-02684135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and disruption of two discrete loci encoding hyaluronic acid capsule biosynthesis genes hasA, hasB, and hasC in Streptococcus uberis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of stress-inducible proteins in Lactobacillus delbrueckii subsp. bulgaricus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.G.F. Ditcham</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">E.M. Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.A. Leigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 1, pp.392-399</w:t>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 21, pp.2557-2561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681854v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid-and multistress-resistant mutants of Lactococcus lactis: identification of intracellular stress signals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId548" w:history="1">
+                <w:t xml:space="preserve">Physiological study of Lactobacillus delbrueckii subsp. bulgaricus strains in a novel chemically defined medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 35 (3), pp.517-528</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12, pp.5306-5311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684135v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of stress-inducible proteins in Lactobacillus delbrueckii subsp. bulgaricus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Mutants de Lactococcus lactis résistants à l'acidité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gruss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 21, pp.2557-2561</w:t>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 78 (1), pp.157-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692517v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00929572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological study of Lactobacillus delbrueckii subsp. bulgaricus strains in a novel chemically defined medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation and characterization of a plasmid from Lactobacillus fermentum conferring erythromycin resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hégé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chervaux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Ladire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Raibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ducluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 12, pp.5306-5311</w:t>
+              <w:t xml:space="preserve">Plasmid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 37, pp.199-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692253v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutants de Lactococcus lactis résistants à l'acidité</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Lactococcus lactis and stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 78 (1), pp.157-163</w:t>
+              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 70, pp.243-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00929572v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of a plasmid from Lactobacillus fermentum conferring erythromycin resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Fons</w:t>
+                <w:t xml:space="preserve">Construction of food-grade mutants of lactic acid bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hégé</w:t>
+                <w:t xml:space="preserve">H Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ladire</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Gruss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasmid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 37, pp.199-203</w:t>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 76 (1_2), pp.139-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697026v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00929466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of food-grade mutants of lactic acid bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Efficient insertional mutagenesis in Lactococci and other gram-positive bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A Gruss</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 76 (1_2), pp.139-146</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 178 (3), pp.931-935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00929466v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient insertional mutagenesis in Lactococci and other gram-positive bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The recombinant taste of cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 178 (3), pp.931-935</w:t>
+              <w:t xml:space="preserve">Newsletters of the International Dairy Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 4, pp.27-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684206v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactococcus lactis and stress</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Entry of Listeria monocytogenes into hepatocytes requires expression of InIB, a surface protein of the internalin multigene family.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dramsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Mastroeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 16 (2), pp.251-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.1995.tb02297.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685709v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The recombinant taste of cheese</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A 7-base-pair sequence protects DNA from exonucleolytic degradation in Lactococcus lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Newsletters of the International Dairy Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 4, pp.27-29</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 92, pp.2244-2248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704656v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entry of Listeria monocytogenes into hepatocytes requires expression of InIB, a surface protein of the internalin multigene family.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An M protein with a single C repeat prevents phagocytosis of Streptococcus pyogenes : use of a temperature sensitive shuttle vector to deliver homologous sequences to the chromosome of S. pyogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Biswas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">J. Perez-Casal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ayres Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Mastroeni</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.R. Scott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 16 (2), pp.251-261. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1993, 8, pp.809-819</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713714v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 7-base-pair sequence protects DNA from exonucleolytic degradation in Lactococcus lactis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficient system for genetic modification of lactic bacteria: construction of food grade strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Duwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sd Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gruss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Hege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 92, pp.2244-2248</w:t>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 73 (2), pp.145-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710248v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00929322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient system for genetic modification of lactic bacteria: construction of food grade strains</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-efficiency gene inactivation and replacement system for gram-positive bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 73 (2), pp.145-151</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 175 (11), pp.3628-3635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00929322v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-efficiency gene inactivation and replacement system for gram-positive bacteria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId561" w:history="1">
+                <w:t xml:space="preserve">New thermosensitive plasmid for gram-positive bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hégé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 175 (11), pp.3628-3635</w:t>
+              <w:t xml:space="preserve">, 1992, 174 (17), pp.5633-5638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02715665v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02707481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An M protein with a single C repeat prevents phagocytosis of Streptococcus pyogenes : use of a temperature sensitive shuttle vector to deliver homologous sequences to the chromosome of S. pyogenes</w:t>
+                <w:t xml:space="preserve">Aspects of cell cycle regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Perez-Casal</w:t>
+                <w:t xml:space="preserve">R. d'Ari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ayres Price</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+                <w:t xml:space="preserve">Philippe Bouloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.R. Scott</w:t>
-[...47 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">A. Jaffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
-              <w:r>
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 141 (1), pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02704214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17802,819 +17534,819 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiome and wellbeing: An Update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Host microbiota interplay: towards a better understanding of the holobiont-MICAfrica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’extraits de cannelle et de marc de raisin riches en polyphénols sur le métabolisme, le microbiote intestinal et la barrière intestinale de la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. van Hul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Geurts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Plovier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Everard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et validation d’un premier catalogue de gènes du microbiome intestinal chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Prifti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. Journées de la Recherche Porcine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pig’s other genome: a reference gene catalogue of the gut microbiome as a new resource for deep studies of the interplay between the host and its microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Kiilerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongkui Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. International Society for Animal Genetics Conference (2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2527/jas2016.94supplement422x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de protéines de stress chez Lactobacillus delbruekii bulgaricus par électrophorèse bidimensionnelle (stress acide, protéine de choc thermique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Boudebbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of food-grade mutants of lactic acid bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Colloque du club des bactéries lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient insertional mutagenesis in gram-positive bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1995, Palmerston North, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18624,284 +18356,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomics of the Genus Lactobacillus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Barinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bolotine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten van de Guchte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lactic Acid Bacteria and Bifidobacteria - Current Progress in Advanced Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caister Academic Press, 286 p., 2011, 978-1-904455-82-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering lactic acid bacteria by genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todd Klaenhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Altermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Arigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Bolotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Breidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lactic Acid Bacteria: Genetics, Metabolism and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 82 (1-4), Springer Netherlands, pp.29-58, 2002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-2029-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18911,429 +18643,429 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining selected immunomodulatory Propionibacterium freudenreichii and Lactobacillus delbrueckii strains leads to anti-inflammatory functional food development.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Foligne</w:t>
+                <w:t xml:space="preserve">Neonatal modulation of gut digestion and microbiota by addition of dairy lipids and probiotic L. fermentum CECT 5716 in infant formula programs adult gut microbiota and physiology in a minipig model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Formal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal immuno 2017, XLII Congress of the Brazilian Society of Immunology X Extra Section of Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Salvador de Bahia, Brazil. , 2017</w:t>
+              <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017, Proceedings of the 5th International Conference on Food Digestion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617677v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal modulation of gut digestion and microbiota by addition of dairy lipids and probiotic L. fermentum CECT 5716 in infant formula programs adult gut microbiota and physiology in a minipig model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michele Formal</w:t>
+                <w:t xml:space="preserve">Combining selected immunomodulatory Propionibacterium freudenreichii and Lactobacillus delbrueckii strains leads to anti-inflammatory functional food development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van de Guchte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Foligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017, Proceedings of the 5th International Conference on Food Digestion</w:t>
+              <w:t xml:space="preserve">Mucosal immuno 2017, XLII Congress of the Brazilian Society of Immunology X Extra Section of Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Salvador de Bahia, Brazil. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545650v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolérance et réponse adaptive au stress acide chez Lactobacillus bulgaricus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guillouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten van de Guchte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9 p., 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19343,147 +19075,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note stratégique Aliments Alimentation AllEnvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Devautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19493,401 +19225,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining strategic R&amp;I agendas to enable microbiome applications in food systems and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Dinges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrix Wepner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion prospective interdisciplinaire. Approches prédictives pour la biologie et l’écologie. Rapport de synthèse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Chelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRA. 2019, 40 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791153v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut des Sciences de la Vigne et du Vin. Analyse de l'Inra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2013, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId658"/>
+      <w:footerReference w:type="default" r:id="rId652"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19955,51 +19687,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58172D27"/>
+    <w:nsid w:val="5917E5C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20186,51 +19918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/e-maguin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5452-3382" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032881487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076900v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaela Joos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Boucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aonghus Lavelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manimozhiyan Arumugam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Blaser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-024-01107-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168922v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Metwaly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kriaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hassani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Carraturo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-025-01041-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lita M Proctor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Wannerberger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vincent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2025.101120" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540116v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Paulay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan M Grimaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caballero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00153-24" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603826v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mariaule" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Rudder" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Jablaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2333434" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133447v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodriguez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cordaillat-Simmons" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Breton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01991-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168198v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kostic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schloter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Arruda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Berg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor C Charles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14550" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cuffaro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Boutillier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Desramaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12091260" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gillois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Terrisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2en01135b" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Hernandez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Rhimi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Boudaya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10050949" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092613v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Saidi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Drut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12121176" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812120v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Mkaouar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11050901" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Ryan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schloter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kostic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Kinkel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2020.06.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Novak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Najjari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Papadimitriou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.789209" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395276v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka Assohoun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peucelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9030565" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252103v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne L&#233;cuyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Roy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gestin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lacombe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db20-1177" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372011v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen D&#8217;hondt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mcdowell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Eudes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brajesh Singh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-00857-w" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814093v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Soussou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Mkaouar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102658" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371108v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourgin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061122" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259169v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22062817" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447633v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Alard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cudennec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030713" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372010v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22116088" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927462v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Busnelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201900835" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860679v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Y. Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrapon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa057" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939442v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Rybakova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Fischer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Cernava" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Champomier Verg&#232;s" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00875-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863236v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01121" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332194v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka L. W. Assohoun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka S&#250;ken&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9092104" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372024v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Akermi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000031RR" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02948958v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Toubal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Kiaf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Beaudoin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cagninacci" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17307-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318313v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7224" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629276v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Potiron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.R088989" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618271v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc03183a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627963v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9020167" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396015v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02404677v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0715-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371086v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Doghri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chetaneau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lalanne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223914" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625831v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yamauchi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Horiuchi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hosokawa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sasaki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15192" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153623v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dechartres" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi L Pawluski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gueguen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12731" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618140v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gargouri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1872208312666180924112007" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618141v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1872208311666171122153908" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626402v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias van Hul" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Geurts" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Plovier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Everard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00107.2017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361347v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jaglin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00216" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607001v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jamet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dervyn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bermudez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04875-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509688v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela El Kafsi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44331" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533860v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ple" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Breton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nurdin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201500580" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZMD4KVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372071v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lehrter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mangin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13181" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VSQ6VTN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607278v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Boudebbouze" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gaci" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0596-2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594855v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Krogh Pedersen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valborg Gudmundsdottir" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuulia Hyotylainen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Nielsen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18646" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607746v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xiao" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Kiilerich" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongkui Xia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmicrobiol.2016.161" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353535v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Dobrijevic" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159030" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533942v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Rafal Plichta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sierakowska Juncker" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rettedal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMICROBIOL.2016.152" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535324v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Forslund" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hildebrand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Falony" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15766" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634782v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Borgi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Boudebbouze" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela H. Mkaouar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez M. Rhimi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21655979.2015.1048050" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634319v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Shoaie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouyan Ghaffari" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Kovatcheva-Datchary" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mardinoglu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho Sen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.001" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640195v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis L. Bermudez Humaran" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Huang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0391-5" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536579v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesnik" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2352092210666151216143459" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204391v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas de Wouters" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Schnupf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00705-14" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195478v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijue Jia" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghang Cai" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Feng" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2942" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204323v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Binesse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buratti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00328-14" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204385v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nushin Aghajari" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florette Szukala" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5421-9" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01017376v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-407" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195477v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2939" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204288v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Santos Rocha" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Gomes-Santos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Garcias Moreira" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela de Azevedo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessalia Diniz Luerce" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085923" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371033v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001085v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette V. Vincent" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nushin N. Aghajari" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie N. Pollet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A. Boisson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-012-9852-6" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SCBKZ3JV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372098v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetana Di Liberto" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065956" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597154v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W. Coleman" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tauran" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perret" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc42838a" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204489v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1872215611307020008" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003322v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameny Farhat-Khemakhem" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdouh Ben Ali" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Boukhris" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Khemakhem" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2012.11.020" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7P3SM62-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190549v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetana Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372089v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190602v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Qin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12506" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004509v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wacim W. Bejar" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Gabriel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M. Amari" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia M. Mezghani" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2012.09.014" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CGBNKBG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651383v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Ben Farhat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wacim Bejar" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kameleddine Bouchaala" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2191-0855-2-10" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372099v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lakhdari" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blotti&#232;re" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blugeon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21834" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004149v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Licandro-Seraut" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Brinster" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Scornec" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00531-12" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004182v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Gratadoux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gaudu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201100465" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C1DP40L8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191314v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Bajic" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimeh Ilhammami" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-10-96" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370960v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chouayekh" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouillouard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bejar" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.10.078" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6HS3B9T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372118v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632487v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M Blotti&#232;re" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372117v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204491v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187221511797636248" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648072v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Smaoui" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Makni" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12257-011-0198-0" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78W2N9SN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190507v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jebors" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc14930j" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372122v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.07.036" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34H74WD9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666355v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boisson" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dejob" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Boudebouze" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2010.04.011" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7M0L4Z6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663676v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Barinov" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800195" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665601v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Juy" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.01.014" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDP5Z8VT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372132v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Herve-Jimenez" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillouard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hols" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01984-08" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663368v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jaouadi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2009.09.004" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1NWCM5T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657763v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01522.x" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657078v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Herve Jimenez" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Gautier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200700489" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663514v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ogawa" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Penaud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav S. Ehrlich" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200700974" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A91A8086996D39F69A276687050680F8D80A1EAA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660996v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-141" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01067019v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Pichereau" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Auffray" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600773" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GPMLMF6K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665192v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bryson" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl471" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655575v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01109-06" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664140v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Auffray" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W06-009" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372146v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Ben Zakour" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Grimaldi" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2005.09.006" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26MWP32D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668654v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0603024103" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372143v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gratadoux" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruss" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Corthier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00482-06" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666508v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wydau" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Anba Mondoloni" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00141.x" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01067008v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.07.007" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01067020v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko S Ehrlich" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200401327" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWS26DN4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895518v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Ehrlich" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003033" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895529v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eng-Mong Lim" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003044" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679208v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00594-9" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372152v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petry" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earle Waghorne" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Cerning" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00214-3" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677449v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golnar Ilami" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.25827-0" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451345v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satanislav Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/SDA.22.143-149" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190023v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Klaenhammer" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Altermann" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Arigoni" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Breidt" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683292v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervaux" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Smokvina" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020631532202" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4VMVGQVQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372157v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anglade" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1570-0232(01)00624-9" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF1WHT31-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372159v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Sasaki" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.1.46-52.2002" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670317v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895484v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Li" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lafon" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Dridi" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001135" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681854v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Ward" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Field" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G.F. Ditcham" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Leigh" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684135v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rallu" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692517v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Lim" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692253v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chervaux" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929572v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rallu" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697026v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fons" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H&#233;g&#233;" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ladire" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raibaud" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ducluzeau" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929466v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pr&#233;vost" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gruss" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684206v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Prevost" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Ehrlich" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685709v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704656v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713714v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dramsi" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Biswas" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Braun" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mastroeni" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1995.tb02297.x" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710248v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929322v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Biswas" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duwat" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sd Ehrlich" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hege" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715665v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711824v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez-Casal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayres Price" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Scott" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707481v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duwat" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704214v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. d'Ari" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouloc" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaffe" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robin" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497553v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737259v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Hul" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geurts" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plovier" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druart" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Everard" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.038" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285612v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741979v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2016.94supplement422x" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825360v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lafon" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dridi" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834763v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774429v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204336v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372153v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bolotin" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-2029-8_3" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617677v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545650v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Formal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828825v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628131v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnouf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Devautour" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berger" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266547v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dinges" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Wepner" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791153v2" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808336v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/e-maguin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5452-3382" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032881487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310034v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lita M Proctor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Wannerberger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vincent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2025.101120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076900v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaela Joos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Boucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aonghus Lavelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manimozhiyan Arumugam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Blaser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-024-01107-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168922v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Metwaly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kriaa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hassani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Carraturo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-025-01041-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168198v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kostic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schloter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Arruda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Berg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor C Charles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14550" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540116v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Paulay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan M Grimaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caballero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00153-24" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603826v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mariaule" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Rudder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Jablaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2333434" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodriguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cordaillat-Simmons" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Breton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01991-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cuffaro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Boutillier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Desramaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12091260" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gillois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Terrisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2en01135b" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812120v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Rhimi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Mkaouar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11050901" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Hernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Boudaya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10050949" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092613v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Saidi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Drut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12121176" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372010v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Mkaouar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22116088" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396061v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Novak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Najjari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Papadimitriou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.789209" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824619v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Ryan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schloter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kostic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Kinkel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2020.06.009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395276v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka Assohoun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peucelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9030565" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252103v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne L&#233;cuyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Roy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gestin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lacombe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db20-1177" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371108v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourgin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061122" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814093v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Soussou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102658" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372011v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen D&#8217;hondt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mcdowell" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Eudes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brajesh Singh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-00857-w" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259169v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22062817" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447633v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Alard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cudennec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030713" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02948958v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Toubal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Kiaf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Beaudoin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cagninacci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17307-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927462v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Busnelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201900835" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860679v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Y. Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrapon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa057" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863236v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01121" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939442v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Rybakova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Fischer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Cernava" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Champomier Verg&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00875-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332194v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka L. W. Assohoun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka S&#250;ken&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9092104" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372024v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Akermi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000031RR" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625831v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yamauchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Horiuchi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hosokawa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sasaki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15192" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153623v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dechartres" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi L Pawluski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gueguen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12731" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318313v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7224" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629276v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Potiron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.R088989" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618271v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc03183a" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396015v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627963v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9020167" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02404677v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0715-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618140v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gargouri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1872208312666180924112007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618141v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1872208311666171122153908" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626402v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias van Hul" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Geurts" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Plovier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druart" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Everard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00107.2017" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361347v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jaglin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00216" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607001v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jamet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dervyn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bermudez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04875-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509688v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela El Kafsi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44331" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533942v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Rafal Plichta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sierakowska Juncker" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rettedal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMICROBIOL.2016.152" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533860v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ple" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Breton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nurdin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201500580" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZMD4KVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372071v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lehrter" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mangin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13181" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VSQ6VTN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594855v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Krogh Pedersen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valborg Gudmundsdottir" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuulia Hyotylainen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Nielsen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18646" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607278v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Boudebbouze" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gaci" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0596-2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607746v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xiao" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Kiilerich" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongkui Xia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmicrobiol.2016.161" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353535v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Dobrijevic" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159030" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535324v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Forslund" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hildebrand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Falony" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15766" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634782v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Borgi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Boudebbouze" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela H. Mkaouar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez M. Rhimi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21655979.2015.1048050" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536579v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesnik" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2352092210666151216143459" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634319v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Shoaie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouyan Ghaffari" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Kovatcheva-Datchary" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mardinoglu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho Sen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640195v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis L. Bermudez Humaran" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Huang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0391-5" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204391v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas de Wouters" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Schnupf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00705-14" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204323v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Binesse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buratti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00328-14" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195478v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijue Jia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghang Cai" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Feng" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2942" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204385v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nushin Aghajari" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florette Szukala" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5421-9" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01017376v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-407" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195477v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2939" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204288v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Santos Rocha" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Gomes-Santos" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Garcias Moreira" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela de Azevedo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessalia Diniz Luerce" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085923" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001085v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette V. Vincent" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nushin N. Aghajari" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie N. Pollet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A. Boisson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-012-9852-6" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SCBKZ3JV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372098v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetana Di Liberto" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065956" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204489v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1872215611307020008" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597154v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W. Coleman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tauran" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perret" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc42838a" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003322v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameny Farhat-Khemakhem" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdouh Ben Ali" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Boukhris" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Khemakhem" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2012.11.020" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7P3SM62-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190549v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetana Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190602v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Qin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12506" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372089v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004509v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wacim W. Bejar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Gabriel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M. Amari" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia M. Mezghani" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2012.09.014" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CGBNKBG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004182v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Gratadoux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blugeon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gaudu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201100465" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C1DP40L8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004149v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Licandro-Seraut" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Brinster" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Scornec" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00531-12" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651383v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Ben Farhat" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wacim Bejar" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kameleddine Bouchaala" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2191-0855-2-10" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372099v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lakhdari" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blotti&#232;re" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21834" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370960v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chouayekh" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouillouard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bejar" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.10.078" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6HS3B9T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191314v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Bajic" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimeh Ilhammami" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-10-96" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372118v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632487v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M Blotti&#232;re" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372117v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204491v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187221511797636248" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648072v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Smaoui" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Makni" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12257-011-0198-0" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78W2N9SN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190507v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jebors" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc14930j" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372122v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.07.036" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34H74WD9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666355v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boisson" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dejob" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Boudebouze" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2010.04.011" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7M0L4Z6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657763v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01522.x" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663676v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Barinov" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800195" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665601v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Juy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.01.014" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDP5Z8VT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372132v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Herve-Jimenez" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillouard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hols" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01984-08" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663368v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jaouadi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2009.09.004" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1NWCM5T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657078v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Herve Jimenez" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Gautier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200700489" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663514v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ogawa" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Penaud" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav S. Ehrlich" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200700974" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A91A8086996D39F69A276687050680F8D80A1EAA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660996v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-141" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01067019v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Pichereau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Auffray" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600773" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GPMLMF6K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666508v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wydau" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Anba Mondoloni" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00141.x" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665192v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bryson" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl471" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655575v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01109-06" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664140v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Auffray" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W06-009" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372146v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Ben Zakour" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Grimaldi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2005.09.006" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26MWP32D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668654v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0603024103" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372143v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gratadoux" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruss" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Corthier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00482-06" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01067020v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko S Ehrlich" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200401327" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWS26DN4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01067008v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.07.007" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895529v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eng-Mong Lim" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003044" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895518v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Ehrlich" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003033" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679208v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00594-9" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372152v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petry" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earle Waghorne" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Cerning" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00214-3" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677449v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golnar Ilami" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.25827-0" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372159v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Sasaki" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.1.46-52.2002" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451345v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satanislav Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/SDA.22.143-149" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683292v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervaux" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Smokvina" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020631532202" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4VMVGQVQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372157v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anglade" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1570-0232(01)00624-9" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF1WHT31-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190023v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Klaenhammer" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Altermann" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Arigoni" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Breidt" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670317v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895484v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Li" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lafon" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Dridi" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001135" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681854v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Ward" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Field" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G.F. Ditcham" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Leigh" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684135v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rallu" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692517v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Lim" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692253v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chervaux" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929572v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rallu" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697026v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fons" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H&#233;g&#233;" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ladire" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raibaud" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ducluzeau" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685709v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929466v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pr&#233;vost" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gruss" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684206v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Prevost" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Ehrlich" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704656v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713714v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dramsi" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Biswas" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Braun" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mastroeni" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1995.tb02297.x" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710248v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711824v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez-Casal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayres Price" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Scott" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929322v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Biswas" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duwat" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sd Ehrlich" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hege" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715665v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707481v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duwat" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704214v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. d'Ari" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouloc" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaffe" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robin" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497553v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737259v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Hul" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geurts" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plovier" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druart" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Everard" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.038" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285612v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741979v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2016.94supplement422x" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825360v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lafon" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dridi" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834763v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774429v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204336v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372153v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bolotin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-2029-8_3" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545650v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Formal" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617677v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828825v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628131v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnouf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Devautour" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berger" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266547v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dinges" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Wepner" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791153v2" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808336v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>