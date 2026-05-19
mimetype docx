--- v1 (2026-04-09)
+++ v2 (2026-05-19)
@@ -165,17366 +165,16826 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (132)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (128)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global partnership to advance the microbiome in human, plant, animal, and planetary health</w:t>
+                <w:t xml:space="preserve">Examining the healthy human microbiome concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lita M Proctor</w:t>
+                <w:t xml:space="preserve">Raphaela Joos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Dore</w:t>
+                <w:t xml:space="preserve">Katy Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+                <w:t xml:space="preserve">Aonghus Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristin Wannerberger</w:t>
+                <w:t xml:space="preserve">Manimozhiyan Arumugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Vincent</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin J Blaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Microbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (8), pp.101120. </w:t>
+              <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (3), pp.192-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lanmic.2025.101120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41579-024-01107-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310034v1</w:t>
+                <w:t xml:space="preserve">hal-05076900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the healthy human microbiome concept</w:t>
+                <w:t xml:space="preserve">A Consensus Statement on establishing causality, therapeutic applications and the use of preclinical models in microbiome research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaela Joos</w:t>
+                <w:t xml:space="preserve">Amira Metwaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katy Boucher</w:t>
+                <w:t xml:space="preserve">Aicha Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aonghus Lavelle</w:t>
+                <w:t xml:space="preserve">Zahra Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manimozhiyan Arumugam</w:t>
+                <w:t xml:space="preserve">Federica Carraturo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin J Blaser</w:t>
+                <w:t xml:space="preserve">Celine Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (3), pp.192-205. </w:t>
+              <w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (5), pp.343-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41579-024-01107-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41575-025-01041-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076900v1</w:t>
+                <w:t xml:space="preserve">hal-05168922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Consensus Statement on establishing causality, therapeutic applications and the use of preclinical models in microbiome research</w:t>
+                <w:t xml:space="preserve">A global partnership to advance the microbiome in human, plant, animal, and planetary health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Metwaly</w:t>
+                <w:t xml:space="preserve">Lita M Proctor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Kriaa</w:t>
+                <w:t xml:space="preserve">Joel Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Hassani</w:t>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Carraturo</w:t>
+                <w:t xml:space="preserve">Kristin Wannerberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Druart</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (5), pp.343-356. </w:t>
+              <w:t xml:space="preserve">The Lancet Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (8), pp.101120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41575-025-01041-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lanmic.2025.101120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168922v1</w:t>
+                <w:t xml:space="preserve">hal-05310034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts and criteria defining emerging microbiome applications</w:t>
+                <w:t xml:space="preserve">Design of a proteolytic module for improved metabolic modeling of Bacteroides caccae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanja Kostic</w:t>
+                <w:t xml:space="preserve">Amandine Paulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Schloter</w:t>
+                <w:t xml:space="preserve">Ghjuvan M Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Arruda</w:t>
+                <w:t xml:space="preserve">Raphaël Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Berg</w:t>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trevor C Charles</w:t>
+                <w:t xml:space="preserve">Marion Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (9), pp.12. </w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.14550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00153-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168198v1</w:t>
+                <w:t xml:space="preserve">hal-04540116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a proteolytic module for improved metabolic modeling of Bacteroides caccae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From animal models to gut-on-chip: the challenging journey to capture inter-individual variability in chronic digestive disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Kriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Paulay</w:t>
+                <w:t xml:space="preserve">Vincent Mariaule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghjuvan M Grimaud</w:t>
+                <w:t xml:space="preserve">Charlotte de Rudder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Caballero</w:t>
+                <w:t xml:space="preserve">Amin Jablaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Laroche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Leclerc</w:t>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msystems.00153-24⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp. 2333434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2024.2333434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04540116v1</w:t>
+                <w:t xml:space="preserve">hal-04603826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From animal models to gut-on-chip: the challenging journey to capture inter-individual variability in chronic digestive disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aicha Kriaa</w:t>
+                <w:t xml:space="preserve">Microbiome testing in Europe: navigating analytical, ethical and regulatory challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mariaule</w:t>
+                <w:t xml:space="preserve">Magali Cordaillat-Simmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte de Rudder</w:t>
+                <w:t xml:space="preserve">Nelly Badalato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amin Jablaoui</w:t>
+                <w:t xml:space="preserve">Bernard Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Sokol</w:t>
+                <w:t xml:space="preserve">Heloise Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (1), pp. 2333434. </w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19490976.2024.2333434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40168-024-01991-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603826v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome testing in Europe: navigating analytical, ethical and regulatory challenges</w:t>
+                <w:t xml:space="preserve">Concepts and criteria defining emerging microbiome applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Rodriguez</w:t>
+                <w:t xml:space="preserve">Tanja Kostic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Cordaillat-Simmons</w:t>
+                <w:t xml:space="preserve">Michael Schloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Badalato</w:t>
+                <w:t xml:space="preserve">Paulo Arruda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Berger</w:t>
+                <w:t xml:space="preserve">Gabriele Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heloise Breton</w:t>
+                <w:t xml:space="preserve">Trevor C Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (1), pp.258. </w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (9), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-024-01991-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.14550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133447v1</w:t>
+                <w:t xml:space="preserve">hal-05168198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Two Parabacteroides distasonis Candidate Strains as New Live Biotherapeutics against Obesity</w:t>
+                <w:t xml:space="preserve">Fate, uptake and gut toxicity of two colloidal silver products in mice: how micro X-ray fluorescence, micro X-ray absorption spectroscopy and near-infrared spectroscopy provide new insights in food nanotoxicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernardo Cuffaro</w:t>
+                <w:t xml:space="preserve">Kevin Gillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Boutillier</w:t>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Desramaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amin Jablaoui</w:t>
+                <w:t xml:space="preserve">Cecile Levasseur-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Werkmeister</w:t>
+                <w:t xml:space="preserve">Valérie Bézirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells12091260⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (3), pp.909-921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2en01135b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259121v1</w:t>
+                <w:t xml:space="preserve">hal-04011767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate, uptake and gut toxicity of two colloidal silver products in mice: how micro X-ray fluorescence, micro X-ray absorption spectroscopy and near-infrared spectroscopy provide new insights in food nanotoxicology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Two Parabacteroides distasonis Candidate Strains as New Live Biotherapeutics against Obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Rivard</w:t>
+                <w:t xml:space="preserve">Bernardo Cuffaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Levasseur-Garcia</w:t>
+                <w:t xml:space="preserve">Denise Boutillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bézirard</w:t>
+                <w:t xml:space="preserve">Jérémy Desramaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Jablaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Terrisse</w:t>
+                <w:t xml:space="preserve">Elisabeth Werkmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (3), pp.909-921. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (9), pp 1260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2en01135b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells12091260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04011767v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bile Acids: Key Players in Inflammatory Bowel Diseases?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Domestic Environment and Gut Microbiota: Lessons from Pet Dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufien Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mariaule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hela Mkaouar</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Boudaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11050901⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (5), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10050949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812120v1</w:t>
+                <w:t xml:space="preserve">hal-03811748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestic Environment and Gut Microbiota: Lessons from Pet Dogs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">The Nexus of Diet, Gut Microbiota and Inflammatory Bowel Diseases in Dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufien Rhimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mariaule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Boudaya</w:t>
+                <w:t xml:space="preserve">Amel Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Drut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10050949⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (12), pp.1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12121176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03811748v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nexus of Diet, Gut Microbiota and Inflammatory Bowel Diseases in Dogs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Bile Acids: Key Players in Inflammatory Bowel Diseases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Kriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mariaule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Jablaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufien Rhimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Drut</w:t>
+                <w:t xml:space="preserve">Hela Mkaouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (12), pp.1176. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo12121176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells11050901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04092613v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut Serpinome: Emerging Evidence in IBD</w:t>
+                <w:t xml:space="preserve">Editorial: Probiotic Trigger Molecules in Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héla Mkaouar</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jasna Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Najjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22116088⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.789209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372010v1</w:t>
+                <w:t xml:space="preserve">hal-04396061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Probiotic Trigger Molecules in Action</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of Microbiome Biobanks -Challenges and Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Papadimitriou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.J. Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kostic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.L. Kinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.789209⟩</w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (2), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2020.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396061v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Microbiome Biobanks -Challenges and Opportunities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Kostic</w:t>
+                <w:t xml:space="preserve">SP-1, a Serine Protease from the Gut Microbiota, Influences Colitis and Drives Intestinal Dysbiosis in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Kriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Jablaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufien Rhimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.L. Kinkel</w:t>
+                <w:t xml:space="preserve">Souha Soussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héla Mkaouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2020.06.009⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10102658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824619v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of New Potential Biotherapeutics from Human Gut Microbiota-Derived Bacteria</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbiome innovations for a sustainable future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Peucelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Desramaut</w:t>
+                <w:t xml:space="preserve">Kathleen D’hondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Kostic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Mcdowell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Eudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brajesh Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9030565⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (2), pp. 138-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-020-00857-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04395276v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerogenic Dendritic Cells Shape a Transmissible Gut Microbiota that Protects from Metabolic Diseases</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bile Salt Hydrolases: At the Crossroads of Microbiota and Human Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Lacombe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Philippe</w:t>
+                <w:t xml:space="preserve">Mélanie Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Kriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héla Mkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mariaule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Jablaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db20-1177⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp. 1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9061122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03252103v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bile Salt Hydrolases: At the Crossroads of Microbiota and Human Health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tolerogenic Dendritic Cells Shape a Transmissible Gut Microbiota that Protects from Metabolic Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emelyne Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Bourgin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Amin Jablaoui</w:t>
+                <w:t xml:space="preserve">Tiphaine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9061122⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (9), p. 2067-2080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db20-1177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03371108v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SP-1, a Serine Protease from the Gut Microbiota, Influences Colitis and Drives Intestinal Dysbiosis in Mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Héla Mkaouar</w:t>
+                <w:t xml:space="preserve">Identification of New Potential Biotherapeutics from Human Gut Microbiota-Derived Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Cuffaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aka Assohoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Peucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Desramaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells10102658⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9030565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814093v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome innovations for a sustainable future</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brajesh Singh</w:t>
+                <w:t xml:space="preserve">Digestive Inflammation: Role of Proteolytic Dysregulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mariaule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Kriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Soussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufien Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Boudaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (2), pp. 138-142. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (6), pp.2817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41564-020-00857-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22062817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03372011v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestive Inflammation: Role of Proteolytic Dysregulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Houda Boudaya</w:t>
+                <w:t xml:space="preserve">Multiple Selection Criteria for Probiotic Strains with High Potential for Obesity Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Peucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Descat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22062817⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13030713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259169v1</w:t>
+                <w:t xml:space="preserve">hal-03447633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Selection Criteria for Probiotic Strains with High Potential for Obesity Management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amandine Descat</w:t>
+                <w:t xml:space="preserve">Gut Serpinome: Emerging Evidence in IBD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héla Mkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mariaule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufien Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (3), pp.713. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (11), pp.6088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13030713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22116088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03447633v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucosal-associated invariant T cells promote inflammation and intestinal dysbiosis leading to metabolic dysfunction during obesity</w:t>
+                <w:t xml:space="preserve">Fat‐Shaped microbiota affects lipid metabolism, Liver Steatosis, and intestinal homeostasis in mice fed a low‐protein diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Toubal</w:t>
+                <w:t xml:space="preserve">Marco Busnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badr Kiaf</w:t>
+                <w:t xml:space="preserve">Stefano Manzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Jablaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Beaudoin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Moez Rhimi</w:t>
+                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17307-0⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (15), pp.1900835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201900835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02948958v1</w:t>
+                <w:t xml:space="preserve">hal-02927462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fat‐Shaped microbiota affects lipid metabolism, Liver Steatosis, and intestinal homeostasis in mice fed a low‐protein diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbiome definition re-visited: old concepts and new challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Rybakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doreen Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Busnelli</w:t>
+                <w:t xml:space="preserve">Tomislav Cernava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Manzini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aicha Kriaa</w:t>
+                <w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201900835⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-020-00875-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927462v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A catalog of microbial genes from the bovine rumen unveils a specialized and diverse biomass-degrading environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Bacterial Impact on Cholesterol Cycle: A Numerical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Kriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junhua Li</w:t>
+                <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huanzi Zhong</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lombard</w:t>
+                <w:t xml:space="preserve">Philippe Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giaa057⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860679v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Bacterial Impact on Cholesterol Cycle: A Numerical Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Bourgin</w:t>
+                <w:t xml:space="preserve">A catalog of microbial genes from the bovine rumen unveils a specialized and diverse biomass-degrading environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhua Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanzi Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Y. Ramayo-Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Labarthe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aicha Kriaa</w:t>
+                <w:t xml:space="preserve">Nicolas Terrapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lhomme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gérard</w:t>
+                <w:t xml:space="preserve">Vincent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01121⟩</w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (6), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giaa057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863236v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome definition re-visited: old concepts and new challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Berg</w:t>
+                <w:t xml:space="preserve">In Vitro Characterization of Gut Microbiota-Derived Commensal Strains: Selection of Parabacteroides distasonis Strains Alleviating TNBS-Induced Colitis in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Cuffaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aka L. W. Assohoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Boutillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Rybakova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t>
+                <w:t xml:space="preserve">Lenka Súkeníková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Desramaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-020-00875-0⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (9), pp.2104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9092104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939442v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Characterization of Gut Microbiota-Derived Commensal Strains: Selection of Parabacteroides distasonis Strains Alleviating TNBS-Induced Colitis in Mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Desramaut</w:t>
+                <w:t xml:space="preserve">Serine proteases at the cutting edge of IBD: Focus on gastrointestinal inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Kriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Jablaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héla Mkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Akermi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells9092104⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (6), pp.7270-7282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202000031RR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03332194v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serine proteases at the cutting edge of IBD: Focus on gastrointestinal inflammation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Héla Mkaouar</w:t>
+                <w:t xml:space="preserve">Mucosal-associated invariant T cells promote inflammation and intestinal dysbiosis leading to metabolic dysfunction during obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Kiaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cagninacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nizar Akermi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+                <w:t xml:space="preserve">Moez Rhimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (6), pp.7270-7282. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.3755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.202000031RR⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17307-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03372024v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02948958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The critical role of urease in yogurt fermentation with various combinations of &amp;lt;em&amp;gt;streptococcus thermophilus and lactobacillus delbrueckii ssp. bulgaricus&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serine protease inhibitors and human wellbeing interplay: new insights for old friends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Mkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Akermi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Kriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Yamauchi</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Jablaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-15192⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.e7224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.7224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625831v1</w:t>
+                <w:t xml:space="preserve">hal-02318313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glyphosate and glyphosate-based herbicide exposure during the peripartum period affects maternal brain plasticity, maternal behaviour and microbiome</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Microbial impact on cholesterol and bile acid metabolism: current status and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Kriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Potiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Mkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Jablaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jne.12731⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (2), pp.323-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.R088989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153623v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serine protease inhibitors and human wellbeing interplay: new insights for old friends</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Microbial reduction of cholesterol to coprostanol: An old concept and new insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Kriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Mkaouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Jablaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Akermi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amin Jablaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.7224⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal9020167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02318313v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial impact on cholesterol and bile acid metabolism: current status and future prospects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Para-Sulphonato-calix[n]arene capped silver nanoparticles challenge the catalytic efficiency and the stability of a novel human gut serine protease inhibitor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Akermi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Mkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Jablaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Soussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1194/jlr.R088989⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (61), pp.8935-8938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cc03183a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629276v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Para-Sulphonato-calix[n]arene capped silver nanoparticles challenge the catalytic efficiency and the stability of a novel human gut serine protease inhibitor.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The intestinal microbiota regulates host cholesterol homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emelyne Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nizar Akermi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Souha Soussou</w:t>
+                <w:t xml:space="preserve">Moez Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cc03183a⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-019-0715-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618271v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">para -Sulphonato-calix[ n ]arene capped silver nanoparticles challenge the catalytic efficiency and the stability of a novel human gut serine protease inhibitor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The critical role of urease in yogurt fermentation with various combinations of &amp;lt;em&amp;gt;streptococcus thermophilus and lactobacillus delbrueckii ssp. bulgaricus&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Yamauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Horiuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hosokawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sasaki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (61), pp.8935-8938. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (2), pp.1033-1043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9cc03183a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-15192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396015v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial reduction of cholesterol to coprostanol: An old concept and new insights</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Glyphosate and glyphosate-based herbicide exposure during the peripartum period affects maternal brain plasticity, maternal behaviour and microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dechartres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodi L Pawluski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Jablaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nizar Akermi</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal9020167⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (9), pp.e12731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jne.12731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627963v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intestinal microbiota regulates host cholesterol homeostasis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Lhomme</w:t>
+                <w:t xml:space="preserve">Relevant patented biotechnological applications of ecotin: An update.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Akermi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Mkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Jablaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Kriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Gargouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recent Patents on Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (4), pp.233-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1872208311666171122153908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-019-0715-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02404677v1</w:t>
+                <w:t xml:space="preserve">hal-02618141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotechnological applications of serine proteases: A patent review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Jablaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Akermi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Mkaouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gargouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Patents on Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (4), pp.280-287. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1872208312666180924112007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevant patented biotechnological applications of ecotin: An update.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ali Gargouri</w:t>
+                <w:t xml:space="preserve">Reduced obesity, diabetes and steatosis upon cinnamon and grape pomace are associated with changes in gut microbiota and markers of gut barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias van Hul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Geurts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Plovier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Everard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Patents on Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 314 (4), pp.E334-E352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00107.2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1872208311666171122153908⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02618141v1</w:t>
+                <w:t xml:space="preserve">hal-02626402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced obesity, diabetes and steatosis upon cinnamon and grape pomace are associated with changes in gut microbiota and markers of gut barrier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amandine Everard</w:t>
+                <w:t xml:space="preserve">Indole, a Signaling Molecule Produced by the Gut Microbiota, Negatively Impacts Emotional Behaviors in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00107.2017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02626402v1</w:t>
+                <w:t xml:space="preserve">hal-02361347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indole, a Signaling Molecule Produced by the Gut Microbiota, Negatively Impacts Emotional Behaviors in Rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+                <w:t xml:space="preserve">Unprecedented large inverted repeats at the replication terminus of circular bacterial chromosomes suggest a novel mode of chromosome rescue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela El Kafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep44331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00216⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02361347v1</w:t>
+                <w:t xml:space="preserve">hal-01509688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Enterococcus faecalis virulence factor ElrA interacts with the human Four-and-a-Half LIM Domains Protein 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bugli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-04875-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented large inverted repeats at the replication terminus of circular bacterial chromosomes suggest a novel mode of chromosome rescue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+                <w:t xml:space="preserve">Siropins, novel serine protease inhibitors from gut microbiota acting on human proteases involved in inflammatory bowel diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Mkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Akermi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mariaule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Boudebbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-016-0596-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep44331⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01509688v1</w:t>
+                <w:t xml:space="preserve">hal-01607278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional interactions suggest niche segregation among microorganisms in the human gut</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human gut microbes impact host serum metabolome and insulin sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Rettedal</w:t>
+                <w:t xml:space="preserve">Helle Krogh Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gautier</w:t>
+                <w:t xml:space="preserve">Valborg Gudmundsdottir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Bjørn Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuulia Hyotylainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trine Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NMICROBIOL.2016.152⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 535 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature18646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533942v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining selected immunomodulatory Propionibacterium freudenreichii and Lactobacillus delbrueckii strains: Reverse engineering development of an anti-inflammatory cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Nurdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 60 (4), pp.935-948. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mnfr.201500580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial metabolic effects of selected probiotics on diet-induced obesity and insulin resistance in mice are associated with improvement of dysbiotic gut microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lehrter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Rhimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (5), pp.1484-1497. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human gut microbes impact host serum metabolome and insulin sensitivity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A reference gene catalogue of the pig gut microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuulia Hyotylainen</w:t>
+                <w:t xml:space="preserve">Liang Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trine Nielsen</w:t>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Kiilerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongkui Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature18646⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmicrobiol.2016.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594855v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siropins, novel serine protease inhibitors from gut microbiota acting on human proteases involved in inflammatory bowel diseases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional comparison of bacteria from the human gut and closely related non-gut bacteria reveals the importance of conjugation and a paucity of motility and chemotaxis functions in the gut environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van de Guchte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (7), pp.e0159030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0159030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12934-016-0596-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01607278v1</w:t>
+                <w:t xml:space="preserve">hal-01353535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reference gene catalogue of the pig gut microbiome</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptional interactions suggest niche segregation among microorganisms in the human gut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+                <w:t xml:space="preserve">Damian Rafal Plichta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhongkui Xia</w:t>
+                <w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Bertalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Rettedal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 1, pp.1-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmicrobiol.2016.161⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 1 (11), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NMICROBIOL.2016.152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607746v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional comparison of bacteria from the human gut and closely related non-gut bacteria reveals the importance of conjugation and a paucity of motility and chemotaxis functions in the gut environment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantifying Diet-Induced Metabolic Changes of the Human Gut Microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Shoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouyan Ghaffari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petia Kovatcheva-Datchary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Mardinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partho Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (2), pp.320-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2015.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0159030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01353535v1</w:t>
+                <w:t xml:space="preserve">hal-02634319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling type 2 diabetes and metformin treatment signatures in the human gut microbiota</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
+                <w:t xml:space="preserve">The secreted L-arabinose isomerase displays anti-hyperglycemic effects in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez M. Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis L. Bermudez Humaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira S. Boudebbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature15766⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-015-0391-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535324v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacillus phytases: Current status and future prospects</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Recent patents on hypocholesterolemic therapeutic strategies: an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Potiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lesnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineered</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21655979.2015.1048050⟩</w:t>
+              <w:t xml:space="preserve">Recent Advances in DNA and Gene Sequences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.36-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/2352092210666151216143459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634782v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent patents on hypocholesterolemic therapeutic strategies: an update</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bacillus phytases: Current status and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Borgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira S. Boudebbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela H. Mkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez M. Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in DNA and Gene Sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/2352092210666151216143459⟩</w:t>
+              <w:t xml:space="preserve">Bioengineered</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (4), pp.233-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21655979.2015.1048050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536579v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Diet-Induced Metabolic Changes of the Human Gut Microbiome</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adil Mardinoglu</w:t>
+                <w:t xml:space="preserve">An integrated catalog of reference genes in the human gut microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhua Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partho Sen</w:t>
+                <w:t xml:space="preserve">Huijue Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianghang Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanzi Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2015.07.001⟩</w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32, pp.834-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nbt.2942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634319v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The secreted L-arabinose isomerase displays anti-hyperglycemic effects in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Gaci</w:t>
+                <w:t xml:space="preserve">Genome sequence of[i] Lactobacillus delbrueckii[/i] subsp. [i]lactis[/i] CNRZ327, a dairy bacterium with anti-inflammatory properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela El Kafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Binesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buratti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Boudebbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12934-015-0391-5⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (4), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00328-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640195v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Sequence of &amp;quot;Candidatus Arthromitus&amp;quot; sp. Strain SFB-Mouse-NL, a Commensal Bacterium with a Key Role in Postnatal Maturation of Gut Immune Functions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bolotine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas de Wouters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Schnupf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Bouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/genomeA.00705-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of[i] Lactobacillus delbrueckii[/i] subsp. [i]lactis[/i] CNRZ327, a dairy bacterium with anti-inflammatory properties.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">The attractive recombinant phytase from Bacillus licheniformis: biochemical and molecular characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Borgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Boudebbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nushin Aghajari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florette Szukala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00328-14⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 98 (13), pp.5937-5947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-013-5421-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204323v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated catalog of reference genes in the human gut microbiome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Qiang Feng</w:t>
+                <w:t xml:space="preserve">Lactobacillus delbrueckii ssp. lactis and ssp. bulgaricus: a chronicle of evolution in action.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela El Kafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Binesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buratti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Boudebbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nbt.2942⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195478v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01017376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The attractive recombinant phytase from Bacillus licheniformis: biochemical and molecular characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samira Boudebbouze</w:t>
+                <w:t xml:space="preserve">Local and systemic Immune mechanisms underlying the Anti-Colitis effects of the dairy Bacterium Lactobacillus delbrueckii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Santos Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nushin Aghajari</w:t>
+                <w:t xml:space="preserve">Ana Cristina Gomes-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florette Szukala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pons</w:t>
+                <w:t xml:space="preserve">Thais Garcias Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela de Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tessalia Diniz Luerce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-013-5421-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0085923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204385v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus delbrueckii ssp. lactis and ssp. bulgaricus: a chronicle of evolution in action.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samira Boudebbouze</w:t>
+                <w:t xml:space="preserve">Identification and assembly of genomes and genetic elements in complex metagenomic samples without using reference genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Bjørn Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rasmussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhua Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-407⟩</w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32, pp.822-828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nbt.2939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01017376v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and assembly of genomes and genetic elements in complex metagenomic samples without using reference genomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Junhua Li</w:t>
+                <w:t xml:space="preserve">The acid tolerant and cold-active beta-galactosidase from Lactococcus lactis strain is an attractive biocatalyst for lactose hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette V. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nushin N. Aghajari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie N. Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais A. Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira S. Boudebbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nbt.2939⟩</w:t>
+              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (4), pp.701-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10482-012-9852-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195477v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and systemic Immune mechanisms underlying the Anti-Colitis effects of the dairy Bacterium Lactobacillus delbrueckii.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tessalia Diniz Luerce</w:t>
+                <w:t xml:space="preserve">Discriminatory antibacterial effects of calix[n]arene capped silver nanoparticles with regard to Gram positive and Gram negative bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Boudebbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony W. Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela H. Mkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0085923⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (64), pp.7150-7152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cc42838a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204288v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acid tolerant and cold-active beta-galactosidase from Lactococcus lactis strain is an attractive biocatalyst for lactose hydrolysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samira S. Boudebbouze</w:t>
+                <w:t xml:space="preserve">Patented biotechnological applications of serpin: an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Boudebbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Moumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recent Patents on DNA &amp; Gene Sequences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (2), pp.137-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1872215611307020008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10482-012-9852-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01001085v1</w:t>
+                <w:t xml:space="preserve">hal-01204489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Throughput System for the Presentation of Secreted and Surface-Exposed Proteins from Gram-Positive Bacteria in Functional Metagenomics Studies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crucial role of Pro 257 in the thermostability of Bacillus phytases: Biochemical and structural investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kosei Tanaka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Dervyn</w:t>
+                <w:t xml:space="preserve">Ameny Farhat-Khemakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamdouh Ben Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Boukhris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Khemakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065956⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54, pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2012.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372098v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patented biotechnological applications of serpin: an update</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+                <w:t xml:space="preserve">Richness of human gut microbiome correlates with metabolic markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trine Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Prifti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falk Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Patents on DNA &amp; Gene Sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1872215611307020008⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 500 (7464), pp.541-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature12506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204489v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminatory antibacterial effects of calix[n]arene capped silver nanoparticles with regard to Gram positive and Gram negative bacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Perret</w:t>
+                <w:t xml:space="preserve">High-throughput system for the presentation of secreted and surface-exposed proteins from Gram-positive bacteria in functional metagenomics studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetana Vandemeulebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosei Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas de Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cc42838a⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597154v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crucial role of Pro 257 in the thermostability of Bacillus phytases: Biochemical and structural investigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+                <w:t xml:space="preserve">Characterization of glucansucrase and dextran from Weissella sp TN610 with potential as safe food additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wacim W. Bejar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam M. Amari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia M. Mezghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 54, pp.9-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2012.11.020⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 52, pp.125 - 132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2012.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01003322v1</w:t>
+                <w:t xml:space="preserve">hal-01004509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput system for the presentation of secreted and surface-exposed proteins from Gram-positive bacteria in functional metagenomics studies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterologous expression and optimization using experimental designs allowed highly efficient production of the PHY US417 phytase in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; 168</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kosei Tanaka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Dervyn</w:t>
+                <w:t xml:space="preserve">Ameny Farhat-Khemakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounira Ben Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Boukhris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wacim Bejar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kameleddine Bouchaala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065956⟩</w:t>
+              <w:t xml:space="preserve">AMB Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2191-0855-2-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190549v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richness of human gut microbiome correlates with metabolic markers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Falk Hildebrand</w:t>
+                <w:t xml:space="preserve">Anti-inflammatory properties of dairy lactobacilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Santos Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Lakhdari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Blottière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature12506⟩</w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (4), pp.657-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ibd.21834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190602v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patented Biotechnological Applications of Serpin: an Update</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Development of an Efficient In Vivo System (P-junc-TpaseIS(1223)) for Random Transposon Mutagenesis of Lactobacillus casei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Licandro-Seraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Brinster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van de Guchte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Patents on DNA &amp; Gene Sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1872215611307020008⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (15), pp.5417 - 5423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00531-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03372089v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of glucansucrase and dextran from Weissella sp TN610 with potential as safe food additives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monia M. Mezghani</w:t>
+                <w:t xml:space="preserve">Proteomic analysis of spontaneous mutants of Lactococcus lactis: Involvement of GAPDH and arginine deiminase pathway in H2O2 resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira S. Boudebbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques J.-J. Gratadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Gaudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2012.09.014⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (11), pp.1792 - 1805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201100465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004509v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of spontaneous mutants of Lactococcus lactis: Involvement of GAPDH and arginine deiminase pathway in H2O2 resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Gaudu</w:t>
+                <w:t xml:space="preserve">The acid-tolerant L-arabinose isomerase from the mesophilic Shewanella sp ANA-3 is highly active at low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Bajic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimeh Ilhammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Boudebbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201100465⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2859-10-96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01004182v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Efficient In Vivo System (P-junc-TpaseIS(1223)) for Random Transposon Mutagenesis of Lactobacillus casei</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Production of d-tagatose, a low caloric sweetener during milk fermentation using l-arabinose isomerase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Chouayekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gouillouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bejar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00531-12⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (3), pp.3309-3315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.10.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004149v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterologous expression and optimization using experimental designs allowed highly efficient production of the PHY US417 phytase in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; 168</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ines Boukhris</w:t>
+                <w:t xml:space="preserve">The acid-tolerant L-arabinose isomerase from the mesophilic Shewanella sp. ANA-3 is highly active at low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Rhimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wacim Bejar</w:t>
+                <w:t xml:space="preserve">Goran Bajic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kameleddine Bouchaala</w:t>
+                <w:t xml:space="preserve">Rimeh Ilhammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Boudebbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMB Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (1), pp.96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/2191-0855-2-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1475-2859-10-96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651383v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-inflammatory properties of dairy lactobacilli</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial L-arabinose isomerases: industrial application for D-tagatose production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Boudebbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ibd.21834⟩</w:t>
+              <w:t xml:space="preserve">Recent Patents on DNA &amp; Gene Sequences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (3), pp.194-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/187221511797636248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372099v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of d-tagatose, a low caloric sweetener during milk fermentation using l-arabinose isomerase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Rhimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Chouayekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gouillouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bejar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 102 (3), pp.3309-3315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.10.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03370960v1</w:t>
+                <w:t xml:space="preserve">hal-03372117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acid-tolerant L-arabinose isomerase from the mesophilic Shewanella sp ANA-3 is highly active at low temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moez Rhimi</w:t>
+                <w:t xml:space="preserve">Anti-inflammatory properties of dairy lactobacilli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Santos Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Lakhdari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goran Bajic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+                <w:t xml:space="preserve">Hervé M Blottière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2859-10-96⟩</w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (4), pp.657-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ibd.21834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191314v1</w:t>
+                <w:t xml:space="preserve">hal-00632487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acid-tolerant L-arabinose isomerase from the mesophilic Shewanella sp. ANA-3 is highly active at low temperatures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+                <w:t xml:space="preserve">Selection of Lactobacillus plantarum TN627 as a new probiotic candidate based on in vitro functional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wacim Bejar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameny Farhat-Khemakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Smaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Makni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounira Ben Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2859-10-96⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioprocess Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (6), pp.1115 - 1123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12257-011-0198-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372118v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-inflammatory properties of dairy lactobacilli.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Harry Sokol</w:t>
+                <w:t xml:space="preserve">Supramolecular stabilization of acid tolerant L-arabinose isomerase from Lactobacillus sakei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Jebors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nushin Aghajari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Boudebbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ibd.21834⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (45), pp.12307-12309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cc14930j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632487v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of d-tagatose, a low caloric sweetener during milk fermentation using l-arabinose isomerase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">The acid tolerant l-arabinose isomerase from the food grade Lactobacillus sakei 23K is an attractive d-tagatose producer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Rhimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimeh Ilhammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Bajic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Boudebbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 102 (3), pp.3309-3315. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.10.078⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 101 (23), pp.9171-9177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372117v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial L-arabinose isomerases: industrial application for D-tagatose production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Efficient bioconversion of lactose in milk and whey: immobilization and biochemical characterization of a beta-galactosidase from the dairy &amp;lt;em&amp;gt;Streptococcus thermophilus&amp;lt;/em&amp;gt; LMD9 strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez M. Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dejob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Boudebouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Patents on DNA &amp; Gene Sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/187221511797636248⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 161 (7), pp.515-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2010.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204491v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of Lactobacillus plantarum TN627 as a new probiotic candidate based on in vitro functional properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mounira Ben Farhat</w:t>
+                <w:t xml:space="preserve">Rational design of &amp;lt;em&amp;gt;Bacillus stearothermophilus&amp;lt;/em&amp;gt; US100 L-arabinose isomerase: potential applications for D-tagatose production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez M. Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nushin Aghajari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Juy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Chouayekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioprocess Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12257-011-0198-0⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 91 (5), pp.650-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2009.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648072v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular stabilization of acid tolerant L-arabinose isomerase from Lactobacillus sakei</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+                <w:t xml:space="preserve">Prediction of surface exposed proteins in Streptococcus pyogenes, with a potential application to other Gram-positive bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Barinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1cc14930j⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (1), pp.61-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200800195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190507v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acid tolerant l-arabinose isomerase from the food grade Lactobacillus sakei 23K is an attractive d-tagatose producer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Postgenomic Analysis of Streptococcus thermophilus Cocultivated in Milk with Lactobacillus delbrueckii subsp. bulgaricus : Involvement of Nitrogen, Purine, and Iron Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Herve-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guillouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Boudebbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.07.036⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (7), pp.2062-2073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01984-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03372122v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient bioconversion of lactose in milk and whey: immobilization and biochemical characterization of a beta-galactosidase from the dairy &amp;lt;em&amp;gt;Streptococcus thermophilus&amp;lt;/em&amp;gt; LMD9 strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the acidotolerance of beta-galactosidase from &amp;lt;em&amp;gt;Lactobacillus delbrueckii&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;bulgaricus&amp;lt;/em&amp;gt;: an attractive enzyme for lactose bioconversion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez M. Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nushin Aghajari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Jaouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Juy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moez M. Rhimi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+                <w:t xml:space="preserve">Samira S. Boudebbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 161 (7), pp.515-25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2010.04.011⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 160 (10), pp.775-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2009.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666355v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly efficient production of the staphylococcal nuclease reporter in &amp;lt;em&amp;gt;Lactobacillus bulgaricus&amp;lt;/em&amp;gt; governed by the promoter of the &amp;lt;em&amp;gt;hlbA&amp;lt;/em&amp;gt; gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Chouayekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira S. Boudebbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 293 (2), pp.232-239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2009.01522.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of surface exposed proteins in Streptococcus pyogenes, with a potential application to other Gram-positive bacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+                <w:t xml:space="preserve">Rerouting of pyruvate metabolism during acid adaptation in Lactobacillus bulgaricus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Penaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira S. Boudebbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav S. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 9 (1), pp.61-73. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.200800195⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 8 (15), pp.3154-3163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200700974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663676v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design of &amp;lt;em&amp;gt;Bacillus stearothermophilus&amp;lt;/em&amp;gt; US100 L-arabinose isomerase: potential applications for D-tagatose production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiology of Streptococcus thermophilus during the late stage of milk fermentation with special regard to sulfur amino-acid metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Herve Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guillouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine C. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moez M. Rhimi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+                <w:t xml:space="preserve">Samira S. Boudebbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2009.01.014⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (20), pp.4273-4286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200700489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665601v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postgenomic Analysis of Streptococcus thermophilus Cocultivated in Milk with Lactobacillus delbrueckii subsp. bulgaricus : Involvement of Nitrogen, Purine, and Iron Metabolism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extensive horizontal transfer of core genome genes between two Lactobacillus species found in the gastrointestinal tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav S. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van de Guchte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01984-08⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, paper numéro 141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-7-141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372132v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the acidotolerance of beta-galactosidase from &amp;lt;em&amp;gt;Lactobacillus delbrueckii&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;bulgaricus&amp;lt;/em&amp;gt;: an attractive enzyme for lactose bioconversion.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteome phenotyping of acid stress-resistant mutants of Lactococcus lactis MG1363.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Pichereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanick Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2009.09.004⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (12), pp.2038-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200600773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663368v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiology of Streptococcus thermophilus during the late stage of milk fermentation with special regard to sulfur amino-acid metabolism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samira S. Boudebbouze</w:t>
+                <w:t xml:space="preserve">AGMIAL: implementing an annotation strategy for prokaryote genomes as a distributed system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bryson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert R. Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.200700489⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34 (12), pp.3533-3545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkl471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657078v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rerouting of pyruvate metabolism during acid adaptation in Lactobacillus bulgaricus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic structure and transcriptional analysis of the arginine deiminase (ADI) cluster in Lactococcus lactis MG1363</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Penaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samira S. Boudebbouze</w:t>
+                <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav S. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislav S. Ehrlich</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vianney Pichereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.200700974⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52 (7), pp.617-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/W06-009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663514v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive horizontal transfer of core genome genes between two Lactobacillus species found in the gastrointestinal tract</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Testing of a whole genome PCR scanning approach to identify genomic variability in four different species of lactic acid bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Ben Zakour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-7-141⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 157 (4), pp.386-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2005.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660996v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome phenotyping of acid stress-resistant mutants of Lactococcus lactis MG1363.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Induction of heavy-metal-transporting CPX-type ATPases during acid adaptation in Lactobacillus bulgaricus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Penaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira S. Boudebbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav S. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.200600773⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (12), pp.7445-7454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01109-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01067019v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation of key elements of natural competence in Lactococcus lactis ssp</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Production of a Heterologous Nonheme Catalase by Lactobacillus casei : an Efficient Tool for Removal of H 2 O 2 and Protection of Lactobacillus bulgaricus from Oxidative Stress in Milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gratadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gruss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Corthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2006.00141.x⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (8), pp.5143-5149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00482-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666508v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGMIAL: implementing an annotation strategy for prokaryote genomes as a distributed system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId466" w:history="1">
+                <w:t xml:space="preserve">The complete genome sequence of Lactobacillus bulgaricus reveals extensive and ongoing reductive evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van de Guchte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Penaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bryson</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkl471⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 103 (24), pp.9274-9279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0603024103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665192v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of heavy-metal-transporting CPX-type ATPases during acid adaptation in Lactobacillus bulgaricus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId448" w:history="1">
+                <w:t xml:space="preserve">Conservation of key elements of natural competence in Lactococcus lactis ssp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wydau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Anba Mondoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav S. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01109-06⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 257 (1), pp.32-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2006.00141.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655575v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure and transcriptional analysis of the arginine deiminase (ADI) cluster in Lactococcus lactis MG1363</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId455" w:history="1">
+                <w:t xml:space="preserve">Proteomic characterization of the acid tolerance response in Lactococcus lactis MG1363.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Pichereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanick Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusko S Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vianney Pichereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/W06-009⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (18), pp.4794-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200401327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664140v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing of a whole genome PCR scanning approach to identify genomic variability in four different species of lactic acid bacteria</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptional analysis of the cyclopropane fatty acid synthase gene of Lactococcus lactis MG1363 at low pH.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanick Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Pichereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2005.09.006⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 250 (2), pp.189-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.femsle.2005.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03372146v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete genome sequence of Lactobacillus bulgaricus reveals extensive and ongoing reductive evolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An essential role for arginine catabolism in the acid tolerance of Lactococcus lactis MG1363</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Penaud</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanick Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Pichereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0603024103⟩</w:t>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84 (1-2), pp.61-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2003033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668654v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of a Heterologous Nonheme Catalase by Lactobacillus casei : an Efficient Tool for Removal of H 2 O 2 and Protection of Lactobacillus bulgaricus from Oxidative Stress in Milk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+                <w:t xml:space="preserve">Tolérance et réponse adaptative au stress acide chez Lactobacillus delbrueckii ssp. bulgaricus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guillouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eng-Mong Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van de Guchte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00482-06⟩</w:t>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84 (1-2), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2003044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372143v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic characterization of the acid tolerance response in Lactococcus lactis MG1363.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;csp&amp;lt;/em&amp;gt;-like genes of &amp;lt;em&amp;gt;Lactobacillus delbrueckii&amp;lt;/em&amp;gt; ssp. &amp;lt;em&amp;gt;bulgaricus&amp;lt;/em&amp;gt; and their response to cold shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.200401327⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 226 (2), pp.323-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-1097(03)00594-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01067020v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional analysis of the cyclopropane fatty acid synthase gene of Lactococcus lactis MG1363 at low pH.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of the thickening properties of four Lactobacillus delbrueckii subsp. bulgaricus strains and physicochemical characterization of their exopolysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Furlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Earle Waghorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Cerning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 250 (2), pp.189-94. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.femsle.2005.07.007⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 221 (2), pp.285-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-1097(03)00214-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067008v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolérance et réponse adaptative au stress acide chez Lactobacillus delbrueckii ssp. bulgaricus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transposition in &amp;lt;em&amp;gt;Lactobacillus delbrueckii&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;bulgaricus&amp;lt;/em&amp;gt;: identification of two thermosensitive replicons and two functional insertion sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Golnar Ilami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Chouayekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lait:2003044⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 149 (6), pp.1503-1511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.25827-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895529v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An essential role for arginine catabolism in the acid tolerance of Lactococcus lactis MG1363</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Exopolysaccharides de Lactobacillus delbrueckii subsp. bulgaricus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satanislav Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vianney Pichereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lait:2003033⟩</w:t>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (1-2), pp.143-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/SDA.22.143-149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895518v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;csp&amp;lt;/em&amp;gt;-like genes of &amp;lt;em&amp;gt;Lactobacillus delbrueckii&amp;lt;/em&amp;gt; ssp. &amp;lt;em&amp;gt;bulgaricus&amp;lt;/em&amp;gt; and their response to cold shock</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
+                <w:t xml:space="preserve">Stress responses in lactic acid bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van de Guchte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Smokvina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav S. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0378-1097(03)00594-9⟩</w:t>
+              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 82 (1-4), pp.187-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1020631532202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679208v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the thickening properties of four Lactobacillus delbrueckii subsp. bulgaricus strains and physicochemical characterization of their exopolysaccharides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jutta Cerning</w:t>
+                <w:t xml:space="preserve">Discovering lactic acid bacteria by genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd Klaenhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Altermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Arigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bolotine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Breidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 82 (1-4), pp.29-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372152v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposition in &amp;lt;em&amp;gt;Lactobacillus delbrueckii&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;bulgaricus&amp;lt;/em&amp;gt;: identification of two thermosensitive replicons and two functional insertion sequences</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Lactic acid bacteria and proteomics: current knowledge and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Yves Mistou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.25827-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 771 (1-2), pp.329-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1570-0232(01)00624-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02677449v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrotransformation of Lactobacillus delbrueckii subsp. bulgaricus and L. delbrueckii subsp. lactis with Various Plasmids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Sasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 68 (1), pp.46-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.68.1.46-52.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exopolysaccharides de Lactobacillus delbrueckii subsp. bulgaricus</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification de protéines de stress chez Lactobacillus delbrueckii bulgaricus par électrophorèse bidimensionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Boudebbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/SDA.22.143-149⟩</w:t>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 81 (1-2), pp.317-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2001135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05451345v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress responses in lactic acid bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Production of growth-inhibiting factors by Lactobacillus delbrueckii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten van de Guchte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 91, pp.147-153</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02683292v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactic acid bacteria and proteomics: current knowledge and perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Identification and disruption of two discrete loci encoding hyaluronic acid capsule biosynthesis genes hasA, hasB, and hasC in Streptococcus uberis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.N. Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.R. Field</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.G.F. Ditcham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Chich</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Leigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1, pp.392-399</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-03372157v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering lactic acid bacteria by genomics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Altermann</w:t>
+                <w:t xml:space="preserve">Acid-and multistress-resistant mutants of Lactococcus lactis: identification of intracellular stress signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Arigoni</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 82 (1-4), pp.29-58</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 35 (3), pp.517-528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190023v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of growth-inhibiting factors by Lactobacillus delbrueckii</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId542" w:history="1">
+                <w:t xml:space="preserve">Identification of stress-inducible proteins in Lactobacillus delbrueckii subsp. bulgaricus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 91, pp.147-153</w:t>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 21, pp.2557-2561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670317v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de protéines de stress chez Lactobacillus delbrueckii bulgaricus par électrophorèse bidimensionnelle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physiological study of Lactobacillus delbrueckii subsp. bulgaricus strains in a novel chemically defined medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12, pp.5306-5311</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895484v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and disruption of two discrete loci encoding hyaluronic acid capsule biosynthesis genes hasA, hasB, and hasC in Streptococcus uberis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mutants de Lactococcus lactis résistants à l'acidité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gruss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.A. Leigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 1, pp.392-399</w:t>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 78 (1), pp.157-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681854v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00929572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid-and multistress-resistant mutants of Lactococcus lactis: identification of intracellular stress signals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isolation and characterization of a plasmid from Lactobacillus fermentum conferring erythromycin resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Fons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hégé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ladire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Raibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ducluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 35 (3), pp.517-528</w:t>
+              <w:t xml:space="preserve">Plasmid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 37, pp.199-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684135v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of stress-inducible proteins in Lactobacillus delbrueckii subsp. bulgaricus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Construction of food-grade mutants of lactic acid bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gruss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 21, pp.2557-2561</w:t>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 76 (1_2), pp.139-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692517v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00929466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological study of Lactobacillus delbrueckii subsp. bulgaricus strains in a novel chemically defined medium</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Efficient insertional mutagenesis in Lactococci and other gram-positive bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 12, pp.5306-5311</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 178 (3), pp.931-935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692253v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutants de Lactococcus lactis résistants à l'acidité</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Lactococcus lactis and stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 78 (1), pp.157-163</w:t>
+              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 70, pp.243-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00929572v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of a plasmid from Lactobacillus fermentum conferring erythromycin resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Ducluzeau</w:t>
+                <w:t xml:space="preserve">Entry of Listeria monocytogenes into hepatocytes requires expression of InIB, a surface protein of the internalin multigene family.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dramsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Mastroeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasmid</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 16 (2), pp.251-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.1995.tb02297.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697026v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactococcus lactis and stress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId555" w:history="1">
+                <w:t xml:space="preserve">The recombinant taste of cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 70, pp.243-251</w:t>
+              <w:t xml:space="preserve">Newsletters of the International Dairy Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 4, pp.27-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685709v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of food-grade mutants of lactic acid bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A 7-base-pair sequence protects DNA from exonucleolytic degradation in Lactococcus lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A Gruss</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 76 (1_2), pp.139-146</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 92, pp.2244-2248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00929466v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient insertional mutagenesis in Lactococci and other gram-positive bacteria</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficient system for genetic modification of lactic bacteria: construction of food grade strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Duwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sd Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gruss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Hege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 178 (3), pp.931-935</w:t>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 73 (2), pp.145-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684206v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00929322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The recombinant taste of cheese</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">High-efficiency gene inactivation and replacement system for gram-positive bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Newsletters of the International Dairy Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 4, pp.27-29</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 175 (11), pp.3628-3635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704656v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entry of Listeria monocytogenes into hepatocytes requires expression of InIB, a surface protein of the internalin multigene family.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An M protein with a single C repeat prevents phagocytosis of Streptococcus pyogenes : use of a temperature sensitive shuttle vector to deliver homologous sequences to the chromosome of S. pyogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perez-Casal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ayres Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Scott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 16 (2), pp.251-261. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1993, 8, pp.809-819</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.1995.tb02297.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02713714v1</w:t>
+                <w:t xml:space="preserve">hal-02711824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 7-base-pair sequence protects DNA from exonucleolytic degradation in Lactococcus lactis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">New thermosensitive plasmid for gram-positive bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hégé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 92, pp.2244-2248</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 174 (17), pp.5633-5638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710248v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02707481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An M protein with a single C repeat prevents phagocytosis of Streptococcus pyogenes : use of a temperature sensitive shuttle vector to deliver homologous sequences to the chromosome of S. pyogenes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Aspects of cell cycle regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. d'Ari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...80 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Duwat</w:t>
+                <w:t xml:space="preserve">Philippe Bouloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sd Ehrlich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Gruss</w:t>
+                <w:t xml:space="preserve">A. Jaffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
-              <w:r>
-[...352 lines deleted...]
-            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 141 (1), pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02704214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17534,819 +16994,819 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiome and wellbeing: An Update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Host microbiota interplay: towards a better understanding of the holobiont-MICAfrica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’extraits de cannelle et de marc de raisin riches en polyphénols sur le métabolisme, le microbiote intestinal et la barrière intestinale de la souris</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Everard</w:t>
+                <w:t xml:space="preserve">Construction et validation d’un premier catalogue de gènes du microbiome intestinal chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Prifti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">50. Journées de la Recherche Porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, NA, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737259v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction et validation d’un premier catalogue de gènes du microbiome intestinal chez le porc</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edi Prifti</w:t>
+                <w:t xml:space="preserve">Effet d’extraits de cannelle et de marc de raisin riches en polyphénols sur le métabolisme, le microbiote intestinal et la barrière intestinale de la souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. van Hul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Geurts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Plovier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Everard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. Journées de la Recherche Porcine en France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285612v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pig’s other genome: a reference gene catalogue of the gut microbiome as a new resource for deep studies of the interplay between the host and its microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Kiilerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongkui Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. International Society for Animal Genetics Conference (2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2527/jas2016.94supplement422x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de protéines de stress chez Lactobacillus delbruekii bulgaricus par électrophorèse bidimensionnelle (stress acide, protéine de choc thermique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Boudebbouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of food-grade mutants of lactic acid bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Colloque du club des bactéries lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient insertional mutagenesis in gram-positive bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1995, Palmerston North, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18356,284 +17816,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomics of the Genus Lactobacillus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Barinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bolotine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten van de Guchte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lactic Acid Bacteria and Bifidobacteria - Current Progress in Advanced Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caister Academic Press, 286 p., 2011, 978-1-904455-82-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering lactic acid bacteria by genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todd Klaenhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Altermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Arigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Bolotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Breidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lactic Acid Bacteria: Genetics, Metabolism and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 82 (1-4), Springer Netherlands, pp.29-58, 2002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-2029-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18643,429 +18103,429 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal modulation of gut digestion and microbiota by addition of dairy lipids and probiotic L. fermentum CECT 5716 in infant formula programs adult gut microbiota and physiology in a minipig model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michele Formal</w:t>
+                <w:t xml:space="preserve">Combining selected immunomodulatory Propionibacterium freudenreichii and Lactobacillus delbrueckii strains leads to anti-inflammatory functional food development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van de Guchte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Foligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017, Proceedings of the 5th International Conference on Food Digestion</w:t>
+              <w:t xml:space="preserve">Mucosal immuno 2017, XLII Congress of the Brazilian Society of Immunology X Extra Section of Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Salvador de Bahia, Brazil. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545650v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining selected immunomodulatory Propionibacterium freudenreichii and Lactobacillus delbrueckii strains leads to anti-inflammatory functional food development.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Foligne</w:t>
+                <w:t xml:space="preserve">Neonatal modulation of gut digestion and microbiota by addition of dairy lipids and probiotic L. fermentum CECT 5716 in infant formula programs adult gut microbiota and physiology in a minipig model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Formal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal immuno 2017, XLII Congress of the Brazilian Society of Immunology X Extra Section of Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Salvador de Bahia, Brazil. , 2017</w:t>
+              <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017, Proceedings of the 5th International Conference on Food Digestion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617677v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolérance et réponse adaptive au stress acide chez Lactobacillus bulgaricus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guillouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten van de Guchte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9 p., 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19075,147 +18535,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note stratégique Aliments Alimentation AllEnvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Devautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19225,401 +18685,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining strategic R&amp;I agendas to enable microbiome applications in food systems and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Dinges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrix Wepner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Champomier Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion prospective interdisciplinaire. Approches prédictives pour la biologie et l’écologie. Rapport de synthèse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Chelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRA. 2019, 40 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791153v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut des Sciences de la Vigne et du Vin. Analyse de l'Inra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Caranta</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2013, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId652"/>
+      <w:footerReference w:type="default" r:id="rId644"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19687,51 +19147,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5917E5C7"/>
+    <w:nsid w:val="19B07D41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19918,51 +19378,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/e-maguin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5452-3382" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032881487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310034v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lita M Proctor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Wannerberger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vincent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2025.101120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076900v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaela Joos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Boucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aonghus Lavelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manimozhiyan Arumugam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Blaser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-024-01107-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168922v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Metwaly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kriaa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hassani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Carraturo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-025-01041-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168198v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kostic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schloter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Arruda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Berg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor C Charles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14550" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540116v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Paulay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan M Grimaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caballero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00153-24" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603826v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mariaule" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Rudder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Jablaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2333434" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodriguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cordaillat-Simmons" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Breton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01991-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cuffaro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Boutillier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Desramaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12091260" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gillois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Terrisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2en01135b" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812120v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Rhimi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Mkaouar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11050901" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Hernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Boudaya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10050949" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092613v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Saidi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Drut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12121176" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372010v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Mkaouar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22116088" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396061v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Novak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Najjari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Papadimitriou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.789209" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824619v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Ryan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schloter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kostic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Kinkel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2020.06.009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395276v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka Assohoun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peucelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9030565" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252103v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne L&#233;cuyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Roy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gestin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lacombe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db20-1177" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371108v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourgin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061122" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814093v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Soussou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102658" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372011v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen D&#8217;hondt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mcdowell" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Eudes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brajesh Singh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-00857-w" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259169v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22062817" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447633v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Alard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cudennec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030713" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02948958v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Toubal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Kiaf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Beaudoin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cagninacci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17307-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927462v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Busnelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201900835" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860679v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Y. Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrapon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa057" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863236v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01121" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939442v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Rybakova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Fischer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Cernava" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Champomier Verg&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00875-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332194v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka L. W. Assohoun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka S&#250;ken&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9092104" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372024v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Akermi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000031RR" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625831v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yamauchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Horiuchi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hosokawa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sasaki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15192" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153623v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dechartres" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi L Pawluski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gueguen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12731" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318313v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7224" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629276v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Potiron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.R088989" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618271v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc03183a" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396015v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627963v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9020167" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02404677v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0715-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618140v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gargouri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1872208312666180924112007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618141v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1872208311666171122153908" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626402v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias van Hul" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Geurts" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Plovier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druart" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Everard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00107.2017" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361347v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jaglin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00216" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607001v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jamet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dervyn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bermudez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04875-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509688v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela El Kafsi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44331" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533942v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Rafal Plichta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sierakowska Juncker" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rettedal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMICROBIOL.2016.152" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533860v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ple" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Breton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nurdin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201500580" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZMD4KVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372071v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lehrter" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mangin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13181" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VSQ6VTN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594855v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Krogh Pedersen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valborg Gudmundsdottir" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuulia Hyotylainen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Nielsen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18646" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607278v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Boudebbouze" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gaci" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0596-2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607746v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xiao" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Kiilerich" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongkui Xia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmicrobiol.2016.161" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353535v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Dobrijevic" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159030" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535324v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Forslund" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hildebrand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Falony" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15766" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634782v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Borgi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Boudebbouze" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela H. Mkaouar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez M. Rhimi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21655979.2015.1048050" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536579v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesnik" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2352092210666151216143459" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634319v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Shoaie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouyan Ghaffari" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Kovatcheva-Datchary" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mardinoglu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho Sen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640195v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis L. Bermudez Humaran" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Huang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0391-5" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204391v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas de Wouters" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Schnupf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00705-14" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204323v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Binesse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buratti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00328-14" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195478v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijue Jia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghang Cai" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Feng" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2942" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204385v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nushin Aghajari" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florette Szukala" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5421-9" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01017376v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-407" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195477v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2939" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204288v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Santos Rocha" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Gomes-Santos" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Garcias Moreira" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela de Azevedo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessalia Diniz Luerce" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085923" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001085v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette V. Vincent" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nushin N. Aghajari" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie N. Pollet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A. Boisson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-012-9852-6" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SCBKZ3JV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372098v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetana Di Liberto" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065956" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204489v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1872215611307020008" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597154v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W. Coleman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tauran" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perret" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc42838a" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003322v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameny Farhat-Khemakhem" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdouh Ben Ali" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Boukhris" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Khemakhem" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2012.11.020" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7P3SM62-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190549v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetana Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190602v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Qin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12506" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372089v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004509v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wacim W. Bejar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Gabriel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M. Amari" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia M. Mezghani" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2012.09.014" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CGBNKBG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004182v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Gratadoux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blugeon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gaudu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201100465" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C1DP40L8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004149v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Licandro-Seraut" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Brinster" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Scornec" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00531-12" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651383v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Ben Farhat" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wacim Bejar" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kameleddine Bouchaala" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2191-0855-2-10" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372099v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lakhdari" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blotti&#232;re" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21834" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370960v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chouayekh" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouillouard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bejar" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.10.078" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6HS3B9T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191314v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Bajic" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimeh Ilhammami" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-10-96" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372118v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632487v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M Blotti&#232;re" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372117v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204491v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187221511797636248" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648072v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Smaoui" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Makni" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12257-011-0198-0" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78W2N9SN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190507v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jebors" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc14930j" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372122v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.07.036" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34H74WD9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666355v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boisson" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dejob" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Boudebouze" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2010.04.011" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7M0L4Z6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657763v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01522.x" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663676v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Barinov" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800195" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665601v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Juy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.01.014" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDP5Z8VT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372132v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Herve-Jimenez" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillouard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hols" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01984-08" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663368v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jaouadi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2009.09.004" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1NWCM5T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657078v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Herve Jimenez" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Gautier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200700489" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663514v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ogawa" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Penaud" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav S. Ehrlich" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200700974" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A91A8086996D39F69A276687050680F8D80A1EAA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660996v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-141" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01067019v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Pichereau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Auffray" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600773" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GPMLMF6K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666508v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wydau" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Anba Mondoloni" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00141.x" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665192v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bryson" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl471" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655575v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01109-06" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664140v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Auffray" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W06-009" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372146v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Ben Zakour" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Grimaldi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2005.09.006" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26MWP32D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668654v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0603024103" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372143v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gratadoux" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruss" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Corthier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00482-06" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01067020v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko S Ehrlich" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200401327" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWS26DN4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01067008v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.07.007" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895529v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eng-Mong Lim" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003044" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895518v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Ehrlich" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003033" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679208v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00594-9" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372152v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petry" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earle Waghorne" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Cerning" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00214-3" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677449v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golnar Ilami" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.25827-0" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372159v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Sasaki" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.1.46-52.2002" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451345v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satanislav Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/SDA.22.143-149" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683292v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervaux" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Smokvina" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020631532202" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4VMVGQVQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372157v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anglade" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1570-0232(01)00624-9" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF1WHT31-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190023v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Klaenhammer" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Altermann" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Arigoni" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Breidt" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670317v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895484v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Li" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lafon" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Dridi" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001135" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681854v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Ward" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Field" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G.F. Ditcham" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Leigh" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684135v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rallu" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692517v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Lim" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692253v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chervaux" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929572v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rallu" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697026v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fons" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H&#233;g&#233;" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ladire" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raibaud" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ducluzeau" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685709v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929466v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pr&#233;vost" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gruss" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684206v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Prevost" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Ehrlich" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704656v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713714v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dramsi" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Biswas" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Braun" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mastroeni" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1995.tb02297.x" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710248v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711824v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez-Casal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayres Price" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Scott" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929322v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Biswas" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duwat" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sd Ehrlich" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hege" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715665v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707481v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duwat" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704214v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. d'Ari" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouloc" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaffe" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robin" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497553v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737259v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Hul" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geurts" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plovier" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druart" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Everard" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.038" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285612v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741979v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2016.94supplement422x" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825360v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lafon" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dridi" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834763v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774429v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204336v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372153v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bolotin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-2029-8_3" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545650v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Formal" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617677v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828825v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628131v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnouf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Devautour" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berger" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266547v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dinges" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Wepner" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791153v2" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808336v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/e-maguin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5452-3382" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032881487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076900v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaela Joos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Boucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aonghus Lavelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manimozhiyan Arumugam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Blaser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-024-01107-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168922v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Metwaly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kriaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hassani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Carraturo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-025-01041-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lita M Proctor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Wannerberger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vincent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2025.101120" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540116v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Paulay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan M Grimaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caballero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00153-24" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603826v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mariaule" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Rudder" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Jablaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2333434" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133447v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodriguez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cordaillat-Simmons" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Breton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01991-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168198v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kostic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schloter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Arruda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Berg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor C Charles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14550" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011767v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gillois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Terrisse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2en01135b" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259121v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cuffaro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Boutillier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Desramaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12091260" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Hernandez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Rhimi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Boudaya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10050949" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092613v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Saidi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Drut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12121176" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812120v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Mkaouar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11050901" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396061v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Novak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Najjari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Papadimitriou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.789209" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Ryan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schloter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kostic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Kinkel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2020.06.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814093v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Soussou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Mkaouar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102658" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372011v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen D&#8217;hondt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mcdowell" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Eudes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brajesh Singh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-00857-w" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourgin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061122" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252103v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne L&#233;cuyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Roy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gestin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lacombe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db20-1177" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395276v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka Assohoun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peucelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9030565" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259169v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22062817" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447633v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Alard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cudennec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030713" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372010v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22116088" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927462v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Busnelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201900835" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939442v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Rybakova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Fischer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Cernava" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Champomier Verg&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00875-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863236v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01121" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860679v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Y. Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrapon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa057" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332194v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka L. W. Assohoun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka S&#250;ken&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9092104" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372024v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Akermi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000031RR" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02948958v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Toubal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Kiaf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Beaudoin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cagninacci" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17307-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318313v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7224" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629276v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Potiron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.R088989" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627963v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9020167" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618271v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc03183a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02404677v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0715-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625831v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yamauchi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Horiuchi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hosokawa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sasaki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15192" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153623v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dechartres" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi L Pawluski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gueguen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12731" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618141v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gargouri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1872208311666171122153908" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618140v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1872208312666180924112007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626402v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias van Hul" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Geurts" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Plovier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Everard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00107.2017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361347v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jaglin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00216" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509688v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela El Kafsi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44331" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607001v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jamet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dervyn" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bermudez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04875-3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607278v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Boudebbouze" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gaci" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0596-2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594855v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Krogh Pedersen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valborg Gudmundsdottir" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuulia Hyotylainen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Nielsen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18646" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533860v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ple" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Breton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nurdin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201500580" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZMD4KVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372071v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lehrter" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mangin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13181" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VSQ6VTN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607746v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xiao" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Kiilerich" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongkui Xia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmicrobiol.2016.161" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353535v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Dobrijevic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159030" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533942v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Rafal Plichta" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sierakowska Juncker" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rettedal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMICROBIOL.2016.152" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634319v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Shoaie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouyan Ghaffari" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Kovatcheva-Datchary" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mardinoglu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho Sen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640195v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez M. Rhimi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis L. Bermudez Humaran" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Huang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Boudebbouze" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0391-5" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536579v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesnik" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2352092210666151216143459" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634782v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Borgi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela H. Mkaouar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21655979.2015.1048050" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195478v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijue Jia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghang Cai" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Feng" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2942" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204323v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Binesse" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buratti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00328-14" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204391v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas de Wouters" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Schnupf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00705-14" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204385v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nushin Aghajari" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florette Szukala" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5421-9" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01017376v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-407" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204288v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Santos Rocha" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Gomes-Santos" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Garcias Moreira" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela de Azevedo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessalia Diniz Luerce" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085923" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195477v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2939" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001085v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette V. Vincent" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nushin N. Aghajari" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie N. Pollet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A. Boisson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-012-9852-6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SCBKZ3JV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597154v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W. Coleman" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tauran" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perret" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc42838a" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204489v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1872215611307020008" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003322v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameny Farhat-Khemakhem" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdouh Ben Ali" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Boukhris" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Khemakhem" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2012.11.020" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7P3SM62-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190602v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Qin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hildebrand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12506" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190549v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetana Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065956" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004509v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wacim W. Bejar" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Gabriel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M. Amari" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia M. Mezghani" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2012.09.014" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CGBNKBG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651383v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Ben Farhat" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wacim Bejar" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kameleddine Bouchaala" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2191-0855-2-10" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372099v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lakhdari" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blotti&#232;re" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blugeon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21834" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004149v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Licandro-Seraut" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Brinster" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Scornec" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00531-12" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004182v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Gratadoux" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gaudu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201100465" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C1DP40L8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191314v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Bajic" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimeh Ilhammami" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-10-96" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370960v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chouayekh" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouillouard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bejar" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.10.078" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6HS3B9T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372118v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204491v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187221511797636248" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372117v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632487v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M Blotti&#232;re" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648072v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Smaoui" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Makni" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12257-011-0198-0" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78W2N9SN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190507v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jebors" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc14930j" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372122v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.07.036" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34H74WD9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666355v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boisson" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dejob" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Boudebouze" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2010.04.011" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7M0L4Z6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665601v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Juy" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.01.014" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDP5Z8VT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663676v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Barinov" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800195" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372132v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Herve-Jimenez" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillouard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hols" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01984-08" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663368v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jaouadi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2009.09.004" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1NWCM5T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657763v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01522.x" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663514v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ogawa" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Penaud" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav S. Ehrlich" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200700974" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A91A8086996D39F69A276687050680F8D80A1EAA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657078v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Herve Jimenez" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Gautier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200700489" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660996v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-141" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01067019v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Pichereau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Auffray" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600773" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GPMLMF6K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665192v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bryson" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl471" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664140v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Auffray" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W06-009" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372146v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Ben Zakour" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Grimaldi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2005.09.006" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26MWP32D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655575v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01109-06" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372143v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gratadoux" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruss" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Corthier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00482-06" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668654v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0603024103" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666508v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wydau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Anba Mondoloni" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00141.x" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01067020v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko S Ehrlich" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200401327" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWS26DN4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01067008v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.07.007" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895518v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Ehrlich" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003033" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895529v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eng-Mong Lim" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003044" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679208v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00594-9" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372152v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petry" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earle Waghorne" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Cerning" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00214-3" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677449v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golnar Ilami" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.25827-0" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451345v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satanislav Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/SDA.22.143-149" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683292v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervaux" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Smokvina" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020631532202" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4VMVGQVQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190023v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Klaenhammer" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Altermann" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Arigoni" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Breidt" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372157v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anglade" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1570-0232(01)00624-9" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF1WHT31-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372159v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Sasaki" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.1.46-52.2002" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895484v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Li" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lafon" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Dridi" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001135" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670317v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681854v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Ward" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Field" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G.F. Ditcham" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Leigh" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684135v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rallu" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692517v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Lim" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692253v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chervaux" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929572v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rallu" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697026v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fons" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H&#233;g&#233;" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ladire" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raibaud" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ducluzeau" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929466v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pr&#233;vost" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gruss" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684206v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Prevost" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Ehrlich" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685709v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713714v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dramsi" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Biswas" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Braun" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mastroeni" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1995.tb02297.x" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704656v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710248v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929322v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Biswas" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duwat" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sd Ehrlich" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hege" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715665v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711824v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez-Casal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayres Price" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Scott" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707481v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duwat" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704214v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. d'Ari" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouloc" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaffe" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robin" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497553v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285612v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737259v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Hul" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geurts" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plovier" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druart" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Everard" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.038" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741979v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2016.94supplement422x" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825360v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lafon" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dridi" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834763v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774429v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204336v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372153v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bolotin" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-2029-8_3" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617677v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545650v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Formal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828825v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628131v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnouf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Devautour" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berger" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266547v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dinges" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Wepner" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791153v2" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808336v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>