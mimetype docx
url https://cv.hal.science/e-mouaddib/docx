--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -2441,226 +2441,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorisation de nuages de points 3D par recalage dense d’images numériques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Caron</w:t>
+                <w:t xml:space="preserve">Exploration autonome et cartographie topologique en environnement inconnu référencées vision omnidirectionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 31 (1-2), pp.81-106. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 31 (1), pp.221--243</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198485v1</w:t>
+                <w:t xml:space="preserve">hal-01198484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration autonome et cartographie topologique en environnement inconnu référencées vision omnidirectionnelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
+                <w:t xml:space="preserve">Colorisation de nuages de points 3D par recalage dense d’images numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Crombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 31 (1), pp.221--243</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 31 (1-2), pp.81-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ts.31.81-106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198484v1</w:t>
+                <w:t xml:space="preserve">hal-01198485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des cartes du temps de collision (TTC) basée sur le flot optique en vision para-catadioptrique</w:t>
               </w:r>
@@ -8134,51 +8134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale Space and Free Space Topology Analysis for Omnidirectional Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8526,515 +8526,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photometric based 3D Registration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t>
+                <w:t xml:space="preserve">Autonomous robot exploration and cognitive map building in unknown environments using omnidirectional visual information only</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR Int. Conf. on Machine Vision Applications, MVA'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">IEEE Workshop On Robotic Vision, WORV'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Florida, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198506v1</w:t>
+                <w:t xml:space="preserve">hal-01198509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous robot exploration and cognitive map building in unknown environments using omnidirectional visual information only</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
+                <w:t xml:space="preserve">Photometric based 3D Registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narut Soontranon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop On Robotic Vision, WORV'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Florida, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">IAPR Int. Conf. on Machine Vision Applications, MVA'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198509v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Delta-Medial Axis: A robust and linear time algorithm for Euclidian skeleton computation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
+                <w:t xml:space="preserve">From Heritage Building Digitization To Computerized Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leclet-Groux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Crombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.3523--3526</w:t>
+              <w:t xml:space="preserve">6th International Congress on Science and Technology for the Safeguard of Cultural Heritage in the Mediterranean Basin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924655v1</w:t>
+                <w:t xml:space="preserve">hal-01183491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en correspondance de points 3D obtenus avec une grande &amp;quot;base-line</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t>
+                <w:t xml:space="preserve">The Delta-Medial Axis: A robust and linear time algorithm for Euclidian skeleton computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.3523--3526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829336v1</w:t>
+                <w:t xml:space="preserve">hal-00924655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Heritage Building Digitization To Computerized Education</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathan Crombez</w:t>
+                <w:t xml:space="preserve">Mise en correspondance de points 3D obtenus avec une grande &amp;quot;base-line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narut Soontranon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Congress on Science and Technology for the Safeguard of Cultural Heritage in the Mediterranean Basin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183491v1</w:t>
+                <w:t xml:space="preserve">hal-00829336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation spatio-temporelle des co-occurrences par ACP à noyau pour la classification des actions humaines</w:t>
               </w:r>
@@ -9243,239 +9243,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Serious Game for 3D Cultural Heritage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Azziz Anghour</w:t>
+                <w:t xml:space="preserve">The dela-medial axis: a robust and linear time algorithm for euclidian skeleton computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Heritage International Congress, DH'2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Image Processing, ICIP'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Melbourne, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183488v1</w:t>
+                <w:t xml:space="preserve">hal-01198508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dela-medial axis: a robust and linear time algorithm for euclidian skeleton computation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Mouaddib</w:t>
+                <w:t xml:space="preserve">A Serious Game for 3D Cultural Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leclet-Groux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azziz Anghour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Image Processing, ICIP'13</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Heritage International Congress, DH'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.409-412, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6743769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198508v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient-Based time to contact on paracatadioptric camera</w:t>
               </w:r>
@@ -10083,51 +10083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariant Signatures for Omnidirectional Visual Place Recognition and Robot Localization in Unknown Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10463,51 +10463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Background Subtraction Using Moments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Potelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13489,502 +13489,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereo Vision with a Single Camera and Multiple Mirrors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Computer Vision Sensor for Panoramic Depth Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Orghidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Yagi</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Salvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Barcelona, Spain. pp.812--817</w:t>
+              <w:t xml:space="preserve">2nd Iberian Conference on Pattern Recognition and Image Analysis, IbPRIA 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Estoril, Portugal. pp.153--160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198538v1</w:t>
+                <w:t xml:space="preserve">hal-01198542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnidirectional Vision for Monitoring of Traffic in Urban Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Gul Oncel</w:t>
+                <w:t xml:space="preserve">Accuracy Estimation of a New Omnidirectional 3D Vision Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Orghidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Salvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Modeling and Simulation, ICMS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Image Processing, ICIP'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Genoa, Italia, Unknown Region. pp.365--368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198544v1</w:t>
+                <w:t xml:space="preserve">hal-01198543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariants intégraux pour l'indexation d'images omnidirectionnelles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stereo Vision with a Single Camera and Multiple Mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Echigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelona, Spain. pp.812--817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198539v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computer Vision Sensor for Panoramic Depth Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Orghidan</w:t>
+                <w:t xml:space="preserve">Omnidirectional Vision for Monitoring of Traffic in Urban Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gul Oncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mouaddib</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Salvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Iberian Conference on Pattern Recognition and Image Analysis, IbPRIA 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Estoril, Portugal. pp.153--160</w:t>
+              <w:t xml:space="preserve">International Conference on Modeling and Simulation, ICMS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198542v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy Estimation of a New Omnidirectional 3D Vision Sensor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Salvi</w:t>
+                <w:t xml:space="preserve">Invariants intégraux pour l'indexation d'images omnidirectionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Image Processing, ICIP'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Genoa, Italia, Unknown Region. pp.365--368</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198543v1</w:t>
+                <w:t xml:space="preserve">hal-01198539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Vision Omnidirectionnelle</w:t>
               </w:r>
@@ -14033,316 +14033,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnidirectional Depth Computation from a Single Image</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OMNIBOT - De la Division Omnidirectionnelle à la Commande de Robot Mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Mouaddib</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Barcelona, Spain. pp.1222--1227</w:t>
+              <w:t xml:space="preserve">ROBEA 2005 - 5ièmes Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Montpellier, France. pp.87-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198537v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMNIBOT - De la Division Omnidirectionnelle à la Commande de Robot Mobile</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Chaumette</w:t>
+                <w:t xml:space="preserve">Omnidirectional Depth Computation from a Single Image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Orghidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Comby</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Salvi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBEA 2005 - 5ièmes Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Montpellier, France. pp.87-94</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelona, Spain. pp.1222--1227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106450v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OMNIBOT - De la Vision Omnidirectionnelle à la Commande de Robot Mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16545,51 +16545,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1EC36A9"/>
+    <w:nsid w:val="0D55F2B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16776,51 +16776,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/e-mouaddib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5768-2220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100511996" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DJQ-2771-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mis.u-picardie.fr/~mouaddib/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home.mis.u-picardie.fr/~ecathedrale/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mis.u-picardie.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522558v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Desmenez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651042v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Joseph Kessy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Funatomi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Kushida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Kitano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Fujimura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26599/CVM.2025.9450453" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04152022v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Girardeau-Montaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.06.012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087486v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hardouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marzat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3258641" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean Ducrocq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Midavaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dequidt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.500663" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620473v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiro Ogawa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichiro Tanaka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kubo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-022-01587-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Achakir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa El Fkihi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2021.06.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130945v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ahmine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chouireb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3061309" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042545v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sanchiz-Viel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bretagne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dassonvalle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.11.015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130948v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducrocq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3060642" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086537v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Caracotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2020.103080" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leclet-Groux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193928v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2019.04.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01896859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Crombez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2018.2876765" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03700307v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Doper&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850561v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot Deseilligny" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina El Mghari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettarid" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806648v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.02.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benamar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elfkihi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Demonceaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.09.036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGQRC5PR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01312866v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.31.221-243" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.31.81-106" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198484v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083773v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Benamar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.31.197-219" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829822v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-013-9342-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750978v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2012.05.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856782v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Radgui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rziza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856779v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Guelzim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hammouch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rziza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856783v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Orghidan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Salvi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Serrano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856784v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856785v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00578336v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fofi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856786v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brassart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P&#233;gard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856787v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marhic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856789v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856790v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delahoche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856792v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Batlle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houcine Chagouti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Alj" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII64115.2026.11404544" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Larsen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193969v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Kempf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Kanehiro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131231v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belinda Naamani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuharu Morisawa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124722v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsalane Zarghili" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253164" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298595v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Villette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Potin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253342" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789446v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637801v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ambl&#232;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Potelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC61350.2024.10577800" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733246v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650438v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros58592.2024.10801898" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203172v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00181" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618081v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Hubert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Colombini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Saleri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVI-2-W1-2022-415-2022" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339740v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371352v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Guerbas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659324" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339621v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227374v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339652v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Guerbas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339655v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563873v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412357" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483420v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086499v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9340897" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917372v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2376" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924186v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lentremy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907307v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Mohtaram" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03636456v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866626v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853407v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Doper&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309673v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Habibi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309672v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270420v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W4-123-2015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198501v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161823v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198503v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267719v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URAI.2015.7358924" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198502v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198504v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouaddib" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01312896v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907508" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198505v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16631-5_45" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829449v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198506v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narut Soontranon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198509v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924655v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829336v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183491v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198507v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Q. Md Sabri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boonaert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecoeuche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829428v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183488v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Anghour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743769" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198508v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830883v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829404v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198510v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198512v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919650v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656556v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198511v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639646v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198514v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merveilleux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198515v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198513v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potelle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198517v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544783v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544782v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198516v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorayeb" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devendeville" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198518v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Bacca" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cuffi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198519v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198522v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Potelle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198521v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198523v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radgui" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demonceaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rziza" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboutajdine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436740v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404611v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Layerle" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ertaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404610v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404609v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghorayeb" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Potelle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brisoux Devendeville" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198525v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kachi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325390v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198524v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325332v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198526v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Savatier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Ertaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198527v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198529v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198528v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghouzali" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hemami" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198532v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198531v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198530v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712131v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot-Marchand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemaa Kachi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198534v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198533v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sagawa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Echigo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yagi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198535v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198541v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orghidan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salvi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198538v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198544v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gul Oncel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198539v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198542v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198543v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198536v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198537v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mouaddib" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106450v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105975v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalimbaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198540v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198545v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vasseur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198549v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fofi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198547v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198548v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198550v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198553v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198552v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198554v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198556v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delahoche" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauchois" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drocourt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;gard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198557v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Betourne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198558v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vasseur" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576693v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871922v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marquis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198551v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benosman" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03198885v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hamon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198546v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198555v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270685v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/e-mouaddib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5768-2220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100511996" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DJQ-2771-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mis.u-picardie.fr/~mouaddib/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home.mis.u-picardie.fr/~ecathedrale/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mis.u-picardie.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522558v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Desmenez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651042v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Joseph Kessy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Funatomi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Kushida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Kitano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Fujimura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26599/CVM.2025.9450453" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04152022v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Girardeau-Montaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.06.012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087486v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hardouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marzat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3258641" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean Ducrocq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Midavaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dequidt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.500663" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620473v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiro Ogawa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichiro Tanaka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kubo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-022-01587-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Achakir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa El Fkihi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2021.06.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130945v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ahmine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chouireb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3061309" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042545v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sanchiz-Viel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bretagne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dassonvalle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.11.015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130948v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducrocq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3060642" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086537v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Caracotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2020.103080" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leclet-Groux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193928v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2019.04.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01896859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Crombez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2018.2876765" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03700307v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Doper&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850561v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot Deseilligny" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina El Mghari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettarid" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806648v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.02.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benamar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elfkihi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Demonceaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.09.036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGQRC5PR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01312866v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.31.221-243" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198485v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.31.81-106" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083773v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Benamar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.31.197-219" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829822v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-013-9342-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750978v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2012.05.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856782v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Radgui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rziza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856779v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Guelzim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hammouch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rziza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856783v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Orghidan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Salvi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Serrano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856784v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856785v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00578336v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fofi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856786v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brassart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P&#233;gard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856787v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marhic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856789v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856790v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delahoche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856792v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Batlle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houcine Chagouti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Alj" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII64115.2026.11404544" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Larsen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193969v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Kempf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Kanehiro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131231v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belinda Naamani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuharu Morisawa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124722v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsalane Zarghili" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253164" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298595v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Villette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Potin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253342" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789446v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637801v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ambl&#232;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Potelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC61350.2024.10577800" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733246v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650438v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros58592.2024.10801898" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203172v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00181" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618081v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Hubert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Colombini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Saleri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVI-2-W1-2022-415-2022" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339740v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371352v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Guerbas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659324" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339621v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227374v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339652v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Guerbas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339655v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563873v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412357" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483420v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086499v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9340897" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917372v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2376" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924186v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lentremy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907307v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Mohtaram" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03636456v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866626v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853407v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Doper&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309673v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Habibi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309672v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270420v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W4-123-2015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198501v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161823v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198503v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267719v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URAI.2015.7358924" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198502v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198504v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouaddib" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01312896v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907508" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198505v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16631-5_45" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829449v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198509v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198506v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narut Soontranon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183491v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924655v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829336v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198507v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Q. Md Sabri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boonaert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecoeuche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829428v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198508v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183488v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Anghour" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743769" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830883v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829404v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198510v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198512v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919650v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656556v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198511v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639646v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198514v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merveilleux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198515v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198513v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potelle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198517v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544783v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544782v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198516v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorayeb" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devendeville" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198518v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Bacca" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cuffi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198519v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198522v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Potelle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198521v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198523v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radgui" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demonceaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rziza" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboutajdine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436740v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404611v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Layerle" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ertaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404610v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404609v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghorayeb" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Potelle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brisoux Devendeville" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198525v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kachi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325390v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198524v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325332v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198526v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Savatier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Ertaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198527v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198529v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198528v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghouzali" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hemami" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198532v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198531v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198530v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712131v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot-Marchand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemaa Kachi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198534v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198533v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sagawa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Echigo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yagi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198535v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198541v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orghidan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salvi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198542v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198543v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198538v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198544v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gul Oncel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198539v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198536v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106450v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198537v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mouaddib" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105975v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalimbaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198540v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198545v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vasseur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198549v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fofi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198547v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198548v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198550v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198553v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198552v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198554v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198556v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delahoche" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauchois" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drocourt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;gard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198557v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Betourne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198558v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vasseur" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576693v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871922v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marquis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198551v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benosman" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03198885v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hamon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198546v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198555v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270685v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>