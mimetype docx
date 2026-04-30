--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -2337,330 +2337,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous exploration and topological mapping in unknown environments using omnidirectional visual information only</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Marie</w:t>
+                <w:t xml:space="preserve">Exploration autonome et cartographie topologique en environnement inconnu référencées vision omnidirectionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 31 (1-2), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 31 (1), pp.221--243</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312866v1</w:t>
+                <w:t xml:space="preserve">hal-01198484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration autonome et cartographie topologique en environnement inconnu référencées vision omnidirectionnelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
+                <w:t xml:space="preserve">Colorisation de nuages de points 3D par recalage dense d’images numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Crombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 31 (1), pp.221--243</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 31 (1-2), pp.81-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ts.31.81-106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198484v1</w:t>
+                <w:t xml:space="preserve">hal-01198485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorisation de nuages de points 3D par recalage dense d’images numériques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Caron</w:t>
+                <w:t xml:space="preserve">Autonomous exploration and topological mapping in unknown environments using omnidirectional visual information only</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 31 (1-2), pp.81-106. </w:t>
+              <w:t xml:space="preserve">, 2014, 31 (1-2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ts.31.81-106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ts.31.221-243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198485v1</w:t>
+                <w:t xml:space="preserve">hal-01312866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des cartes du temps de collision (TTC) basée sur le flot optique en vision para-catadioptrique</w:t>
               </w:r>
@@ -2978,472 +2978,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapted Approach for Omnidirectional Egomotion Estimation</w:t>
+                <w:t xml:space="preserve">Edge Detection by Maximum Entropy: Application to Omnidirectional and Perspective Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Radgui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+                <w:t xml:space="preserve">Ibrahim Guelzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hammouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Rziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Vision and Image Processing (IJCVIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 30, pp.1--13</w:t>
+              <w:t xml:space="preserve">IJCVIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (3), pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856782v1</w:t>
+                <w:t xml:space="preserve">hal-00856779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge Detection by Maximum Entropy: Application to Omnidirectional and Perspective Images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Haar invariant signatures and spatial recognition using omnidirectional visual information only</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Guelzim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Hammouch</w:t>
+                <w:t xml:space="preserve">Cyril Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCVIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1 (3), pp.1-15</w:t>
+              <w:t xml:space="preserve">Autonomous Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30, pp.333--349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856779v1</w:t>
+                <w:t xml:space="preserve">hal-00856781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haar invariant signatures and spatial recognition using omnidirectional visual information only</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
+                <w:t xml:space="preserve">Optical flow estimation from multichannel spherical image decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Radgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Charron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+                <w:t xml:space="preserve">Mohamed Rziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomous Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 30, pp.333--349</w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (9), pp.1263-1272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856781v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical flow estimation from multichannel spherical image decomposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Adapted Approach for Omnidirectional Egomotion Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Radgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Rziza</w:t>
+                <w:t xml:space="preserve">Mohammed Rziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 115 (9), pp.1263-1272</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Vision and Image Processing (IJCVIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30, pp.1--13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637423v1</w:t>
+                <w:t xml:space="preserve">hal-00856782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catadioptric single-shot rangefinder for textured map building in robot navigation</w:t>
               </w:r>
@@ -4630,477 +4630,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally optimal registration of dense terrestrial laser scans from coarse sampling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial random access to explore heritage site using spherical video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Kempf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fumio Kanehiro</w:t>
+                <w:t xml:space="preserve">Arsalane Zarghili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CVF International Conference on Computer Vision Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Sienne, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/dh.20253164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05193969v1</w:t>
+                <w:t xml:space="preserve">hal-05124722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mathématique du domaine de convergence d'un asservissement visuel direct</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESILab: An efficient software for immersion and exploitation of large point clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Caracotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Belinda Naamani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Caron</w:t>
+                <w:t xml:space="preserve">Dorian Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitsuharu Morisawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+                <w:t xml:space="preserve">Noël Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Heritage (DH) World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Siene, Sep 2025, Siene, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/dh.20253342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131231v1</w:t>
+                <w:t xml:space="preserve">hal-05298595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial random access to explore heritage site using spherical video</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation mathématique du domaine de convergence d'un asservissement visuel direct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Belinda Naamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuharu Morisawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arsalane Zarghili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Heritage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ORASIS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/dh.20253164⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05124722v1</w:t>
+                <w:t xml:space="preserve">hal-05131231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESILab: An efficient software for immersion and exploitation of large point clouds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Globally optimal registration of dense terrestrial laser scans from coarse sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thibault Potin</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumio Kanehiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Heritage (DH) World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/CVF International Conference on Computer Vision Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Honolulu, United States. pp.7059-7068</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298595v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérisations précises et caractérisation géométrique des cathédrales Notre-Dame de Paris, Amiens et Beauvais</w:t>
               </w:r>
@@ -5380,77 +5380,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical characterization of the convergence domain for Direct Visual Servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Belinda Naamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuharu Morisawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5971,446 +5971,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignement d'image direct à échelle continue pour l'odométrie visuelle à partir d'images RVB-D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Ahmine</w:t>
+                <w:t xml:space="preserve">Photometric Gaussian Mixtures for Direct Virtual Visual Servoing of Omnidirectional Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif-Eddine Guerbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Crombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Chouireb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
+              <w:t xml:space="preserve">IEEE CVPR 2021 Workshop on 3D Vision and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Seattle (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339621v1</w:t>
+                <w:t xml:space="preserve">hal-03227374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photometric Gaussian Mixtures for Direct Virtual Visual Servoing of Omnidirectional Camera</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seif-Eddine Guerbas</w:t>
+                <w:t xml:space="preserve">Mélange de Gaussiennes Photométriques pour l'Asservissement Visuel Virtuel Direct d'une Caméra Omnidirectionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Eddine Guerbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Crombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CVPR 2021 Workshop on 3D Vision and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Seattle (virtual), United States</w:t>
+              <w:t xml:space="preserve">ORASIS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227374v1</w:t>
+                <w:t xml:space="preserve">hal-03339652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélange de Gaussiennes Photométriques pour l'Asservissement Visuel Virtuel Direct d'une Caméra Omnidirectionnelle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Caron</w:t>
+                <w:t xml:space="preserve">Photometric Stereo with Twin-Fisheye Cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Caracotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Morbidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339652v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photometric Stereo with Twin-Fisheye Cameras</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio Morbidi</w:t>
+                <w:t xml:space="preserve">Alignement d'image direct à échelle continue pour l'odométrie visuelle à partir d'images RVB-D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ahmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Chouireb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339655v1</w:t>
+                <w:t xml:space="preserve">hal-03339621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photometric Stereo with Twin-Fisheye Cameras</w:t>
               </w:r>
@@ -6563,503 +6563,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next-Best-View planning for surface reconstruction of large-scale 3D environments with multiple UAVs</w:t>
+                <w:t xml:space="preserve">Surface-driven Next-Best-View planning for exploration of large-scale 3D environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Morbidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Morbidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Las Vegas, United States. pp.1567-1574, </w:t>
+              <w:t xml:space="preserve">21st IFAC World Congress (VIRTUEL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.15501-15507, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS45743.2020.9340897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086499v1</w:t>
+                <w:t xml:space="preserve">hal-02917372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-driven Next-Best-View planning for exploration of large-scale 3D environments</w:t>
+                <w:t xml:space="preserve">Next-Best-View planning for surface reconstruction of large-scale 3D environments with multiple UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Morbidi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFAC World Congress (VIRTUEL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.15501-15507, </w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Las Vegas, United States. pp.1567-1574, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS45743.2020.9340897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917372v1</w:t>
+                <w:t xml:space="preserve">hal-03086499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient restitution of heritage buildings: a new way to exploit 3D point clouds slicing, An example with the Amiens Gothic Cathedral</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AMIFT: AFFINE-MIRROR INVARIANT FEATURE TRANSFORM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lentremy</w:t>
+                <w:t xml:space="preserve">Noureddine Mohtaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Radgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Heritage 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, San francisco, United States. pp.524-527</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing, ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924186v1</w:t>
+                <w:t xml:space="preserve">hal-01907307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMIFT: AFFINE-MIRROR INVARIANT FEATURE TRANSFORM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient restitution of heritage buildings: a new way to exploit 3D point clouds slicing, An example with the Amiens Gothic Cathedral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leclet-Groux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Mohtaram</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amina Radgui</w:t>
+                <w:t xml:space="preserve">Jérémy Lentremy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing, ICIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Digital Heritage 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, San francisco, United States. pp.524-527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907307v1</w:t>
+                <w:t xml:space="preserve">hal-01924186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitization of the Hassan Mosque</w:t>
               </w:r>
@@ -7071,51 +7071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Achakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaa El Fkihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Radgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7153,64 +7153,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction 3D d'objet à partir d'une image catadioptrique multi-plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Mohtaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Radgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7644,312 +7644,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Good feature for framing: Saliency-based Gaussian mixture</w:t>
+                <w:t xml:space="preserve">Assistive visual framing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaynab Habibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Hamburg, Germany. pp.3682-3687</w:t>
+              <w:t xml:space="preserve">International congress on Digital Heritage, DH'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Granada, Spain. pp.109-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198501v1</w:t>
+                <w:t xml:space="preserve">hal-01198503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration réaliste et pertinente d'un nuage de points 3D dense et coloré</w:t>
+                <w:t xml:space="preserve">Good feature for framing: Saliency-based Gaussian mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaynab Habibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur, ORASIS'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Hamburg, Germany. pp.3682-3687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161823v1</w:t>
+                <w:t xml:space="preserve">hal-01198501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistive visual framing</w:t>
+                <w:t xml:space="preserve">Exploration réaliste et pertinente d'un nuage de points 3D dense et coloré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaynab Habibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress on Digital Heritage, DH'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Granada, Spain. pp.109-112</w:t>
+              <w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur, ORASIS'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198503v1</w:t>
+                <w:t xml:space="preserve">hal-01161823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using dense point clouds as environment model for visual localization of mobile robot</w:t>
               </w:r>
@@ -8134,51 +8134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale Space and Free Space Topology Analysis for Omnidirectional Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8526,1228 +8526,1228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous robot exploration and cognitive map building in unknown environments using omnidirectional visual information only</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Mouaddib</w:t>
+                <w:t xml:space="preserve">From Heritage Building Digitization To Computerized Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leclet-Groux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Crombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop On Robotic Vision, WORV'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Florida, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">6th International Congress on Science and Technology for the Safeguard of Cultural Heritage in the Mediterranean Basin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198509v1</w:t>
+                <w:t xml:space="preserve">hal-01183491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photometric based 3D Registration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Mouaddib</w:t>
+                <w:t xml:space="preserve">The Delta-Medial Axis: A robust and linear time algorithm for Euclidian skeleton computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR Int. Conf. on Machine Vision Applications, MVA'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.3523--3526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198506v1</w:t>
+                <w:t xml:space="preserve">hal-00924655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Heritage Building Digitization To Computerized Education</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathan Crombez</w:t>
+                <w:t xml:space="preserve">Mise en correspondance de points 3D obtenus avec une grande &amp;quot;base-line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narut Soontranon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Congress on Science and Technology for the Safeguard of Cultural Heritage in the Mediterranean Basin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183491v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Delta-Medial Axis: A robust and linear time algorithm for Euclidian skeleton computation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+                <w:t xml:space="preserve">Caractérisation spatio-temporelle des co-occurrences par ACP à noyau pour la classification des actions humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Q. Md Sabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boonaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lecoeuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.3523--3526</w:t>
+              <w:t xml:space="preserve">GRETSI'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924655v1</w:t>
+                <w:t xml:space="preserve">hal-01198507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en correspondance de points 3D obtenus avec une grande &amp;quot;base-line</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+                <w:t xml:space="preserve">Estimation des Cartes du Temps de Collision (TTC) en Vision Para-catadioptrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa El Fkihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829336v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation spatio-temporelle des co-occurrences par ACP à noyau pour la classification des actions humaines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Lecoeuche</w:t>
+                <w:t xml:space="preserve">Autonomous robot exploration and cognitive map building in unknown environments using omnidirectional visual information only</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">IEEE Workshop On Robotic Vision, WORV'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Florida, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198507v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des Cartes du Temps de Collision (TTC) en Vision Para-catadioptrique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sanaa El Fkihi</w:t>
+                <w:t xml:space="preserve">Photometric based 3D Registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narut Soontranon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mouaddib</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
+              <w:t xml:space="preserve">IAPR Int. Conf. on Machine Vision Applications, MVA'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829428v1</w:t>
+                <w:t xml:space="preserve">hal-01198506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dela-medial axis: a robust and linear time algorithm for euclidian skeleton computation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Mouaddib</w:t>
+                <w:t xml:space="preserve">A Serious Game for 3D Cultural Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leclet-Groux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azziz Anghour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Image Processing, ICIP'13</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Heritage International Congress, DH'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.409-412, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6743769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198508v1</w:t>
+                <w:t xml:space="preserve">hal-01183488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Serious Game for 3D Cultural Heritage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Azziz Anghour</w:t>
+                <w:t xml:space="preserve">The dela-medial axis: a robust and linear time algorithm for euclidian skeleton computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Heritage International Congress, DH'2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Image Processing, ICIP'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6743769⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01183488v1</w:t>
+                <w:t xml:space="preserve">hal-01198508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-Based time to contact on paracatadioptric camera</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
+                <w:t xml:space="preserve">Exploration autonome et construction de carte cognitive en environnement inconnu basées vision omnidirectionnelle uniquement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing, ICIP'2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830883v1</w:t>
+                <w:t xml:space="preserve">hal-00829404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration autonome et construction de carte cognitive en environnement inconnu basées vision omnidirectionnelle uniquement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+                <w:t xml:space="preserve">Gradient-Based time to contact on paracatadioptric camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa El Fkihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing, ICIP'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829404v1</w:t>
+                <w:t xml:space="preserve">hal-00830883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human action classification using surf based spatio-temporal correlated descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Q. Md Sabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boonaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10083,51 +10083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariant Signatures for Omnidirectional Visual Place Recognition and Robot Localization in Unknown Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10267,152 +10267,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time free space detection and navigation using omnidirectional vision and parametric and geometric active contours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Background Subtraction Using Moments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Merveilleux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
+                <w:t xml:space="preserve">A. Potelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Shanghai, China</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Image Processing, ICIP'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198514v1</w:t>
+                <w:t xml:space="preserve">hal-01198513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust free space segmentation using active contours and monocular omnidirectional vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Merveilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10449,160 +10449,160 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Background Subtraction Using Moments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Potelle</w:t>
+                <w:t xml:space="preserve">Real-time free space detection and navigation using omnidirectional vision and parametric and geometric active contours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Merveilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Image Processing, ICIP'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198513v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free Space Detection Using Active Vontours in Omnidirectional Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Merveilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10647,325 +10647,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Viewpoint Stereoscopic Sensor Calibration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Marchand</w:t>
+                <w:t xml:space="preserve">Optimal Omnidirectional Sensor for Urban Traffic Diagnosis in Crossroads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghorayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Potelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Devendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Symp. on Image/Video Communications over fixed and mobile networks, ISIVC-2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rabat, Morocco, Morocco</w:t>
+              <w:t xml:space="preserve">the IEEE Intelligent Vehicles Symposium (IEEE IV 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, SanDiego, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00544783v1</w:t>
+                <w:t xml:space="preserve">hal-01198516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnidirectional Photometric Visual Servoing</w:t>
+                <w:t xml:space="preserve">Single Viewpoint Stereoscopic Sensor Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.6202-6207</w:t>
+              <w:t xml:space="preserve">Int. Symp. on Image/Video Communications over fixed and mobile networks, ISIVC-2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rabat, Morocco, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00544782v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00544783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Omnidirectional Sensor for Urban Traffic Diagnosis in Crossroads</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Devendeville</w:t>
+                <w:t xml:space="preserve">Omnidirectional Photometric Visual Servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the IEEE Intelligent Vehicles Symposium (IEEE IV 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, SanDiego, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.6202-6207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198516v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00544782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range information in omnidirectional images through laser range finder</w:t>
               </w:r>
@@ -11135,138 +11135,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une caméra catadioptrique pour l'estimation du trafic routier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Omnidirectional Egomotion Estimation From Adapted Motion Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Potelle</w:t>
+                <w:t xml:space="preserve">A. Radgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international ITT'09, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE 5th Int. Conf. on Signal-Image Technology &amp; Internet-Based Systems (SITIS'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198522v1</w:t>
+                <w:t xml:space="preserve">hal-01198523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical Line Matching for Omnidirectional Stereovision Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11282,381 +11308,355 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Kobe, Japan. pp.2787--2792</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnidirectional Egomotion Estimation From Adapted Motion Field</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Demonceaux</w:t>
+                <w:t xml:space="preserve">Une caméra catadioptrique pour l'estimation du trafic routier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghorayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Potelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mouaddib</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 5th Int. Conf. on Signal-Image Technology &amp; Internet-Based Systems (SITIS'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Symposium international ITT'09, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198523v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Model Based Pose Estimation For Omnidirectional Stereovision</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Mouaddib</w:t>
+                <w:t xml:space="preserve">Conception d'un capteur catadioptrique pour une observation optimale du conducteur et de la scène de conduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Layerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Intelligent Robots and Systems, IROS'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, St Louis, United States. pp.5228-5233</w:t>
+              <w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00436740v1</w:t>
+                <w:t xml:space="preserve">inria-00404611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un capteur catadioptrique pour une observation optimale du conducteur et de la scène de conduite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+                <w:t xml:space="preserve">3D Model Based Pose Estimation For Omnidirectional Stereovision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Intelligent Robots and Systems, IROS'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St Louis, United States. pp.5228-5233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00404611v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00436740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en correspondance de droites verticales dans les images de stéréovision omnidirectionnelle</w:t>
               </w:r>
@@ -11934,355 +11934,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adapted Lucas-Kanade's method for optical flow estimation in catadioptric images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Rziza</w:t>
+                <w:t xml:space="preserve">Avancées en Vision Omnidirectionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th Workshop on Omnidirectional Vision, Camera Networks and Non-classical Cameras - OMNIVIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rahul Swaminathan and Vincenzo Caglioti and Antonis Argyros, Oct 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">JOTI2008, Journées d'Optique et de Traitement de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Mohammedia, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00325390v1</w:t>
+                <w:t xml:space="preserve">hal-01198524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées en Vision Omnidirectionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Mouaddib</w:t>
+                <w:t xml:space="preserve">Catadioptric Sensor for a Simultaneous Tracking of the Driver's Face and the Road Scene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Layerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOTI2008, Journées d'Optique et de Traitement de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Mohammedia, Morocco</w:t>
+              <w:t xml:space="preserve">The 8th Workshop on Omnidirectional Vision, Camera Networks and Non-classical Cameras - OMNIVIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rahul Swaminathan and Vincenzo Caglioti and Antonis Argyros, Oct 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198524v1</w:t>
+                <w:t xml:space="preserve">inria-00325332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catadioptric Sensor for a Simultaneous Tracking of the Driver's Face and the Road Scene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Ertaud</w:t>
+                <w:t xml:space="preserve">An adapted Lucas-Kanade's method for optical flow estimation in catadioptric images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Radgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aboutajdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rziza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th Workshop on Omnidirectional Vision, Camera Networks and Non-classical Cameras - OMNIVIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rahul Swaminathan and Vincenzo Caglioti and Antonis Argyros, Oct 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00325332v1</w:t>
+                <w:t xml:space="preserve">inria-00325390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catadioptric Vision System for an Optimal Observation of the Driver Face and the Road Scene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Layerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12340,256 +12340,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caméras Omnidirectionnelles : Principes et Modélisations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Demonceaux</w:t>
+                <w:t xml:space="preserve">Catadioptric Sensor for a Simultaneous Tracking of the Driver s Face and the Road Scene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Layerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Aboutajdine</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Ertaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOTI2008, Journées d'Optique et de Traitement de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Mohammedia, Morocco</w:t>
+              <w:t xml:space="preserve">In OMNIVIS'2008, the Eighth Workshop on Omnidirectional Vision, Camera Networks and Non-classical Cameras, in conjunction with ECCV 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198527v1</w:t>
+                <w:t xml:space="preserve">hal-01198529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catadioptric Sensor for a Simultaneous Tracking of the Driver s Face and the Road Scene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X. Savatier</w:t>
+                <w:t xml:space="preserve">Caméras Omnidirectionnelles : Principes et Modélisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Radgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-Y. Ertaud</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In OMNIVIS'2008, the Eighth Workshop on Omnidirectional Vision, Camera Networks and Non-classical Cameras, in conjunction with ECCV 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">JOTI2008, Journées d'Optique et de Traitement de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Mohammedia, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198529v1</w:t>
+                <w:t xml:space="preserve">hal-01198527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin Detection algorithm based on Discrete Cosine Transform and Generalized Gaussian Density</w:t>
               </w:r>
@@ -12601,64 +12601,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ghouzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hemami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12696,51 +12696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Omnidirectional Catadioptric Stereovision Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Devendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12817,51 +12817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Devendeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OMNIVIS held with IEEE ICCV 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Rio De Janeiro, Unknown Region. pp.1--6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14253,247 +14253,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMNIBOT - De la Vision Omnidirectionnelle à la Commande de Robot Mobile</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualitative localization using omnidirectional images and invariant features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBEA 2005 - 5es Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Montpellier, France. pp.95-105</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Edmonton, Canada. pp.3009--3014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00105975v1</w:t>
+                <w:t xml:space="preserve">hal-01198540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative localization using omnidirectional images and invariant features</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">OMNIBOT - De la Vision Omnidirectionnelle à la Commande de Robot Mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Edmonton, Canada. pp.3009--3014</w:t>
+              <w:t xml:space="preserve">ROBEA 2005 - 5es Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Montpellier, France. pp.95-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198540v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00105975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central Catadioptric Line Detection</w:t>
               </w:r>
@@ -16545,51 +16545,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D55F2B2"/>
+    <w:nsid w:val="E832ECFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16776,51 +16776,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/e-mouaddib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5768-2220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100511996" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DJQ-2771-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mis.u-picardie.fr/~mouaddib/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home.mis.u-picardie.fr/~ecathedrale/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mis.u-picardie.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522558v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Desmenez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651042v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Joseph Kessy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Funatomi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Kushida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Kitano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Fujimura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26599/CVM.2025.9450453" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04152022v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Girardeau-Montaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.06.012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087486v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hardouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marzat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3258641" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean Ducrocq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Midavaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dequidt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.500663" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620473v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiro Ogawa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichiro Tanaka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kubo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-022-01587-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Achakir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa El Fkihi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2021.06.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130945v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ahmine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chouireb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3061309" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042545v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sanchiz-Viel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bretagne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dassonvalle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.11.015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130948v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducrocq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3060642" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086537v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Caracotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2020.103080" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leclet-Groux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193928v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2019.04.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01896859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Crombez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2018.2876765" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03700307v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Doper&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850561v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot Deseilligny" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina El Mghari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettarid" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806648v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.02.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benamar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elfkihi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Demonceaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.09.036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGQRC5PR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01312866v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.31.221-243" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198485v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.31.81-106" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083773v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Benamar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.31.197-219" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829822v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-013-9342-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750978v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2012.05.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856782v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Radgui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rziza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856779v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Guelzim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hammouch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rziza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856783v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Orghidan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Salvi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Serrano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856784v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856785v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00578336v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fofi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856786v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brassart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P&#233;gard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856787v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marhic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856789v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856790v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delahoche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856792v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Batlle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houcine Chagouti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Alj" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII64115.2026.11404544" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Larsen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193969v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Kempf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Kanehiro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131231v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belinda Naamani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuharu Morisawa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124722v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsalane Zarghili" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253164" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298595v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Villette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Potin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253342" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789446v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637801v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ambl&#232;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Potelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC61350.2024.10577800" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733246v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650438v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros58592.2024.10801898" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203172v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00181" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618081v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Hubert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Colombini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Saleri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVI-2-W1-2022-415-2022" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339740v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371352v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Guerbas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659324" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339621v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227374v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339652v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Guerbas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339655v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563873v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412357" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483420v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086499v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9340897" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917372v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2376" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924186v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lentremy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907307v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Mohtaram" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03636456v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866626v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853407v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Doper&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309673v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Habibi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309672v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270420v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W4-123-2015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198501v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161823v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198503v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267719v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URAI.2015.7358924" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198502v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198504v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouaddib" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01312896v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907508" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198505v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16631-5_45" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829449v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198509v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198506v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narut Soontranon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183491v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924655v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829336v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198507v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Q. Md Sabri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boonaert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecoeuche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829428v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198508v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183488v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Anghour" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743769" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830883v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829404v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198510v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198512v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919650v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656556v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198511v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639646v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198514v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merveilleux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198515v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198513v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potelle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198517v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544783v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544782v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198516v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorayeb" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devendeville" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198518v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Bacca" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cuffi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198519v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198522v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Potelle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198521v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198523v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radgui" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demonceaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rziza" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboutajdine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436740v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404611v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Layerle" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ertaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404610v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404609v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghorayeb" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Potelle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brisoux Devendeville" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198525v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kachi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325390v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198524v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325332v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198526v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Savatier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Ertaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198527v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198529v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198528v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghouzali" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hemami" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198532v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198531v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198530v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712131v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot-Marchand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemaa Kachi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198534v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198533v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sagawa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Echigo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yagi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198535v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198541v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orghidan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salvi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198542v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198543v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198538v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198544v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gul Oncel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198539v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198536v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106450v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198537v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mouaddib" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105975v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalimbaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198540v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198545v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vasseur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198549v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fofi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198547v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198548v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198550v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198553v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198552v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198554v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198556v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delahoche" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauchois" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drocourt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;gard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198557v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Betourne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198558v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vasseur" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576693v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871922v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marquis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198551v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benosman" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03198885v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hamon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198546v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198555v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270685v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/e-mouaddib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5768-2220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100511996" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DJQ-2771-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mis.u-picardie.fr/~mouaddib/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home.mis.u-picardie.fr/~ecathedrale/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mis.u-picardie.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522558v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Desmenez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651042v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Joseph Kessy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Funatomi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Kushida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Kitano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Fujimura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26599/CVM.2025.9450453" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04152022v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Girardeau-Montaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.06.012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087486v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hardouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marzat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3258641" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean Ducrocq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Midavaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dequidt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.500663" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620473v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiro Ogawa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichiro Tanaka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kubo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-022-01587-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Achakir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa El Fkihi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2021.06.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130945v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ahmine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chouireb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3061309" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042545v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sanchiz-Viel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bretagne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dassonvalle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.11.015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130948v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducrocq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3060642" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086537v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Caracotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2020.103080" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leclet-Groux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193928v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2019.04.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01896859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Crombez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2018.2876765" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03700307v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Doper&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850561v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot Deseilligny" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina El Mghari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettarid" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806648v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.02.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benamar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elfkihi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Demonceaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.09.036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGQRC5PR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198484v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.31.81-106" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01312866v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.31.221-243" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083773v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Benamar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.31.197-219" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829822v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-013-9342-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750978v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2012.05.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856779v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Guelzim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hammouch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856781v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Radgui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rziza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856782v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rziza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856783v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Orghidan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Salvi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Serrano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856784v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856785v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00578336v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fofi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856786v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brassart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P&#233;gard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856787v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marhic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856789v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856790v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delahoche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856792v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Batlle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houcine Chagouti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Alj" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII64115.2026.11404544" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Larsen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124722v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsalane Zarghili" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253164" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Kempf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Villette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Potin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253342" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131231v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belinda Naamani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuharu Morisawa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193969v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Kanehiro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789446v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637801v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ambl&#232;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Potelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC61350.2024.10577800" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733246v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650438v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros58592.2024.10801898" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203172v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00181" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618081v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Hubert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Colombini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Saleri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVI-2-W1-2022-415-2022" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339740v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371352v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Guerbas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659324" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227374v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339652v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Guerbas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339655v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339621v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563873v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412357" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483420v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917372v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2376" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086499v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9340897" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907307v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Mohtaram" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924186v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lentremy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03636456v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866626v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853407v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Doper&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309673v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Habibi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309672v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270420v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W4-123-2015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198503v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198501v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161823v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267719v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URAI.2015.7358924" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198502v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198504v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouaddib" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01312896v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907508" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198505v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16631-5_45" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829449v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183491v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924655v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829336v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narut Soontranon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198507v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Q. Md Sabri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boonaert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecoeuche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829428v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198509v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198506v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183488v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Anghour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743769" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198508v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829404v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830883v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198510v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198512v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919650v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656556v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198511v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639646v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198513v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potelle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198515v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merveilleux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198514v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198517v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198516v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorayeb" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devendeville" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544783v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544782v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198518v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Bacca" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cuffi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198519v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198523v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radgui" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demonceaux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rziza" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboutajdine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198521v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198522v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Potelle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404611v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Layerle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ertaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436740v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404610v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404609v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghorayeb" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Potelle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brisoux Devendeville" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198525v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kachi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198524v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325332v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325390v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198526v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Savatier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Ertaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198529v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198527v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198528v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghouzali" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hemami" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198532v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198531v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198530v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712131v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot-Marchand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemaa Kachi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198534v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198533v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sagawa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Echigo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yagi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198535v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198541v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orghidan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salvi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198542v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198543v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198538v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198544v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gul Oncel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198539v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198536v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106450v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198537v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mouaddib" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198540v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105975v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalimbaud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198545v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vasseur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198549v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fofi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198547v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198548v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198550v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198553v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198552v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198554v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198556v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delahoche" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauchois" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drocourt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;gard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198557v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Betourne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198558v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vasseur" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576693v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871922v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marquis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198551v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benosman" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03198885v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hamon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198546v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198555v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270685v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>