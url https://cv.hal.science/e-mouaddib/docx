--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -1,16490 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...16438 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:84.375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> El Mustapha Mouaddib </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5768-2220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100511996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=RYBymG8AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/DJQ-2771-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mis.u-picardie.fr/~mouaddib/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://home.mis.u-picardie.fr/~ecathedrale/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site du laboratoire MIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aisne. Laon. Nouvelles données sur les chevets de la cathédrale apportées par la maquette numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angele Desmenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 183 (1), p. 69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Illumination Variation Compensation using Perpendicular Whisk-broom Hyperspectral Scans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzan Joseph Kessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Funatomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Kushida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Kitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Fujimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Visual Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26599/CVM.2025.9450453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D/3D data fusion for the comparative analysis of the vaults of Notre-Dame de Paris before and after the fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Girardeau-Montaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.221-231. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multirobot System for 3-D Surface Reconstruction With Centralized and Distributed Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Morbidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (4), pp.2623-2638. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2023.3258641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisAdapt: Catadioptric Adaptive Camera for scenes of variable density of visual information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jean Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Midavaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (35), pp.9207-9214. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.500663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliminating Temporal Illumination Variations in Whisk-broom Hyperspectral Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Funatomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takehiro Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenichiro Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130, pp.1310-1324. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-022-01587-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Model-Based approach for complete digitization by TLS or mobile scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Achakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa El Fkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, pp.314 - 327. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2021.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous scale-space direct image alignment for visual odometry from RGB-D images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ahmine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Chouireb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.2264-2271. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3061309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiometric Correction of Laser Scanning Intensity Data Applied For Terrestrial Laser Scanning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Sanchiz-Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dassonvalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 172, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2020.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDROmni: Optical extension of dynamic range for panoramic robot vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.3561-3568. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3060642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometric stereo with central panoramic cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Caracotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Morbidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 201, pp.103080. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2020.103080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine in silico. Exemple de la cathédrale d’Amiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leclet-Groux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Morbidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Lucas-Kanade tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ahmine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Chouireb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.imavis.2019.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Servoing with Photometric Gaussian Mixtures as Dense Feature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Crombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (1), pp.49-63. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2018.2876765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'abbatiale de Saint-Martin-aux-Bois. Archéologie du bâti et numérisation 3D : Nouvelles perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Doperé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire médiévale et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.11--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hassan mosque at the digital era.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Achakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa El Fkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina El Mghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ettarid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Science and Engineering International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Delta Medial Axis: A fast and robust algorithm for filtered skeleton extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.26 - 39. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2016.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual contact with catadioptric cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elfkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Demonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.100--119. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2014.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous exploration and topological mapping in unknown environments using omnidirectional visual information only</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (1-2), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ts.31.221-243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration autonome et cartographie topologique en environnement inconnu référencées vision omnidirectionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (1), pp.221--243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorisation de nuages de points 3D par recalage dense d’images numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Crombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (1-2), pp.81-106. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ts.31.81-106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des cartes du temps de collision (TTC) basée sur le flot optique en vision para-catadioptrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa El Fkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Demonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (1-2), pp.197 - 219. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ts.31.197-219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometric visual servoing for omnidirectional cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (2-3), pp.177-193. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10514-013-9342-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D model based tracking for omnidirectional vision: a new spherical approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (8), pp.1056-1068. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2012.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted Approach for Omnidirectional Egomotion Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Radgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Demonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Rziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision and Image Processing (IJCVIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.1--13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge Detection by Maximum Entropy: Application to Omnidirectional and Perspective Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Guelzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hammouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCVIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (3), pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haar invariant signatures and spatial recognition using omnidirectional visual information only</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.333--349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical flow estimation from multichannel spherical image decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Radgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Demonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (9), pp.1263-1272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catadioptric single-shot rangefinder for textured map building in robot navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Orghidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Serrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (2), pp.43--53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and accuracy estimation of a new omnidirectional depth computation sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Orghidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (7), pp.843--853</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la Vision Panoramique Catadioptrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncalibrated Reconstruction: An Adaptation to Structured Light Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36 (7), pp.1631-1644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization using infrared beacons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (2), pp.153--161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation absolue par le capteur omnidirectionnel SYCLOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marhic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brassart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17 (3), pp.20--26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical matching for mobile robot localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marhic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (5), pp.542--552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual organization approach based on Dempster Shafer theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delahoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 32 (8), pp.1449--1462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust-coded pattern projection for dynamic 3D scene measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Batlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 19 (11), pp.1055--1065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress in coded structured light as a technique to solve the correspondance problem: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Batlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Salvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 31 (7), pp.963--982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometric Virtual Visual Servoing based on Gaussian Splatting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houcine Chagouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Alj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/SICE International Symposium on System Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Cancun, Mexico. pp.1407-1412, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SII64115.2026.11404544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change Detection and Model Update from Limited Query Data for Accurate Robot Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezio Malis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2025 - 22nd International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Juan, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation mathématique du domaine de convergence d'un asservissement visuel direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belinda Naamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuharu Morisawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globally optimal registration of dense terrestrial laser scans from coarse sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumio Kanehiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CVF International Conference on Computer Vision Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Honolulu, United States. pp.7059-7068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESILab: An efficient software for immersion and exploitation of large point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Caracotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Potin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage (DH) World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Siene, Sep 2025, Siene, Italy. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial random access to explore heritage site using spherical video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsalane Zarghili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sienne, Italy. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisations précises et caractérisation géométrique des cathédrales Notre-Dame de Paris, Amiens et Beauvais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Vision serving visually impaired people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Amblès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leclet-Groux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Potelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 12th International Symposium on Signal, Image, Video and Communications (ISIVC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrakech, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC61350.2024.10577800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical characterization of the convergence domain for Direct Visual Servoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belinda Naamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuharu Morisawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2024 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2024, Abu Dhabi, United Arab Emirates. pp.4846-4853, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iros58592.2024.10801898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650438v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change Detection and Model Update Framework for Accurate Long-Term Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezio Malis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2024: Standing the Test of Time Workshop - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Imaging of In-Site Stained Glasses: Illumination Variation Compensation Using Two Perpendicular Scans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzan Joseph Kessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Funatomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Kitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Fujimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CVF International Conference on Computer Vision workshop on e-Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/CVF, Oct 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantically enriched multimodal imaging approach dedicated to conservation and restoration studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Saleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Mantua, Italy. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVI-2-W1-2022-415-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDROmni : Extension optique de gamme dynamique en vision panoramique pour la robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jean Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct 3D model-based tracking in omnidirectional images robust to large inter-frame motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif-Eddine Guerbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Crombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Ljubjana, Slovenia. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR53236.2021.9659324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement d'image direct à échelle continue pour l'odométrie visuelle à partir d'images RVB-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ahmine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Chouireb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometric Gaussian Mixtures for Direct Virtual Visual Servoing of Omnidirectional Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif-Eddine Guerbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Crombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CVPR 2021 Workshop on 3D Vision and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Seattle (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélange de Gaussiennes Photométriques pour l'Asservissement Visuel Virtuel Direct d'une Caméra Omnidirectionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Guerbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Crombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometric Stereo with Twin-Fisheye Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Caracotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Morbidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometric Stereo with Twin-Fisheye Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Caracotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Morbidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Cathedrale, le patrimoine in silico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florent Laroche; Mehdi Chayani; Caroline Delevoie; Xavier Granier, Dec 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-Best-View planning for surface reconstruction of large-scale 3D environments with multiple UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Morbidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Las Vegas, United States. pp.1567-1574, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS45743.2020.9340897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-driven Next-Best-View planning for exploration of large-scale 3D environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Morbidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress (VIRTUEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.15501-15507, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient restitution of heritage buildings: a new way to exploit 3D point clouds slicing, An example with the Amiens Gothic Cathedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leclet-Groux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lentremy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, San francisco, United States. pp.524-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMIFT: AFFINE-MIRROR INVARIANT FEATURE TRANSFORM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Mohtaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Radgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing, ICIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitization of the Hassan Mosque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Achakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa El Fkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Radgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9TH INTERNATIONAL SYMPOSIUM ON SIGNAL, IMAGE, VIDEO AND COMMUNICATIONS (ISIVC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rabat, Morocco. pp.221-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction 3D d'objet à partir d'une image catadioptrique multi-plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Mohtaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Radgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'abbatiale de Saint-Martin-aux-Bois. Archéologie du bâti et numérisation 3D : nouvelles perspectives de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Doperé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Martin-aux-Bois - Histoire et archéologie d'une abbaye de chanoines de saint-Augustin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Saint-Martin-aux-Bois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélange de gaussiennes basées saillance pour le cadrage visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaynab Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle, RFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRIF/AFIA, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asservissement visuel basé mélanges de gaussiennes photométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Crombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRIF/AFIA, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good feature for framing: Saliency-based Gaussian mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaynab Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hamburg, Germany. pp.3682-3687, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2015.7353892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D point cloud model colorization by dense registration of digital images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Crombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Virtual Reconstruction and Visualization of Complex Architectures, 3DARCH, ISPRS workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Avila, Spain. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W4-123-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration réaliste et pertinente d'un nuage de points 3D dense et coloré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaynab Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur, ORASIS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive visual framing in 3D dense points cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaynab Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress on Digital Heritage, DH'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Granada, Spain. pp.109-112, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using dense point clouds as environment model for visual localization of mobile robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Crombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conf. on Ubiquitous Robots and Ambiant Intelligence, URAI'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Goyang, South Korea. pp.40-45, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URAI.2015.7358924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometric Gaussian Mixtures Based Visual Servoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Crombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hamburg, Germany. pp.5486-5491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale Space and Free Space Topology Analysis for Omnidirectional Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale space and free space topology analysis for omnidirectional images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internationale Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hong-Kong, China. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D model automatic exploration: Smooth and Intelligent Virtual Camera Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaynab Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop E-Heritage - Asian Conference on Computer Vision (ACCV-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Singapour, Singapore. pp.612-626, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-16631-5_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorisation photo-réaliste de nuages de points 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Crombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous robot exploration and cognitive map building in unknown environments using omnidirectional visual information only</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop On Robotic Vision, WORV'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Florida, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometric based 3D Registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narut Soontranon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR Int. Conf. on Machine Vision Applications, MVA'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Heritage Building Digitization To Computerized Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leclet-Groux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Crombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Science and Technology for the Safeguard of Cultural Heritage in the Mediterranean Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en correspondance de points 3D obtenus avec une grande &amp;quot;base-line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narut Soontranon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Delta-Medial Axis: A robust and linear time algorithm for Euclidian skeleton computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.3523--3526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des Cartes du Temps de Collision (TTC) en Vision Para-catadioptrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Demonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa El Fkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatio-temporelle des co-occurrences par ACP à noyau pour la classification des actions humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Q. Md Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boonaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lecoeuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Serious Game for 3D Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leclet-Groux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azziz Anghour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress, DH'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.409-412, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6743769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dela-medial axis: a robust and linear time algorithm for euclidian skeleton computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conf. on Image Processing, ICIP'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration autonome et construction de carte cognitive en environnement inconnu basées vision omnidirectionnelle uniquement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradient-Based time to contact on paracatadioptric camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa El Fkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Demonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing, ICIP'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human action classification using surf based spatio-temporal correlated descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Q. Md Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boonaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lecoeuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conf. on Image Processing, ICIP'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orlando, Florida, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Cathedral: A multidisciplinary research program dedicated to the Cathedral of Amiens in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference on ``Robotics Innovation for Cultural Heritage'', RICH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to Contact Estimation on Paracatadioptric Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Demonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa El Fkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan. pp.3602 - 3605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche photométrique pour une triangulation précise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant Signatures for Omnidirectional Visual Place Recognition and Robot Localization in Unknown Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conf. on Pattern Recognition, ICPR'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking planes in omnidirectional stereovision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Shanghai, China. pp.6306-6311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust free space segmentation using active contours and monocular omnidirectional vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Merveilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conf. on Image Processing, ICIP'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time free space detection and navigation using omnidirectional vision and parametric and geometric active contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Merveilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Background Subtraction Using Moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conf. on Image Processing, ICIP'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Space Detection Using Active Vontours in Omnidirectional Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Merveilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the IEEE The International Conference on Image Processing, (IEEE ICIP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hong Kong, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Viewpoint Stereoscopic Sensor Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symp. on Image/Video Communications over fixed and mobile networks, ISIVC-2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rabat, Morocco, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omnidirectional Photometric Visual Servoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.6202-6207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Omnidirectional Sensor for Urban Traffic Diagnosis in Crossroads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghorayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Devendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the IEEE Intelligent Vehicles Symposium (IEEE IV 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, SanDiego, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range information in omnidirectional images through laser range finder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.B. Bacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cuffi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Workshop on Omnidirectional Vision, Camera Networks and Non-classical Cameras, (OMNIVIS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Zragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding Range Information on Omnidirectional Images through Laser Range Finder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.B. Bacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cuffi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caméra catadioptrique pour l'estimation du trafic routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghorayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Potelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international ITT'09, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical Line Matching for Omnidirectional Stereovision Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kobe, Japan. pp.2787--2792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omnidirectional Egomotion Estimation From Adapted Motion Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Radgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Demonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 5th Int. Conf. on Signal-Image Technology &amp; Internet-Based Systems (SITIS'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un capteur catadioptrique pour une observation optimale du conducteur et de la scène de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Layerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Model Based Pose Estimation For Omnidirectional Stereovision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conf. on Intelligent Robots and Systems, IROS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St Louis, United States. pp.5228-5233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en correspondance de droites verticales dans les images de stéréovision omnidirectionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur omnidirectionnel Optimal pour le diagnostic de la circulation dans les carrefours urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ghorayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Potelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brisoux Devendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spherical Edge Detector : Application to Omnidirectional Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adapted Lucas-Kanade's method for optical flow estimation in catadioptric images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Radgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Demonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aboutajdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Workshop on Omnidirectional Vision, Camera Networks and Non-classical Cameras - OMNIVIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rahul Swaminathan and Vincenzo Caglioti and Antonis Argyros, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées en Vision Omnidirectionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOTI2008, Journées d'Optique et de Traitement de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Mohammedia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catadioptric Sensor for a Simultaneous Tracking of the Driver's Face and the Road Scene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Layerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Workshop on Omnidirectional Vision, Camera Networks and Non-classical Cameras - OMNIVIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rahul Swaminathan and Vincenzo Caglioti and Antonis Argyros, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catadioptric Vision System for an Optimal Observation of the Driver Face and the Road Scene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Layerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ertaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In IEEE Intelligent Vehicles Symposium (IV'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Eindhoven, Netherlands. pp.410--415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caméras Omnidirectionnelles : Principes et Modélisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Radgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Demonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOTI2008, Journées d'Optique et de Traitement de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Mohammedia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catadioptric Sensor for a Simultaneous Tracking of the Driver s Face and the Road Scene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Layerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ertaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In OMNIVIS'2008, the Eighth Workshop on Omnidirectional Vision, Camera Networks and Non-classical Cameras, in conjunction with ECCV 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin Detection algorithm based on Discrete Cosine Transform and Generalized Gaussian Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ghouzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hemami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aboutajdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In IEEE International Conference on Image Processing (ICIP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Diego, California, U.S.A, Unknown Region. pp.605--608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Omnidirectional Catadioptric Stereovision Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Devendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dequen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the third edition of the Iberian Conference on Pattern Recognition and Image Analysis (IbPRIA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Omnidirectional Stereovision Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dequen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Devendeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMNIVIS held with IEEE ICCV 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Rio De Janeiro, Unknown Region. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spherical Image Denoising and Its Application to Omnidirectional Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In 2nd VISAPP International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Barcelona, Spain. pp.101--108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spherical image denoising and its application to omnidirectional imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bigot-Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djemaa Kachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Building Omnidirectional Image Signatures Using Haar Invariant Features: Application to the Localization of Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.1099--1110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two or more mirrors for the omnidirectional stereovision?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Echigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yagi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In The second IEEE-EURASIP International Symposium on Control, Communications, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Marrakech, Morocco. pp.800--805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Haar Integral Features on Omnidirectional Images: Application to Local and Global Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAGM-Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.334--343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Système de vision 3D omnidirectionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orghidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journÃ©es ORASIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Puy-de-Dôme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computer Vision Sensor for Panoramic Depth Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orghidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Iberian Conference on Pattern Recognition and Image Analysis, IbPRIA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Estoril, Portugal. pp.153--160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy Estimation of a New Omnidirectional 3D Vision Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orghidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conf. on Image Processing, ICIP'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Genoa, Italia, Unknown Region. pp.365--368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo Vision with a Single Camera and Multiple Mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Echigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yagi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Barcelona, Spain. pp.812--817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omnidirectional Vision for Monitoring of Traffic in Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gul Oncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modeling and Simulation, ICMS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariants intégraux pour l'indexation d'images omnidirectionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vision Omnidirectionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de la recherche en robotique, JNRR'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Guidel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMNIBOT - De la Division Omnidirectionnelle à la Commande de Robot Mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBEA 2005 - 5ièmes Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Montpellier, France. pp.87-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omnidirectional Depth Computation from a Single Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orghidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Barcelona, Spain. pp.1222--1227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMNIBOT - De la Vision Omnidirectionnelle à la Commande de Robot Mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBEA 2005 - 5es Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Montpellier, France. pp.95-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative localization using omnidirectional images and invariant features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edmonton, Canada. pp.3009--3014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Catadioptric Line Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteenth British Machine Vision Conference (BMVC'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, London, UK, Unknown Region. pp.57--66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory-motor approach to shape recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du Mouvement d'un Capteur de Vision en Lumiâ??re StructurÃ©e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICISP 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of a Structured Light-Based Stereo Catadioptric Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orghidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Omnidirectional Vision and Camera Networks, Omnivis 2003, held with CVPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Madison Wisconsin, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation et Dâ?codage d'un Patron de Lumiâ??re Structurâ?e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journ\' ees d'Optique et de Traitement de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Kénitra, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to self-calibrate a structured light sensor ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Intelligent Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncalibrated Vision Based on Structured Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Seoul, Korea, Unknown Region. pp.3548--3553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Results got with the Omnidirectional Vision Sensor: Syclop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delahoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drocourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omnivis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Los Alamitos, CA, USA, Unknown Region. pp.?--?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euclidean Reconstruction by means of an Uncalibrated Structured Light Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Ibero American Symposium on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Lisbon, Portugal. pp.159--170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual servo control of mobile robot using conic sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Betourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Emerging Technologies and Factory Automation (IEEE ETFA 99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Unknown, Unknown Region. pp.2560--2565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Map Building for Mobile Robot Navigation in an Indoor Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delahoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Unknown, Unknown Region. pp.2560--2565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des objets matériels aux données numériques : enjeux de numérisation multi-échelle et multi-temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Saleri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16ème congrès francophone Reconnaissance des Formes et Intelligence Artificielle (RFIA'08)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pas d'éditeur commercial, pp.863, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of OMNIVIS 2002, Workshop on omnidirectional vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE Computer Society, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Asseray, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche sur le patrimoine et les outils numériques à l'épreuve de l'expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Institut de recherches historiques du Septentrion, 2020, 9782490296347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to multi-sensor data fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pégard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Industrial Information Technology Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, FL, pp.50--60, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object detection by a multiprimitive attentive approach of the perceptual organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Kluwer Academic Publishers, Perceptual Organization for Artificial Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kim L. Boyer &amp; Sudeep Sarkar, pp.?--?, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision pour la robotique - applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, S7797 (complété en 2021 par une série de 20 questions réponses et mis à jour en 2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId366"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -16545,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E832ECFE"/>
+    <w:nsid w:val="E04AABB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16776,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/e-mouaddib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5768-2220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100511996" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DJQ-2771-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mis.u-picardie.fr/~mouaddib/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home.mis.u-picardie.fr/~ecathedrale/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mis.u-picardie.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522558v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Desmenez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651042v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Joseph Kessy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Funatomi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Kushida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Kitano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Fujimura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26599/CVM.2025.9450453" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04152022v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Girardeau-Montaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.06.012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087486v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hardouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marzat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3258641" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean Ducrocq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Midavaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dequidt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.500663" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620473v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiro Ogawa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichiro Tanaka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kubo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-022-01587-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Achakir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa El Fkihi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2021.06.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130945v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ahmine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chouireb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3061309" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042545v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sanchiz-Viel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bretagne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dassonvalle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.11.015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130948v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducrocq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3060642" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086537v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Caracotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2020.103080" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leclet-Groux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193928v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2019.04.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01896859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Crombez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2018.2876765" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03700307v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Doper&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850561v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot Deseilligny" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina El Mghari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettarid" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806648v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.02.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benamar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elfkihi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Demonceaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.09.036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGQRC5PR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198484v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.31.81-106" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01312866v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.31.221-243" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083773v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Benamar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.31.197-219" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829822v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-013-9342-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750978v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2012.05.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856779v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Guelzim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hammouch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856781v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Radgui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rziza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856782v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rziza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856783v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Orghidan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Salvi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Serrano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856784v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856785v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00578336v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fofi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856786v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brassart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P&#233;gard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856787v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marhic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856789v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856790v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delahoche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856792v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Batlle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houcine Chagouti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Alj" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII64115.2026.11404544" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Larsen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124722v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsalane Zarghili" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253164" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Kempf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Villette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Potin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253342" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131231v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belinda Naamani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuharu Morisawa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193969v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Kanehiro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789446v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637801v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ambl&#232;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Potelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC61350.2024.10577800" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733246v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650438v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros58592.2024.10801898" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203172v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00181" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618081v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Hubert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Colombini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Saleri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVI-2-W1-2022-415-2022" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339740v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371352v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Guerbas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659324" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227374v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339652v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Guerbas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339655v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339621v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563873v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412357" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483420v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917372v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2376" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086499v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9340897" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907307v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Mohtaram" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924186v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lentremy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03636456v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866626v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853407v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Doper&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309673v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Habibi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309672v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270420v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W4-123-2015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198503v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198501v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161823v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267719v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URAI.2015.7358924" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198502v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198504v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouaddib" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01312896v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907508" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198505v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16631-5_45" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829449v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183491v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924655v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829336v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narut Soontranon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198507v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Q. Md Sabri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boonaert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecoeuche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829428v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198509v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198506v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183488v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Anghour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743769" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198508v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829404v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830883v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198510v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198512v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919650v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656556v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198511v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639646v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198513v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potelle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198515v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merveilleux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198514v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198517v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198516v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorayeb" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devendeville" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544783v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544782v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198518v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Bacca" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cuffi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198519v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198523v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radgui" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demonceaux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rziza" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboutajdine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198521v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198522v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Potelle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404611v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Layerle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ertaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436740v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404610v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404609v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghorayeb" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Potelle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brisoux Devendeville" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198525v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kachi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198524v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325332v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325390v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198526v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Savatier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Ertaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198529v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198527v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198528v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghouzali" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hemami" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198532v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198531v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198530v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712131v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot-Marchand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemaa Kachi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198534v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198533v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sagawa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Echigo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yagi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198535v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198541v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orghidan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salvi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198542v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198543v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198538v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198544v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gul Oncel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198539v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198536v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106450v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198537v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mouaddib" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198540v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105975v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalimbaud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198545v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vasseur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198549v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fofi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198547v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198548v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198550v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198553v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198552v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198554v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198556v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delahoche" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauchois" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drocourt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;gard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198557v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Betourne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198558v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vasseur" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576693v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871922v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marquis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198551v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benosman" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03198885v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hamon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198546v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198555v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270685v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/e-mouaddib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5768-2220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100511996" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=RYBymG8AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DJQ-2771-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mis.u-picardie.fr/~mouaddib/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home.mis.u-picardie.fr/~ecathedrale/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mis.u-picardie.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522558v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Desmenez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651042v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Joseph Kessy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Funatomi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Kushida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Kitano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Fujimura" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26599/CVM.2025.9450453" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04152022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Girardeau-Montaut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.06.012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hardouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marzat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3258641" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276452v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean Ducrocq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Midavaine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dequidt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.500663" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620473v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiro Ogawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichiro Tanaka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kubo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-022-01587-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Achakir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa El Fkihi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2021.06.014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ahmine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chouireb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3061309" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042545v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sanchiz-Viel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bretagne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dassonvalle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.11.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducrocq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3060642" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086537v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Caracotte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2020.103080" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479058v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leclet-Groux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193928v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2019.04.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01896859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Crombez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2018.2876765" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03700307v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Doper&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850561v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot Deseilligny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina El Mghari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettarid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806648v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.02.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198481v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benamar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elfkihi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Demonceaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.09.036" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGQRC5PR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01312866v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.31.221-243" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198484v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198485v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.31.81-106" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083773v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Benamar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.31.197-219" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829822v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-013-9342-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750978v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2012.05.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856782v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Radgui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rziza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Guelzim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hammouch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856781v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637423v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rziza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856783v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Orghidan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Salvi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Serrano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856784v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856785v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00578336v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fofi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856786v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brassart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P&#233;gard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856787v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marhic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856789v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856790v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delahoche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856792v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Batlle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856791v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339556v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houcine Chagouti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Alj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII64115.2026.11404544" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305364v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Larsen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131231v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belinda Naamani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuharu Morisawa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193969v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Kempf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Kanehiro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298595v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Villette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Potin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253342" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124722v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsalane Zarghili" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253164" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789446v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637801v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ambl&#232;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Potelle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC61350.2024.10577800" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650438v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros58592.2024.10801898" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733246v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203172v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00181" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618081v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Hubert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Colombini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Saleri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVI-2-W1-2022-415-2022" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339740v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371352v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Guerbas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659324" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339621v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227374v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339652v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Guerbas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339655v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563873v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412357" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483420v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086499v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9340897" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917372v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2376" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924186v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lentremy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907307v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Mohtaram" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03636456v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866626v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853407v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Doper&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309673v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Habibi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309672v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198501v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353892" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270420v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W4-123-2015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161823v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198503v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419464" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267719v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URAI.2015.7358924" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198502v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198504v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouaddib" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01312896v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907508" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198505v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16631-5_45" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829449v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198509v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198506v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narut Soontranon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183491v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829336v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924655v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829428v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198507v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Q. Md Sabri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boonaert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecoeuche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183488v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Anghour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743769" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198508v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829404v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830883v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198510v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198512v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919650v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656556v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198511v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639646v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198515v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merveilleux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198514v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198513v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potelle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198517v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544783v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544782v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198516v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorayeb" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devendeville" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198518v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Bacca" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cuffi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198519v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198522v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Potelle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198521v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198523v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radgui" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demonceaux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rziza" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboutajdine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404611v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Layerle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ertaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436740v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404610v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404609v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghorayeb" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Potelle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brisoux Devendeville" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198525v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kachi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325390v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198524v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325332v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198526v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Savatier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Ertaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198527v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198529v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198528v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghouzali" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hemami" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198532v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198531v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198530v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712131v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot-Marchand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemaa Kachi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198534v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198533v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sagawa" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Echigo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yagi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198535v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198541v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orghidan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salvi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198542v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198543v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198538v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198544v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gul Oncel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198539v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198536v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106450v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198537v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mouaddib" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105975v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalimbaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198540v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198545v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vasseur" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198547v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198549v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fofi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198548v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198550v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198553v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198552v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198556v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delahoche" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauchois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drocourt" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;gard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198554v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198557v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Betourne" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198558v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vasseur" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576693v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871922v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marquis" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198551v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benosman" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03198885v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hamon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198546v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198555v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270685v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>