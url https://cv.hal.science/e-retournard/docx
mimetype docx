--- v0 (2026-03-05)
+++ v1 (2026-05-10)
@@ -665,51 +665,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Retournard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. Fossurier et E. Roux-Capron, coll. M. Dohr, Le petit mobilier dans les sépultures d’époque moderne, Actes de la table-ronde organisée par le PCR CimMoNE, Nancy, 9 novembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mergoil, pp.163-176, A paraître, Monographies Instrumentum, 78, 978-2-35518-143-6</w:t>
+              <w:t xml:space="preserve">, Mergoil, pp.163-176, 2024, Monographies Instrumentum, 78, 978-2-35518-143-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>