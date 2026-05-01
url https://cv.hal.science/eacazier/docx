--- v0 (2026-03-09)
+++ v1 (2026-05-01)
@@ -138,173 +138,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthanisation : entre mythe et réalité</w:t>
+                <w:t xml:space="preserve">De GRTgaz à NaTran : face à l’enjeu de décarbonation, quel avenir pour les infrastructures gazières françaises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Virginie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Cazier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.r3wpe4wv4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305475v1</w:t>
+                <w:t xml:space="preserve">hal-05478845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De GRTgaz à NaTran : face à l’enjeu de décarbonation, quel avenir pour les infrastructures gazières françaises ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La méthanisation : entre mythe et réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Cazier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.r3wpe4wv4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05478845v1</w:t>
+                <w:t xml:space="preserve">hal-05305475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -374,51 +374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Sabiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie Jules Verne, Jun 2025, Amiens, France</w:t>
@@ -460,51 +460,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using microalgae to capture organic pollutants from wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Littorie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -695,64 +695,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen technology development: towards a revolutionary era in Europe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Cazier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 156, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -786,64 +786,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy in Europe: The influence of uncertainty on biogas development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue CONFLUENCE : Sciences &amp; Humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Incertitudes et prudence, 1 (5), pp.121-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -985,51 +985,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring industrial lignocellulosic waste: Sources, types, and potential as high-value molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Nhat Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1119,57 +1119,57 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steam explosion pretreatment of separated dairy cattle manure: Mass balances and effect on biomethane potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Anne Cazier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Brethauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1353,51 +1353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversibility of hydrolysis inhibition at high hydrogen partial pressure in dry anaerobic digestion processes fed with wheat straw and inoculated with anaerobic granular sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1713,51 +1713,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149953v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1849,161 +1849,286 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05204149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation of polyphenols from industrial black tea waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Savarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule-Martine Cossoud Beatrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gormally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXI International Conference on Polyphenols - ICP2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des gaz dissous dans la digestion anaérobie par voie sèche de déchets ligno-cellulosiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth, A. Cazier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biotechnologies. Université Montpellier, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015MONTS211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02060619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2150,51 +2275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Cazier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478845v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cartier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.r3wpe4wv4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206999v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Sabiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848134v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Littorie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740021v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cazier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156964v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150345" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577853v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598135v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nhat Pham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Anne Cazier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gormally" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lawrence" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2023.103843" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nhat Pham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cossus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ilc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.07.029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834019v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Brethauer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Claude B&#252;hler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hans-Peter Studer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.11.037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-022-01698-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625415v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.01.019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish Ghimire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Frunzo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pirozzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet N.L. Lens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.07.062" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149953v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.04.055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204149v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Descours" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat Leconte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02060619v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth, A. Cazier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MONTS211" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Cazier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.r3wpe4wv4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305475v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206999v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Sabiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848134v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Littorie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740021v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cazier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156964v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150345" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577853v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598135v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nhat Pham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Anne Cazier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gormally" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lawrence" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2023.103843" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nhat Pham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cossus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ilc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.07.029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834019v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Brethauer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Claude B&#252;hler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hans-Peter Studer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.11.037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-022-01698-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625415v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.01.019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish Ghimire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Frunzo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pirozzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet N.L. Lens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.07.062" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149953v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.04.055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204149v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Descours" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat Leconte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05605841v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Savarino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Martine Cossoud Beatrix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gormally" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02060619v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth, A. Cazier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MONTS211" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>