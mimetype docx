--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> emmanuelle morin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pangeneric analyses reveal the divergent genome evolution and ecologies between morels and truffles in the Morchellaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Bonito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (17), pp.4135-4150.e6. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2025.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collimonas rhizosphaerae sp. nov., a novel species isolated from the beech rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bocquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 74 (7), pp.006481. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.006481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequence of Collimonas sp. strain H4R21, an effective mineral-weathering bacterial strain isolated from the beech rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey M.W.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (8), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00308-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme overall mushroom genome expansion in Mycena s.s. irrespective of plant hosts or substrate specializations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoffer Bugge Harder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Máté Virágh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Thoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (7), pp.100586. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2024.100586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation Underpinned by Unexpected Molecular Diversity in the Mycorrhizal Fungal Genus Pisolithus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wong-Bajracharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (3), pp.msad045. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msad045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboveground organic matter removal reshapes soil microbial functional group balance in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Reichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 184, pp.104776. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2022.104776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics gives new insights into the ectomycorrhizal degradation of chitin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 238 (2), pp.845-858. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal communities mediate but do not control leaf litter chemical transformation in a temperate oak forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Viotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Gill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 489 (1-2), pp. 573-591. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06040-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remarkable expansion of oligopeptide transporter genes in rust fungi (Pucciniales) suggests a specialization in nutrients acquisition for obligate biotrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Guerillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf Salamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113 (2), pp.252-264. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-04-22-0128-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary transition to the ectomycorrhizal habit in the genomes of a hyperdiverse lineage of mushroom‐forming fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Looney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 233 (5), pp.2294-2309. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mineral weathering ability of Collimonas pratensis PMB3(1) involves a Malleobactin-mediated iron acquisition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil M. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (2), pp. 784-802. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomics and Comparative Genomics Highlight Specific Genetic Features in Ganoderma Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Fei Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Hui Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Xuan Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (3), pp.311. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof8030311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary innovations through gain and loss of genes in the ectomycorrhizal Boletales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (4), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and transcriptomic characterization of the Collimonas quorum sensing genes and regulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Geisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fauchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M.S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 98 (11), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiac100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene family expansions and transcriptome signatures uncover fungal adaptations to wood decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Máté Virágh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byoungnam Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequences of the Black Truffles Tuber brumale Vittad. and Tuber indicum Cook & Massee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00799-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desert truffle genomes reveal their reproductive modes and new insights into plant–fungal interaction and ectendomycorrhizal lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eduardo Marqués‐gálvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paolocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Navarro‐ródenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 229 (5), pp.2917-2932. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the nexus of three kingdoms: the genome of the mycorrhizal fungus Gigaspora margarita provides insights into plant, endobacterial and fungal interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Venice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ghignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Salvioli Di Fossalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Novero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.122-141. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of Plant and Fungal Gene Expression Upon Cd Exposure and Symbiosis in Ericoid Mycorrhizal Vaccinium myrtillus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.341. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome Analysis of Apple Leaves Infected by the Rust Fungus Gymnosporangium yamadae at Two Sporulation Stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Qi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Mei Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3), pp.444-461. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-07-19-0208-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserved white rot enzymatic mechanism for wood decay in the Basidiomycota genus Pycnoporus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lesage-Meessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Berrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dsaa011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868456v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale genome sequencing of mycorrhizal fungi provides insights into the early evolution of symbiotic traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enikő Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-18795-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal ecological strategies reflected in gene transcription ‐ a case study of two litter decomposers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preetisri Baskaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Daum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.1089-1103. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lichen symbiosis re-viewed through the genomes of Cladonia grayi and its algal partner Asterochloris glomerata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Armaleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lutzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge B Bode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), pp.605. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-5629-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics of Rhizophagus irregularis, R. cerebriforme, R. diaphanus and Gigaspora rosea highlights specific genetic features in Glomeromycotina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène San Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. H. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Pelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 222 (3), pp.1584-1598. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative transcriptomics of Gymnosporangium spp. teliospores reveals a conserved genetic program at this specific stage of the rust fungal life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Qi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Mei Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6099-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omic analyses of exogenous nutrient bag decomposition by the black morel Morchella importuna reveal sustained carbon acquisition and transferring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renyun Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianhai Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (10), pp.3909-3926. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and transcriptomics depict ericoid mycorrhizal fungi as versatile saprotrophs and plant mutualists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen-Aëlle Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 217 (3), pp.1213-1229. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hydrophobin-Like OmSSP1 May Be an Effector in the Ericoid Mycorrhizal Symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine-Radhouane Khouja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secretome Analysis from the Ectomycorrhizal Ascomycete Cenococcum geophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira de Freitas Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Vion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Tuber borchii Vittad., a Whitish Edible Truffle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie W Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Clum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhyan B Dockter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (25), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00537-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroDataRing: Une infrastructure partagée et mutualisée pour le stockage longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific comparative genomics of isolates of the Norway spruce pathogen (Heterobasidion parviporum) and identification of its potential virulence factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eeva J. Vainio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raffaello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriy Kovalchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4610-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High intraspecific genome diversity in the model arbuscular mycorrhizal symbiont Rhizophagus irregularis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C H Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokalp Yildirir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 220 (4), pp.1161-1171. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pezizomycetes genomes reveal the molecular basis of ectomycorrhizal truffle lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (12), pp.1956-1965. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-018-0710-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, evolution and functional characterization of two Zn CDF-family transporters of the ectomycorrhizal fungus Suillus luteus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske Ruytinx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Smisdom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), pp.419-427. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transcriptional landscape of basidiosporogenesis in mature Pisolithus microcarpus basidiocarp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira de Freitas Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Narvaes da Rocha Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita Cardoso Anastacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Hermínio Brommonschenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-3545-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and expression levels of hydrophobins from eight mycorrhizal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lmalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ahren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), pp.383-396. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-016-0758-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new promising phylogenetic marker to study the diversity of fungal communities: The Glycoside Hydrolase 63 gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Pérez-Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rincón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (6), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory networks underlying mycorrhizal development delineated by genome-wide expression profiling and functional analysis of the transcription factor repertoire of the plant symbiotic fungus Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Daguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Levati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske Ruytinx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4114-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SlZRT1 Gene Encodes a Plasma Membrane-Located ZIP (Zrt-, Irt-Like Protein) Transporter in the Ectomycorrhizal Fungus Suillus luteus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneleen Thoonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Slenders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Arnauts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.2320. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.02320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectomycorrhizal ecology is imprinted in the genome of the dominant symbiotic fungus Cenococcum geophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin A. Ohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kruetzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms12662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of genome-wide single nucleotide polymorphisms through genome resequencing in the Périgord black truffle (Tuber melanosporum Vittad.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (5), pp.1243-1255. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics, proteomics and transcriptomics give new insight into the exoproteome of the basidiomycete Hebeloma cylindrosporum and its involvement in ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Dieryckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 208 (4), pp.1169-1187. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.13546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent losses of decay mechanisms and rapid turnover of symbiosis genes in mycorrhizal mutualists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo G. Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie W. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (4), pp.410-U176. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Secretomes from Ectomycorrhizal Fungi with an Emphasis on Small-Secreted Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.01278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mutualist Laccaria bicolor Expresses a Core Gene Regulon During the Colonization of Diverse Host Plants and a Variable Regulon to Counteract Host-Specific Defenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (3), pp.261-273. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-05-14-0129-FI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive sampling of basidiomycete genomes demonstrates inadequacy of the white-rot/brown-rot paradigm for wood decay fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf A. Salamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daren W. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo G. Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Floudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (27), pp.9923-9928. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1400592111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the functional virulent genome of the coffee leaf rust pathogen Hemileia vastatrix with an emphasis on early stages of infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena G. Azinheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of genomic variation in the poplar rust fungus Melampsora larici-populina identify pathogenesis-related factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flore fongique des truffières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lengellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88 (3), pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and transcriptomic analysis of Laccaria bicolor CAZome reveals insights into polysaccharides remodelling during symbiosis establishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.168-181. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2014.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of the Mycorrhizal Helper Bacterium Pseudomonas fluorescens BBc6R8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Karpinets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Utturkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (1), pp.e01152-13 - e01152-13. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01152-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction for Genome sequence of the button mushroom Agaricus bisporus reveals mechanisms governing adaptation to a humic-rich ecological niche (vol 109, pg 17501, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne-Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (10), pp.4146-4146. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1300201110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking a refined eIF4E-binding motif reveals Angel1 as a new partner of eIF4E.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam Czjzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Glippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (16), pp.7783-92. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkt569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Below-ground fine-scale distribution and soil versus fine root detection of fungal and soil oomycete communities in a French beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Coince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lengelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.223-235. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2013.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Assays and Metagenomic Analyses Reveals Differences between the Microbial Communities Inhabiting the Soil Horizons of a Norway Spruce Plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lengelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0055929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of polymorphic microsatellite markers in the Burgundy truffle, Tuber aestivum (Tuberaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gollotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (2), 4 p. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/apps.1200220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome of an arbuscular mycorrhizal fungus provides insight into the oldest plant symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Malbreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Symeonidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (50), pp.20117-20122. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1313452110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct Ectomycorrhizospheres Share Similar Bacterial Communities as Revealed by Pyrosequencing-Based Analysis of 16S rRNA Genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frey-Klett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (8), pp.3020 - 3024. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.06742-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the button mushroom Agaricus bisporus reveals mechanisms governing adaptation to a humic-rich ecological niche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne-Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (43), pp.17501-17506. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1206847109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of transposable elements in the ectomycorrhizal fungus &amp;lt;em&amp;gt;Laccaria bicolor&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Tuskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0040197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal soil communities in a young transgenic poplar plantation form a rich reservoir for fungal root communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Danielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Thürmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Meinicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (8), pp.1935-1948. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq of early-infected poplar leaves by the rust pathogen Melampsora larici-populina uncovers PtSultr3;5, a fungal-induced host sulfate transporter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaminoquinoline iron chelators for vectorization of antiproliferative agents: design, synthesis, and validation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (9), pp.1952-68. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bc300324c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00863636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paleozoic origin of enzymatic lignin decomposition reconstructed from 31 fungal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Floudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 336 (6089), pp.1715-1719. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1221748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transcriptome of the arbuscular mycorrhizal fungus Glomus intraradices (DAOM 197198) reveals functional tradeoffs in an obligate symbiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Dozolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benabdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 196 (3), pp.755-769. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03948.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into trade-off between wood decay and parasitism from the genome of a fungal forest pathogen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ake Olson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Asiegbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaâd Belbahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourdia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (4), pp.1001-1013. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04128.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep RNA sequencing improved the structural annotation of the Tuber melanosporum transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 (3), pp.883-891. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03597.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITS-1 versus ITS-2 pyrosequencing: a comparison of fungal populations in truffle grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Marceddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 103 (6), pp.1184-1193. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3852/11-027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide search and functional identification of transcription factors in the mycorrhizal fungus Tuber melanosporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Levati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Bolchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 (3), pp.736 - 750. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03525.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and localization of microsatellites in the Perigord black truffle genome and identification of new molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Riccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Belfiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (6), pp.592 - 601. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2010.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plant Cell Wall-Decomposing Machinery Underlies the Functional Diversity of Forest Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel C. Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Floudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Majcherczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 333 (6043), pp.762 - 765. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1205411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligate biotrophy features unraveled by the genomic analysis of rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina A C. A. Cuomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Cheng Y.-C. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (22), pp.9166-9171. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1019315108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey and analysis of simple sequence repeats in the Laccaria bicolor genome, with development of microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (2), pp.75 - 88. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00294-010-0328-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périgord black truffle genome uncovers evolutionary origins and mechanisms of symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464 (7291), pp.1033-1038. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00907731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ectomycorrhizal fungus Laccaria bicolor stimulates lateral root formation in poplar and arabidopsis through auxin transport and signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishikesh P. Bhalerao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Palme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 151 (4), pp.1991-2005. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.109.147231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">454 Pyrosequencing analyses of forest soils reveal an unexpectedly high fungal diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlis Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.H. Nilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184 (2), pp.449-456. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.03003.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translational control genes in the sea urchin genome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mulner-Lorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 300 (1), pp.293-307. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2006.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dog and rat olfactory receptor repertoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (10), pp.R83. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2005-6-10-r83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do SSPs regulate ectomycorrhizal symbiosis in response to biotic and abiotic nutrient signals in trees?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chartoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INUPRAG Symposium on Integrative Plant Biology 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Umeå, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the roles of SSPs in regulating ECM symbiosis in response to biotic and abiotic nutritional signals in trees?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Him K. Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chartoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Hénocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaumétou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉES 2022 SYMBIPHYT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetics and comparative transcriptomics of Gymnosporangium species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Qi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Cheng-Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ying-Mei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rust workshop of the 30th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genetics Society of America, Mar 2019, Asilomar, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the regulation of ectomycorrhizal symbiosis by nutrient signalling in Poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Hénocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaumétou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international Molecular Mycorrhiza Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The small secreted protein OmSSP1 is up-regulated in ericoid mycorrhiza and is involved in symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Daguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effectome meeting XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lauret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the regulation of ECM symbiosis by nutrient signalling in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Hénocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaumétou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI WORKSHOP PLANT PEPTIDES AND RECEPTORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Antequera, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Matter removal impacts forest microbial community and tree physiology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Viotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, NANCY (54), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd-regulated plant and fungal genes in the ericoid mycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riunione annuale dei gruppi di lavoro SBI, Biologia Cellulare e Molecolare, Biotecnologie e Differenziamento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sanremo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using genomics to understand the role of ectomycorrhizal fungi in the forest ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Soil Microorganisms Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and transcriptomics for understanding ericoid mycorrhizal fungi ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen-Aëlle Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza, ICOM9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effectors of Corynespora cassiicola virulence in rubber tree. In IRRDB International Rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pujade-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Minh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Deon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRRDB International Rubber Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Rubber Resarch Development Board IRRDB., Aug 2015, Ho Chi Minh, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of genomic variation in the poplar rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; identify pathogenesis-related factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Max-Planck-ARBRE inter-departmental workshop on plant-fungus interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics, transcriptomics and effectoromics of the poplar leaf rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Joint Meeting on Genetics of Five-Needle Pines and Rusts in Mountain Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fort Collins, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of polymorphic microsatellite markers in the Burgundy truffle, Tuber aestivum (Tuberaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gollotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual Joint Meeting on Plant Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics of the forest soil microbiome: from diversity to function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Coince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. EcoFINDERS WP3 workshop : 'Strategies and tools for sampling, DNA extraction, DNA sequencing and bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new resource for the community: inventory of Chlamydomonas reinhardtii iron-sulfur proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Inturri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kairis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Remacle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on the Cell and Molecular Biology of Chlamydomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Münster (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small but powerful: exploring the role of trees’ Small Secreted Peptides in regulating ectomycorrhizal symbiosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International COnference on Mycorrhiza (ICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Manchester (UK), United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of plant and fungal gene expression upon Cd exposure and symbiosis in ericoid mycorrhizal Vaccinium myrtillus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">115th Conference of the Italian Botanical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OmSSP1, a hydrophobin-like small secreted protein, is a putative effector in ericoid mycorrhiza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Daguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international Molecular Mycorrhiza Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic analysis of plant and fungal Cd-regulated genes in the ericoid mycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international Molecular Mycorrhiza Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetics and comparative transcriptomics of Gymnosporangium species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Qi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Cheng-Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ying-Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Asilomar, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics of Rhizophagus irregularis , R. cerebriforme , R. diaphanus and Gigaspora rosea highlights specific genetic features in Glomeromycotina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène San Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C H Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of ectomycorrhizal symbiosis by nutrient signalling in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hénocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaumétou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MPIterMic - ARBRE workshop on Molecular Plant Fungal Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hydrophobin-like OmSSP1 may be an effector in the ericoid mycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine-Radhouane Khouja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MPIterMic - ARBRE workshop on Molecular Plant Fungal Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring genome diversity of 6 strains of the model arbuscular mycorrhizal symbiont Rhizophagus irregularis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C H Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transplantation de litières foliaires de chêne: réponses taxonomique et fonctionnelle des communautés fongiques associées à la décomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’Ecole Doctorale RP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Vandoeuvre-les -Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supersize fungi: Rust in the genomics era!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondo Sj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt M Labutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lipzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Asilomar, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The small secreted protein OmSSP1 is up-regulated in ericoid mycorrhiza and is involved in symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Daguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza, ICOM9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights from genome and transcriptome analyses of four ericoid mycorrhizal fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen-Aëlle Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Fungal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring genome diversity of mycorrhizal fungi to understand symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual International Conference on Intelligent Systems for Molecular Biology and the 14th European Conference on Computational Biology 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence-driven in silico discovery of potential effectors involved in Corynespora cassiicola pathogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM: Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015, Actes de la conférence JOBIM 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Tuber aestivum / uncinatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gollotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALPHY Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Banyuls sur Mer, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent losses of decay mechanisms and rapid turnover of symbiosis genes in mycorrhizal mutualists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo G Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie W Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.410-5. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar CLE peptides stimulating ectomycorrhizal symbiosis uncovered by genome-wide identification of ectomycorrhizal-responsive small secreted peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chartoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie da Silva Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive collection of transcriptome data to support life cycle analysis of the poplar rust fungus Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Guerillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oméga-3 : une aide dans la prise en charge du cancer colorectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences pharmaceutiques. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-03095205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId488"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> emmanuelle morin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancestral and recent bursts of transposition shaped the massive genomes of plant pathogenic rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Lorrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.627. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-025-11726-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pangeneric analyses reveal the divergent genome evolution and ecologies between morels and truffles in the Morchellaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Bonito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (17), pp.4135-4150.e6. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2025.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequence of Collimonas sp. strain H4R21, an effective mineral-weathering bacterial strain isolated from the beech rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey M.W.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (8), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00308-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme overall mushroom genome expansion in Mycena s.s. irrespective of plant hosts or substrate specializations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoffer Bugge Harder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Máté Virágh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Thoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (7), pp.100586. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2024.100586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collimonas rhizosphaerae sp. nov., a novel species isolated from the beech rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bocquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 74 (7), pp.006481. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.006481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics gives new insights into the ectomycorrhizal degradation of chitin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 238 (2), pp.845-858. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal communities mediate but do not control leaf litter chemical transformation in a temperate oak forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Viotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Gill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 489 (1-2), pp. 573-591. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06040-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboveground organic matter removal reshapes soil microbial functional group balance in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Reichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 184, pp.104776. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2022.104776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation Underpinned by Unexpected Molecular Diversity in the Mycorrhizal Fungal Genus Pisolithus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wong-Bajracharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (3), pp.msad045. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msad045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remarkable expansion of oligopeptide transporter genes in rust fungi (Pucciniales) suggests a specialization in nutrients acquisition for obligate biotrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Guerillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf Salamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113 (2), pp.252-264. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-04-22-0128-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomics and Comparative Genomics Highlight Specific Genetic Features in Ganoderma Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Fei Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Hui Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Xuan Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (3), pp.311. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof8030311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary innovations through gain and loss of genes in the ectomycorrhizal Boletales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (4), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and transcriptomic characterization of the Collimonas quorum sensing genes and regulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Geisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fauchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M.S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 98 (11), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiac100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary transition to the ectomycorrhizal habit in the genomes of a hyperdiverse lineage of mushroom‐forming fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Looney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 233 (5), pp.2294-2309. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mineral weathering ability of Collimonas pratensis PMB3(1) involves a Malleobactin-mediated iron acquisition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil M. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (2), pp. 784-802. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene family expansions and transcriptome signatures uncover fungal adaptations to wood decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Máté Virágh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byoungnam Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequences of the Black Truffles Tuber brumale Vittad. and Tuber indicum Cook & Massee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00799-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desert truffle genomes reveal their reproductive modes and new insights into plant–fungal interaction and ectendomycorrhizal lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eduardo Marqués‐gálvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paolocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Navarro‐ródenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 229 (5), pp.2917-2932. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserved white rot enzymatic mechanism for wood decay in the Basidiomycota genus Pycnoporus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lesage-Meessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Berrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dsaa011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868456v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome Analysis of Apple Leaves Infected by the Rust Fungus Gymnosporangium yamadae at Two Sporulation Stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Qi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Mei Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3), pp.444-461. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-07-19-0208-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of Plant and Fungal Gene Expression Upon Cd Exposure and Symbiosis in Ericoid Mycorrhizal Vaccinium myrtillus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.341. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale genome sequencing of mycorrhizal fungi provides insights into the early evolution of symbiotic traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enikő Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-18795-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal ecological strategies reflected in gene transcription ‐ a case study of two litter decomposers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preetisri Baskaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Daum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.1089-1103. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the nexus of three kingdoms: the genome of the mycorrhizal fungus Gigaspora margarita provides insights into plant, endobacterial and fungal interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Venice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ghignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Salvioli Di Fossalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Novero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.122-141. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative transcriptomics of Gymnosporangium spp. teliospores reveals a conserved genetic program at this specific stage of the rust fungal life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Qi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Mei Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6099-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lichen symbiosis re-viewed through the genomes of Cladonia grayi and its algal partner Asterochloris glomerata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Armaleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lutzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge B Bode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), pp.605. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-5629-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics of Rhizophagus irregularis, R. cerebriforme, R. diaphanus and Gigaspora rosea highlights specific genetic features in Glomeromycotina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène San Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. H. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Pelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 222 (3), pp.1584-1598. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omic analyses of exogenous nutrient bag decomposition by the black morel Morchella importuna reveal sustained carbon acquisition and transferring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renyun Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianhai Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (10), pp.3909-3926. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific comparative genomics of isolates of the Norway spruce pathogen (Heterobasidion parviporum) and identification of its potential virulence factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eeva J. Vainio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raffaello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriy Kovalchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4610-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secretome Analysis from the Ectomycorrhizal Ascomycete Cenococcum geophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira de Freitas Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Vion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Tuber borchii Vittad., a Whitish Edible Truffle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie W Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Clum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhyan B Dockter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (25), </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00537-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroDataRing: Une infrastructure partagée et mutualisée pour le stockage longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hydrophobin-Like OmSSP1 May Be an Effector in the Ericoid Mycorrhizal Symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine-Radhouane Khouja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High intraspecific genome diversity in the model arbuscular mycorrhizal symbiont Rhizophagus irregularis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C H Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokalp Yildirir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 220 (4), pp.1161-1171. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pezizomycetes genomes reveal the molecular basis of ectomycorrhizal truffle lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (12), pp.1956-1965. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-018-0710-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and transcriptomics depict ericoid mycorrhizal fungi as versatile saprotrophs and plant mutualists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen-Aëlle Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 217 (3), pp.1213-1229. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and expression levels of hydrophobins from eight mycorrhizal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lmalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ahren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), pp.383-396. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-016-0758-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new promising phylogenetic marker to study the diversity of fungal communities: The Glycoside Hydrolase 63 gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Pérez-Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rincón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (6), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transcriptional landscape of basidiosporogenesis in mature Pisolithus microcarpus basidiocarp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira de Freitas Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Narvaes da Rocha Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita Cardoso Anastacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Hermínio Brommonschenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-3545-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, evolution and functional characterization of two Zn CDF-family transporters of the ectomycorrhizal fungus Suillus luteus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske Ruytinx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Smisdom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), pp.419-427. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory networks underlying mycorrhizal development delineated by genome-wide expression profiling and functional analysis of the transcription factor repertoire of the plant symbiotic fungus Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Daguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Levati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske Ruytinx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4114-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SlZRT1 Gene Encodes a Plasma Membrane-Located ZIP (Zrt-, Irt-Like Protein) Transporter in the Ectomycorrhizal Fungus Suillus luteus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneleen Thoonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Slenders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Arnauts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.2320. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.02320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectomycorrhizal ecology is imprinted in the genome of the dominant symbiotic fungus Cenococcum geophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin A. Ohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kruetzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms12662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of genome-wide single nucleotide polymorphisms through genome resequencing in the Périgord black truffle (Tuber melanosporum Vittad.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (5), pp.1243-1255. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics, proteomics and transcriptomics give new insight into the exoproteome of the basidiomycete Hebeloma cylindrosporum and its involvement in ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Dieryckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 208 (4), pp.1169-1187. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.13546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent losses of decay mechanisms and rapid turnover of symbiosis genes in mycorrhizal mutualists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo G. Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie W. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (4), pp.410-U176. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Secretomes from Ectomycorrhizal Fungi with an Emphasis on Small-Secreted Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.01278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mutualist Laccaria bicolor Expresses a Core Gene Regulon During the Colonization of Diverse Host Plants and a Variable Regulon to Counteract Host-Specific Defenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (3), pp.261-273. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-05-14-0129-FI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the functional virulent genome of the coffee leaf rust pathogen Hemileia vastatrix with an emphasis on early stages of infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena G. Azinheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive sampling of basidiomycete genomes demonstrates inadequacy of the white-rot/brown-rot paradigm for wood decay fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf A. Salamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daren W. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo G. Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Floudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (27), pp.9923-9928. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1400592111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of genomic variation in the poplar rust fungus Melampsora larici-populina identify pathogenesis-related factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and transcriptomic analysis of Laccaria bicolor CAZome reveals insights into polysaccharides remodelling during symbiosis establishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.168-181. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2014.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flore fongique des truffières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lengellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88 (3), pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of the Mycorrhizal Helper Bacterium Pseudomonas fluorescens BBc6R8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Karpinets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Utturkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (1), pp.e01152-13 - e01152-13. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01152-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking a refined eIF4E-binding motif reveals Angel1 as a new partner of eIF4E.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam Czjzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Glippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (16), pp.7783-92. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkt569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction for Genome sequence of the button mushroom Agaricus bisporus reveals mechanisms governing adaptation to a humic-rich ecological niche (vol 109, pg 17501, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne-Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (10), pp.4146-4146. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1300201110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Below-ground fine-scale distribution and soil versus fine root detection of fungal and soil oomycete communities in a French beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Coince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lengelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.223-235. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2013.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Assays and Metagenomic Analyses Reveals Differences between the Microbial Communities Inhabiting the Soil Horizons of a Norway Spruce Plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lengelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0055929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of polymorphic microsatellite markers in the Burgundy truffle, Tuber aestivum (Tuberaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gollotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (2), 4 p. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/apps.1200220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome of an arbuscular mycorrhizal fungus provides insight into the oldest plant symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Malbreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Symeonidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (50), pp.20117-20122. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1313452110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq of early-infected poplar leaves by the rust pathogen Melampsora larici-populina uncovers PtSultr3;5, a fungal-induced host sulfate transporter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct Ectomycorrhizospheres Share Similar Bacterial Communities as Revealed by Pyrosequencing-Based Analysis of 16S rRNA Genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frey-Klett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (8), pp.3020 - 3024. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.06742-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of transposable elements in the ectomycorrhizal fungus &amp;lt;em&amp;gt;Laccaria bicolor&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Tuskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0040197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal soil communities in a young transgenic poplar plantation form a rich reservoir for fungal root communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Danielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Thürmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Meinicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (8), pp.1935-1948. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the button mushroom Agaricus bisporus reveals mechanisms governing adaptation to a humic-rich ecological niche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne-Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (43), pp.17501-17506. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1206847109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaminoquinoline iron chelators for vectorization of antiproliferative agents: design, synthesis, and validation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (9), pp.1952-68. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bc300324c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00863636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paleozoic origin of enzymatic lignin decomposition reconstructed from 31 fungal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Floudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 336 (6089), pp.1715-1719. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1221748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transcriptome of the arbuscular mycorrhizal fungus Glomus intraradices (DAOM 197198) reveals functional tradeoffs in an obligate symbiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Dozolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benabdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 196 (3), pp.755-769. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03948.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into trade-off between wood decay and parasitism from the genome of a fungal forest pathogen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ake Olson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Asiegbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaâd Belbahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourdia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (4), pp.1001-1013. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04128.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide search and functional identification of transcription factors in the mycorrhizal fungus Tuber melanosporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Levati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Bolchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 (3), pp.736 - 750. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03525.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITS-1 versus ITS-2 pyrosequencing: a comparison of fungal populations in truffle grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Marceddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 103 (6), pp.1184-1193. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3852/11-027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and localization of microsatellites in the Perigord black truffle genome and identification of new molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Riccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Belfiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (6), pp.592 - 601. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2010.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plant Cell Wall-Decomposing Machinery Underlies the Functional Diversity of Forest Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel C. Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Floudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Majcherczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 333 (6043), pp.762 - 765. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1205411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligate biotrophy features unraveled by the genomic analysis of rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina A C. A. Cuomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Cheng Y.-C. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (22), pp.9166-9171. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1019315108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey and analysis of simple sequence repeats in the Laccaria bicolor genome, with development of microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (2), pp.75 - 88. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00294-010-0328-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep RNA sequencing improved the structural annotation of the Tuber melanosporum transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 (3), pp.883-891. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03597.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périgord black truffle genome uncovers evolutionary origins and mechanisms of symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464 (7291), pp.1033-1038. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00907731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ectomycorrhizal fungus Laccaria bicolor stimulates lateral root formation in poplar and arabidopsis through auxin transport and signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishikesh P. Bhalerao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Palme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 151 (4), pp.1991-2005. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.109.147231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">454 Pyrosequencing analyses of forest soils reveal an unexpectedly high fungal diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlis Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.H. Nilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184 (2), pp.449-456. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.03003.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translational control genes in the sea urchin genome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mulner-Lorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 300 (1), pp.293-307. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2006.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dog and rat olfactory receptor repertoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (10), pp.R83. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2005-6-10-r83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do SSPs regulate ectomycorrhizal symbiosis in response to biotic and abiotic nutrient signals in trees?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chartoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INUPRAG Symposium on Integrative Plant Biology 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Umeå, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the roles of SSPs in regulating ECM symbiosis in response to biotic and abiotic nutritional signals in trees?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Him K. Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chartoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Hénocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaumétou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉES 2022 SYMBIPHYT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetics and comparative transcriptomics of Gymnosporangium species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Qi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Cheng-Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ying-Mei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rust workshop of the 30th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genetics Society of America, Mar 2019, Asilomar, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the regulation of ectomycorrhizal symbiosis by nutrient signalling in Poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Hénocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaumétou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international Molecular Mycorrhiza Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The small secreted protein OmSSP1 is up-regulated in ericoid mycorrhiza and is involved in symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Daguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effectome meeting XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lauret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the regulation of ECM symbiosis by nutrient signalling in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Hénocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaumétou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI WORKSHOP PLANT PEPTIDES AND RECEPTORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Antequera, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Matter removal impacts forest microbial community and tree physiology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Viotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, NANCY (54), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd-regulated plant and fungal genes in the ericoid mycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riunione annuale dei gruppi di lavoro SBI, Biologia Cellulare e Molecolare, Biotecnologie e Differenziamento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sanremo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using genomics to understand the role of ectomycorrhizal fungi in the forest ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Soil Microorganisms Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and transcriptomics for understanding ericoid mycorrhizal fungi ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen-Aëlle Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza, ICOM9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effectors of Corynespora cassiicola virulence in rubber tree. In IRRDB International Rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pujade-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Minh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Deon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRRDB International Rubber Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Rubber Resarch Development Board IRRDB., Aug 2015, Ho Chi Minh, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of genomic variation in the poplar rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; identify pathogenesis-related factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Max-Planck-ARBRE inter-departmental workshop on plant-fungus interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics, transcriptomics and effectoromics of the poplar leaf rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Joint Meeting on Genetics of Five-Needle Pines and Rusts in Mountain Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fort Collins, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of polymorphic microsatellite markers in the Burgundy truffle, Tuber aestivum (Tuberaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gollotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual Joint Meeting on Plant Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics of the forest soil microbiome: from diversity to function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Coince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. EcoFINDERS WP3 workshop : 'Strategies and tools for sampling, DNA extraction, DNA sequencing and bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new resource for the community: inventory of Chlamydomonas reinhardtii iron-sulfur proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Inturri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kairis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Remacle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on the Cell and Molecular Biology of Chlamydomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Münster (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small but powerful: exploring the role of trees’ Small Secreted Peptides in regulating ectomycorrhizal symbiosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International COnference on Mycorrhiza (ICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Manchester (UK), United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of plant and fungal gene expression upon Cd exposure and symbiosis in ericoid mycorrhizal Vaccinium myrtillus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">115th Conference of the Italian Botanical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetics and comparative transcriptomics of Gymnosporangium species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Qi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Cheng-Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ying-Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Asilomar, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OmSSP1, a hydrophobin-like small secreted protein, is a putative effector in ericoid mycorrhiza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Daguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international Molecular Mycorrhiza Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic analysis of plant and fungal Cd-regulated genes in the ericoid mycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international Molecular Mycorrhiza Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics of Rhizophagus irregularis , R. cerebriforme , R. diaphanus and Gigaspora rosea highlights specific genetic features in Glomeromycotina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène San Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C H Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hydrophobin-like OmSSP1 may be an effector in the ericoid mycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine-Radhouane Khouja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MPIterMic - ARBRE workshop on Molecular Plant Fungal Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of ectomycorrhizal symbiosis by nutrient signalling in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hénocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaumétou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MPIterMic - ARBRE workshop on Molecular Plant Fungal Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring genome diversity of 6 strains of the model arbuscular mycorrhizal symbiont Rhizophagus irregularis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C H Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supersize fungi: Rust in the genomics era!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondo Sj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt M Labutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lipzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Asilomar, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transplantation de litières foliaires de chêne: réponses taxonomique et fonctionnelle des communautés fongiques associées à la décomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’Ecole Doctorale RP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Vandoeuvre-les -Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The small secreted protein OmSSP1 is up-regulated in ericoid mycorrhiza and is involved in symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Daguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza, ICOM9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights from genome and transcriptome analyses of four ericoid mycorrhizal fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen-Aëlle Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Fungal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence-driven in silico discovery of potential effectors involved in Corynespora cassiicola pathogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM: Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015, Actes de la conférence JOBIM 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring genome diversity of mycorrhizal fungi to understand symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual International Conference on Intelligent Systems for Molecular Biology and the 14th European Conference on Computational Biology 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Tuber aestivum / uncinatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gollotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALPHY Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Banyuls sur Mer, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent losses of decay mechanisms and rapid turnover of symbiosis genes in mycorrhizal mutualists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo G Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie W Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.410-5. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar CLE peptides stimulating ectomycorrhizal symbiosis uncovered by genome-wide identification of ectomycorrhizal-responsive small secreted peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chartoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie da Silva Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive collection of transcriptome data to support life cycle analysis of the poplar rust fungus Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Guerillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oméga-3 : une aide dans la prise en charge du cancer colorectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences pharmaceutiques. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-03095205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId492"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05285742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bonito" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hayes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.07.037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672474v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Bouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bocquart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin E." TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar R." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey M.W." TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham J." TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00308-24" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Bugge Harder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; Vir&#225;gh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Thoen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2024.100586" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Plett" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Plett" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wong-Bajracharya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad045" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219911v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leduc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Th&#233;bault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reichard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104776" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219917v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18773" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Viotti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Gill" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06040-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847696v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guerillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-22-0128-R" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033326v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Looney" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Courty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17892" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15508" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03627194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fei Sun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lebreton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Hui Xing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Xuan Fang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Si" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8030311" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473169v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17858" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915632v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Geisler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac100" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byoungnam Min" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15423" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324444v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cichocki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00799-20" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082553v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Marqu&#233;s&#8208;g&#225;lvez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolocci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Navarro&#8208;r&#243;denas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arenas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17044" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628269v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Venice" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ghignone" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Salvioli Di Fossalunga" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Novero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14827" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905623v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Casarrubia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00341" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Qi Tao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Mei Liang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-07-19-0208-R" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868456v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsaa011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082507v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Kiss" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18795-w" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612520v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barbi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Barry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preetisri Baskaran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Daum" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14873" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192633v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Armaleo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf M&#252;ller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lutzoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge B Bode" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5629-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181069v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. H. Chen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pelin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15687" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905570v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Cao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6099-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311393v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renyun Miao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhai Liu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14741" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02080038v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen-A&#235;lle Grelet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14974" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844910v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine-Radhouane Khouja" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00546" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627372v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira de Freitas Pereira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00141" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154520v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W Barry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Clum" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhyan B Dockter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00537-18" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097192v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bansard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844924v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zeng" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva J. Vainio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Raffaello" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Kovalchuk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4610-4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018426v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C H Chen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beaudet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Noel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokalp Yildirir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14989" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094494v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Payen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0710-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573243v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Ruytinx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Coninx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nguyen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Smisdom" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12551" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568134v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Narvaes da Rocha Campos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita Cardoso Anastacio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Herm&#237;nio Brommonschenkel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3545-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597869v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rineau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lmalem" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahren" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Shah" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Johansson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0758-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637748v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia P&#233;rez-Izquierdo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Maurice" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rinc&#243;n" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12678" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611442v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Daguerre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levati" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4114-7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683176v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Thoonen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Slenders" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Arnauts" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02320" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439098v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin A. Ohm" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kruetzmann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12662" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269418v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gigant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12391" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0Z8W5Z7Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258333v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dore" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perraud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dieryckx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13546" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639336v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G. Nagy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W. Barry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3223" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269483v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pellegrin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Martin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01278" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269457v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michael Plett" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun-Jacob" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Grigoriev" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-14-0129-FI" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578657v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riley" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf A. Salamov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daren W. Brown" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Floudas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1400592111" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268536v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Talhinhas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena G. Azinheira" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vieira" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Loureiro" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tavares" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00088" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269012v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00450" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269191v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengell&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123254v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Commun" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.08.007" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579698v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gross" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Karpinets" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Utturkar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01152-13" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268023v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R. Baker" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lombard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1300201110" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002440v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gosselin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Martineau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morales" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Glippa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt569" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578661v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coince" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cael" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengelle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2013.01.002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119698v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Ioannidis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055929" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268457v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/apps.1200220" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578663v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Malbreil" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Symeonidi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1313452110" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268355v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oger" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey-Klett" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06742-11" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267851v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1206847109" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650918v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labb&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040197" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267977v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Danielsen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Th&#252;rmer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meinicke" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.305" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267887v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044408" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00863636v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corc&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Renaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc300324c" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268324v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Binder" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Blanchette" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1221748" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267801v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dozolme" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balestrini" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benabdellah" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03948.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649642v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake Olson" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Asiegbu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassa&#226;d Belbahri" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04128.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645504v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03597.x" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645002v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Mello" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Napoli" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Marceddu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3852/11-027" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652250v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Montanini" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Levati" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bolchi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03525.x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650008v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Riccioni" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Belfiori" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2010.10.007" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ7BWDSJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647602v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Eastwood" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Majcherczyk" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schneider" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1205411" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643205v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labbe" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-010-0328-9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L7PGMCPJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667577v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Felten" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishikesh P. Bhalerao" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Palme" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.147231" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667034v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlis Reich" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Nilsson" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03003.x" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358450v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mulner-Lorillon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cosson" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bell&#233;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.07.036" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3CR1C1K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107100v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quignon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lavigne" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2005-6-10-r83" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186836v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chartoire" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186873v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Him K. Shrestha" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra H&#233;nocq" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251310v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Cheng-Ming" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ying-Mei" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186913v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047789v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186927v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339728v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467505v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino," TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino," TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339800v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470193v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603469v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pujade-Renaud" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribeiro" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Minh Tran" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794927v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801804v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268760v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804475v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Uroz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318611v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Inturri" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kairis" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Remacle" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153264v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Bonnot" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469225v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469295v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469280v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253596v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324335v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187772v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;nocq" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469309v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324326v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V Grigoriev" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340972v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253560v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lorrain" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondo Sj" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt M Labutti" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470134v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470143v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080200v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601480v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268765v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140842v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G Nagy" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153032v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Henocq" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Silva Machado" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606152v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03095205v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Corre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lorrain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11726-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05285742v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bonito" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hayes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.07.037" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672477v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin E." TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar R." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey M.W." TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham J." TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00308-24" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Bugge Harder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; Vir&#225;gh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Thoen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2024.100586" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Bouche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bocquart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006481" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219917v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18773" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leduc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Viotti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Gill" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06040-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219911v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Th&#233;bault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reichard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104776" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143140v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Plett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Plett" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wong-Bajracharya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad045" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847696v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guerillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-22-0128-R" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03627194v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fei Sun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lebreton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Hui Xing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Xuan Fang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Si" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8030311" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473169v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17858" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Geisler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac100" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033326v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Looney" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Courty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17892" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194986v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15508" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byoungnam Min" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15423" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324444v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cichocki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00799-20" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082553v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Marqu&#233;s&#8208;g&#225;lvez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolocci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Navarro&#8208;r&#243;denas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arenas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17044" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868456v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsaa011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989882v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Qi Tao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Mei Liang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-07-19-0208-R" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905623v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Casarrubia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00341" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082507v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Kiss" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18795-w" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612520v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barbi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Barry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preetisri Baskaran" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Daum" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14873" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628269v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Venice" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ghignone" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Salvioli Di Fossalunga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Novero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14827" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905570v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Cao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6099-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192633v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Armaleo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf M&#252;ller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lutzoni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge B Bode" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5629-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181069v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. H. Chen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pelin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15687" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311393v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renyun Miao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhai Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14741" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844924v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zeng" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva J. Vainio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Raffaello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Kovalchuk" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4610-4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira de Freitas Pereira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00141" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154520v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W Barry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Clum" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhyan B Dockter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00537-18" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097192v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bansard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844910v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine-Radhouane Khouja" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00546" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018426v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C H Chen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beaudet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Noel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokalp Yildirir" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14989" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094494v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Payen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0710-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02080038v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen-A&#235;lle Grelet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14974" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597869v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rineau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lmalem" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahren" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Shah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Johansson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0758-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637748v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia P&#233;rez-Izquierdo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Maurice" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rinc&#243;n" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12678" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568134v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Narvaes da Rocha Campos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita Cardoso Anastacio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Herm&#237;nio Brommonschenkel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3545-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573243v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Ruytinx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Coninx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nguyen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Smisdom" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12551" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611442v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Daguerre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levati" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4114-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683176v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Thoonen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Slenders" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Arnauts" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02320" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439098v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin A. Ohm" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kruetzmann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12662" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269418v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gigant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12391" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0Z8W5Z7Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258333v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dore" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perraud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dieryckx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13546" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639336v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G. Nagy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W. Barry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3223" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269483v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pellegrin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Martin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01278" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269457v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michael Plett" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun-Jacob" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Grigoriev" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-14-0129-FI" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268536v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Talhinhas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena G. Azinheira" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vieira" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Loureiro" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tavares" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00088" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578657v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riley" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf A. Salamov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daren W. Brown" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Floudas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1400592111" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269012v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00450" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123254v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Commun" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.08.007" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269191v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengell&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579698v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gross" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Karpinets" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Utturkar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01152-13" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002440v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gosselin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Martineau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morales" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Glippa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt569" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268023v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R. Baker" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lombard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1300201110" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578661v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coince" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cael" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengelle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2013.01.002" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119698v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Ioannidis" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055929" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268457v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/apps.1200220" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578663v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Malbreil" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Symeonidi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1313452110" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267887v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044408" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268355v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oger" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey-Klett" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06742-11" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650918v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labb&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040197" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267977v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Danielsen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Th&#252;rmer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meinicke" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.305" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267851v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1206847109" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00863636v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corc&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Renaud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc300324c" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268324v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Binder" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Blanchette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1221748" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267801v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dozolme" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balestrini" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benabdellah" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03948.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649642v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake Olson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Asiegbu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassa&#226;d Belbahri" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04128.x" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652250v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Montanini" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Levati" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bolchi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03525.x" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645002v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Mello" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Napoli" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Marceddu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3852/11-027" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650008v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Riccioni" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Belfiori" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2010.10.007" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ7BWDSJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647602v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Eastwood" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Majcherczyk" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schneider" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1205411" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643205v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labbe" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-010-0328-9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L7PGMCPJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645504v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03597.x" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667577v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Felten" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishikesh P. Bhalerao" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Palme" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.147231" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667034v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlis Reich" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Nilsson" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03003.x" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358450v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mulner-Lorillon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cosson" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bell&#233;" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.07.036" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3CR1C1K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107100v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quignon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lavigne" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2005-6-10-r83" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186836v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnot" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chartoire" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186873v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Him K. Shrestha" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra H&#233;nocq" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251310v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Cheng-Ming" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ying-Mei" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186913v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047789v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186927v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339728v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467505v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino," TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino," TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339800v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470193v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603469v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pujade-Renaud" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribeiro" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Minh Tran" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794927v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801804v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268760v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804475v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Uroz" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318611v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Inturri" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kairis" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Remacle" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153264v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Bonnot" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469225v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253596v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469295v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469280v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324335v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469309v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187772v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;nocq" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324326v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V Grigoriev" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253560v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lorrain" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondo Sj" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt M Labutti" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340972v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470134v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470143v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601480v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080200v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268765v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140842v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G Nagy" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153032v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Henocq" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Silva Machado" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606152v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03095205v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>