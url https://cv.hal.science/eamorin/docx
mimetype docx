--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> emmanuelle morin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancestral and recent bursts of transposition shaped the massive genomes of plant pathogenic rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Lorrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.627. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-025-11726-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pangeneric analyses reveal the divergent genome evolution and ecologies between morels and truffles in the Morchellaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Bonito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (17), pp.4135-4150.e6. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2025.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequence of Collimonas sp. strain H4R21, an effective mineral-weathering bacterial strain isolated from the beech rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey M.W.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (8), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00308-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme overall mushroom genome expansion in Mycena s.s. irrespective of plant hosts or substrate specializations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoffer Bugge Harder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Máté Virágh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Thoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (7), pp.100586. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2024.100586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collimonas rhizosphaerae sp. nov., a novel species isolated from the beech rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bocquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 74 (7), pp.006481. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.006481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics gives new insights into the ectomycorrhizal degradation of chitin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 238 (2), pp.845-858. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal communities mediate but do not control leaf litter chemical transformation in a temperate oak forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Viotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Gill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 489 (1-2), pp. 573-591. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06040-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboveground organic matter removal reshapes soil microbial functional group balance in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Reichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 184, pp.104776. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2022.104776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation Underpinned by Unexpected Molecular Diversity in the Mycorrhizal Fungal Genus Pisolithus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wong-Bajracharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (3), pp.msad045. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msad045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remarkable expansion of oligopeptide transporter genes in rust fungi (Pucciniales) suggests a specialization in nutrients acquisition for obligate biotrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Guerillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf Salamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113 (2), pp.252-264. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-04-22-0128-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomics and Comparative Genomics Highlight Specific Genetic Features in Ganoderma Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Fei Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Hui Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Xuan Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (3), pp.311. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof8030311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary innovations through gain and loss of genes in the ectomycorrhizal Boletales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (4), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and transcriptomic characterization of the Collimonas quorum sensing genes and regulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Geisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fauchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M.S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 98 (11), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiac100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary transition to the ectomycorrhizal habit in the genomes of a hyperdiverse lineage of mushroom‐forming fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Looney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 233 (5), pp.2294-2309. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mineral weathering ability of Collimonas pratensis PMB3(1) involves a Malleobactin-mediated iron acquisition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil M. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (2), pp. 784-802. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene family expansions and transcriptome signatures uncover fungal adaptations to wood decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Máté Virágh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byoungnam Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequences of the Black Truffles Tuber brumale Vittad. and Tuber indicum Cook & Massee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00799-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desert truffle genomes reveal their reproductive modes and new insights into plant–fungal interaction and ectendomycorrhizal lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eduardo Marqués‐gálvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paolocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Navarro‐ródenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 229 (5), pp.2917-2932. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserved white rot enzymatic mechanism for wood decay in the Basidiomycota genus Pycnoporus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lesage-Meessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Berrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dsaa011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868456v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome Analysis of Apple Leaves Infected by the Rust Fungus Gymnosporangium yamadae at Two Sporulation Stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Qi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Mei Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3), pp.444-461. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-07-19-0208-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of Plant and Fungal Gene Expression Upon Cd Exposure and Symbiosis in Ericoid Mycorrhizal Vaccinium myrtillus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.341. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale genome sequencing of mycorrhizal fungi provides insights into the early evolution of symbiotic traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enikő Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-18795-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal ecological strategies reflected in gene transcription ‐ a case study of two litter decomposers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preetisri Baskaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Daum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.1089-1103. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the nexus of three kingdoms: the genome of the mycorrhizal fungus Gigaspora margarita provides insights into plant, endobacterial and fungal interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Venice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ghignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Salvioli Di Fossalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Novero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.122-141. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative transcriptomics of Gymnosporangium spp. teliospores reveals a conserved genetic program at this specific stage of the rust fungal life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Qi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Mei Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6099-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lichen symbiosis re-viewed through the genomes of Cladonia grayi and its algal partner Asterochloris glomerata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Armaleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lutzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge B Bode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), pp.605. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-5629-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics of Rhizophagus irregularis, R. cerebriforme, R. diaphanus and Gigaspora rosea highlights specific genetic features in Glomeromycotina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène San Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. H. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Pelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 222 (3), pp.1584-1598. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omic analyses of exogenous nutrient bag decomposition by the black morel Morchella importuna reveal sustained carbon acquisition and transferring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renyun Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianhai Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (10), pp.3909-3926. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific comparative genomics of isolates of the Norway spruce pathogen (Heterobasidion parviporum) and identification of its potential virulence factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eeva J. Vainio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raffaello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriy Kovalchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4610-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secretome Analysis from the Ectomycorrhizal Ascomycete Cenococcum geophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira de Freitas Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Vion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Tuber borchii Vittad., a Whitish Edible Truffle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie W Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Clum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhyan B Dockter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (25), </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00537-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroDataRing: Une infrastructure partagée et mutualisée pour le stockage longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hydrophobin-Like OmSSP1 May Be an Effector in the Ericoid Mycorrhizal Symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine-Radhouane Khouja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High intraspecific genome diversity in the model arbuscular mycorrhizal symbiont Rhizophagus irregularis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C H Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokalp Yildirir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 220 (4), pp.1161-1171. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pezizomycetes genomes reveal the molecular basis of ectomycorrhizal truffle lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (12), pp.1956-1965. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-018-0710-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and transcriptomics depict ericoid mycorrhizal fungi as versatile saprotrophs and plant mutualists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen-Aëlle Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 217 (3), pp.1213-1229. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and expression levels of hydrophobins from eight mycorrhizal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lmalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ahren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), pp.383-396. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-016-0758-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new promising phylogenetic marker to study the diversity of fungal communities: The Glycoside Hydrolase 63 gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Pérez-Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rincón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (6), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transcriptional landscape of basidiosporogenesis in mature Pisolithus microcarpus basidiocarp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira de Freitas Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Narvaes da Rocha Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita Cardoso Anastacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Hermínio Brommonschenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-3545-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, evolution and functional characterization of two Zn CDF-family transporters of the ectomycorrhizal fungus Suillus luteus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske Ruytinx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Smisdom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), pp.419-427. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory networks underlying mycorrhizal development delineated by genome-wide expression profiling and functional analysis of the transcription factor repertoire of the plant symbiotic fungus Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Daguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Levati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske Ruytinx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4114-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SlZRT1 Gene Encodes a Plasma Membrane-Located ZIP (Zrt-, Irt-Like Protein) Transporter in the Ectomycorrhizal Fungus Suillus luteus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneleen Thoonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Slenders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Arnauts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.2320. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.02320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectomycorrhizal ecology is imprinted in the genome of the dominant symbiotic fungus Cenococcum geophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin A. Ohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kruetzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms12662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of genome-wide single nucleotide polymorphisms through genome resequencing in the Périgord black truffle (Tuber melanosporum Vittad.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (5), pp.1243-1255. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics, proteomics and transcriptomics give new insight into the exoproteome of the basidiomycete Hebeloma cylindrosporum and its involvement in ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Dieryckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 208 (4), pp.1169-1187. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.13546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent losses of decay mechanisms and rapid turnover of symbiosis genes in mycorrhizal mutualists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo G. Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie W. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (4), pp.410-U176. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Secretomes from Ectomycorrhizal Fungi with an Emphasis on Small-Secreted Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.01278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mutualist Laccaria bicolor Expresses a Core Gene Regulon During the Colonization of Diverse Host Plants and a Variable Regulon to Counteract Host-Specific Defenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (3), pp.261-273. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-05-14-0129-FI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the functional virulent genome of the coffee leaf rust pathogen Hemileia vastatrix with an emphasis on early stages of infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena G. Azinheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive sampling of basidiomycete genomes demonstrates inadequacy of the white-rot/brown-rot paradigm for wood decay fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf A. Salamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daren W. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo G. Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Floudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (27), pp.9923-9928. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1400592111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of genomic variation in the poplar rust fungus Melampsora larici-populina identify pathogenesis-related factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and transcriptomic analysis of Laccaria bicolor CAZome reveals insights into polysaccharides remodelling during symbiosis establishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.168-181. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2014.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flore fongique des truffières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lengellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88 (3), pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of the Mycorrhizal Helper Bacterium Pseudomonas fluorescens BBc6R8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Karpinets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Utturkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (1), pp.e01152-13 - e01152-13. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01152-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking a refined eIF4E-binding motif reveals Angel1 as a new partner of eIF4E.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam Czjzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Glippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (16), pp.7783-92. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkt569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction for Genome sequence of the button mushroom Agaricus bisporus reveals mechanisms governing adaptation to a humic-rich ecological niche (vol 109, pg 17501, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne-Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (10), pp.4146-4146. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1300201110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Below-ground fine-scale distribution and soil versus fine root detection of fungal and soil oomycete communities in a French beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Coince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lengelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.223-235. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2013.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Assays and Metagenomic Analyses Reveals Differences between the Microbial Communities Inhabiting the Soil Horizons of a Norway Spruce Plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lengelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0055929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of polymorphic microsatellite markers in the Burgundy truffle, Tuber aestivum (Tuberaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gollotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (2), 4 p. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/apps.1200220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome of an arbuscular mycorrhizal fungus provides insight into the oldest plant symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Malbreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Symeonidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (50), pp.20117-20122. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1313452110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq of early-infected poplar leaves by the rust pathogen Melampsora larici-populina uncovers PtSultr3;5, a fungal-induced host sulfate transporter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct Ectomycorrhizospheres Share Similar Bacterial Communities as Revealed by Pyrosequencing-Based Analysis of 16S rRNA Genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frey-Klett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (8), pp.3020 - 3024. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.06742-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of transposable elements in the ectomycorrhizal fungus &amp;lt;em&amp;gt;Laccaria bicolor&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Tuskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0040197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal soil communities in a young transgenic poplar plantation form a rich reservoir for fungal root communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Danielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Thürmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Meinicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (8), pp.1935-1948. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the button mushroom Agaricus bisporus reveals mechanisms governing adaptation to a humic-rich ecological niche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne-Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (43), pp.17501-17506. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1206847109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaminoquinoline iron chelators for vectorization of antiproliferative agents: design, synthesis, and validation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (9), pp.1952-68. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bc300324c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00863636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paleozoic origin of enzymatic lignin decomposition reconstructed from 31 fungal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Floudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 336 (6089), pp.1715-1719. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1221748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transcriptome of the arbuscular mycorrhizal fungus Glomus intraradices (DAOM 197198) reveals functional tradeoffs in an obligate symbiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Dozolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benabdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 196 (3), pp.755-769. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03948.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into trade-off between wood decay and parasitism from the genome of a fungal forest pathogen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ake Olson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Asiegbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaâd Belbahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourdia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (4), pp.1001-1013. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04128.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide search and functional identification of transcription factors in the mycorrhizal fungus Tuber melanosporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Levati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Bolchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 (3), pp.736 - 750. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03525.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITS-1 versus ITS-2 pyrosequencing: a comparison of fungal populations in truffle grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Marceddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 103 (6), pp.1184-1193. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3852/11-027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and localization of microsatellites in the Perigord black truffle genome and identification of new molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Riccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Belfiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (6), pp.592 - 601. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2010.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plant Cell Wall-Decomposing Machinery Underlies the Functional Diversity of Forest Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel C. Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Floudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Majcherczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 333 (6043), pp.762 - 765. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1205411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligate biotrophy features unraveled by the genomic analysis of rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina A C. A. Cuomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Cheng Y.-C. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (22), pp.9166-9171. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1019315108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey and analysis of simple sequence repeats in the Laccaria bicolor genome, with development of microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (2), pp.75 - 88. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00294-010-0328-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep RNA sequencing improved the structural annotation of the Tuber melanosporum transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 (3), pp.883-891. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03597.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périgord black truffle genome uncovers evolutionary origins and mechanisms of symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464 (7291), pp.1033-1038. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00907731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ectomycorrhizal fungus Laccaria bicolor stimulates lateral root formation in poplar and arabidopsis through auxin transport and signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishikesh P. Bhalerao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Palme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 151 (4), pp.1991-2005. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.109.147231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">454 Pyrosequencing analyses of forest soils reveal an unexpectedly high fungal diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlis Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.H. Nilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184 (2), pp.449-456. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.03003.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translational control genes in the sea urchin genome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mulner-Lorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 300 (1), pp.293-307. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2006.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dog and rat olfactory receptor repertoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (10), pp.R83. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2005-6-10-r83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do SSPs regulate ectomycorrhizal symbiosis in response to biotic and abiotic nutrient signals in trees?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chartoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INUPRAG Symposium on Integrative Plant Biology 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Umeå, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the roles of SSPs in regulating ECM symbiosis in response to biotic and abiotic nutritional signals in trees?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Him K. Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chartoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Hénocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaumétou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉES 2022 SYMBIPHYT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetics and comparative transcriptomics of Gymnosporangium species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Qi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Cheng-Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ying-Mei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rust workshop of the 30th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genetics Society of America, Mar 2019, Asilomar, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the regulation of ectomycorrhizal symbiosis by nutrient signalling in Poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Hénocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaumétou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international Molecular Mycorrhiza Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The small secreted protein OmSSP1 is up-regulated in ericoid mycorrhiza and is involved in symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Daguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effectome meeting XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lauret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the regulation of ECM symbiosis by nutrient signalling in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Hénocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaumétou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI WORKSHOP PLANT PEPTIDES AND RECEPTORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Antequera, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Matter removal impacts forest microbial community and tree physiology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Viotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, NANCY (54), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd-regulated plant and fungal genes in the ericoid mycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riunione annuale dei gruppi di lavoro SBI, Biologia Cellulare e Molecolare, Biotecnologie e Differenziamento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sanremo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using genomics to understand the role of ectomycorrhizal fungi in the forest ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Soil Microorganisms Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and transcriptomics for understanding ericoid mycorrhizal fungi ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen-Aëlle Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza, ICOM9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effectors of Corynespora cassiicola virulence in rubber tree. In IRRDB International Rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pujade-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Minh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Deon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRRDB International Rubber Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Rubber Resarch Development Board IRRDB., Aug 2015, Ho Chi Minh, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of genomic variation in the poplar rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; identify pathogenesis-related factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Max-Planck-ARBRE inter-departmental workshop on plant-fungus interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics, transcriptomics and effectoromics of the poplar leaf rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Joint Meeting on Genetics of Five-Needle Pines and Rusts in Mountain Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fort Collins, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of polymorphic microsatellite markers in the Burgundy truffle, Tuber aestivum (Tuberaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gollotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual Joint Meeting on Plant Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics of the forest soil microbiome: from diversity to function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Coince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. EcoFINDERS WP3 workshop : 'Strategies and tools for sampling, DNA extraction, DNA sequencing and bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new resource for the community: inventory of Chlamydomonas reinhardtii iron-sulfur proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Inturri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kairis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Remacle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on the Cell and Molecular Biology of Chlamydomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Münster (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small but powerful: exploring the role of trees’ Small Secreted Peptides in regulating ectomycorrhizal symbiosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International COnference on Mycorrhiza (ICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Manchester (UK), United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of plant and fungal gene expression upon Cd exposure and symbiosis in ericoid mycorrhizal Vaccinium myrtillus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">115th Conference of the Italian Botanical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetics and comparative transcriptomics of Gymnosporangium species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Qi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Cheng-Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ying-Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Asilomar, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OmSSP1, a hydrophobin-like small secreted protein, is a putative effector in ericoid mycorrhiza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Daguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international Molecular Mycorrhiza Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic analysis of plant and fungal Cd-regulated genes in the ericoid mycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international Molecular Mycorrhiza Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics of Rhizophagus irregularis , R. cerebriforme , R. diaphanus and Gigaspora rosea highlights specific genetic features in Glomeromycotina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène San Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C H Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hydrophobin-like OmSSP1 may be an effector in the ericoid mycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine-Radhouane Khouja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MPIterMic - ARBRE workshop on Molecular Plant Fungal Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of ectomycorrhizal symbiosis by nutrient signalling in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hénocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaumétou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MPIterMic - ARBRE workshop on Molecular Plant Fungal Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring genome diversity of 6 strains of the model arbuscular mycorrhizal symbiont Rhizophagus irregularis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C H Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supersize fungi: Rust in the genomics era!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondo Sj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt M Labutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lipzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Asilomar, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transplantation de litières foliaires de chêne: réponses taxonomique et fonctionnelle des communautés fongiques associées à la décomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’Ecole Doctorale RP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Vandoeuvre-les -Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The small secreted protein OmSSP1 is up-regulated in ericoid mycorrhiza and is involved in symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Daguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza, ICOM9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights from genome and transcriptome analyses of four ericoid mycorrhizal fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen-Aëlle Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Fungal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence-driven in silico discovery of potential effectors involved in Corynespora cassiicola pathogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM: Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015, Actes de la conférence JOBIM 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring genome diversity of mycorrhizal fungi to understand symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual International Conference on Intelligent Systems for Molecular Biology and the 14th European Conference on Computational Biology 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Tuber aestivum / uncinatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gollotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALPHY Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Banyuls sur Mer, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent losses of decay mechanisms and rapid turnover of symbiosis genes in mycorrhizal mutualists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo G Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie W Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.410-5. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar CLE peptides stimulating ectomycorrhizal symbiosis uncovered by genome-wide identification of ectomycorrhizal-responsive small secreted peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chartoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie da Silva Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive collection of transcriptome data to support life cycle analysis of the poplar rust fungus Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Guerillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oméga-3 : une aide dans la prise en charge du cancer colorectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences pharmaceutiques. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-03095205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId492"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> emmanuelle morin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancestral and recent bursts of transposition shaped the massive genomes of plant pathogenic rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Lorrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.627. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-025-11726-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pangeneric analyses reveal the divergent genome evolution and ecologies between morels and truffles in the Morchellaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Bonito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (17), pp.4135-4150.e6. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2025.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collimonas rhizosphaerae sp. nov., a novel species isolated from the beech rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bocquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 74 (7), pp.006481. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.006481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequence of Collimonas sp. strain H4R21, an effective mineral-weathering bacterial strain isolated from the beech rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey M.W.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (8), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00308-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme overall mushroom genome expansion in Mycena s.s. irrespective of plant hosts or substrate specializations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoffer Bugge Harder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Máté Virágh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Thoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (7), pp.100586. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2024.100586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation Underpinned by Unexpected Molecular Diversity in the Mycorrhizal Fungal Genus Pisolithus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wong-Bajracharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (3), pp.msad045. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msad045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboveground organic matter removal reshapes soil microbial functional group balance in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Reichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 184, pp.104776. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2022.104776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics gives new insights into the ectomycorrhizal degradation of chitin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 238 (2), pp.845-858. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal communities mediate but do not control leaf litter chemical transformation in a temperate oak forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Viotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Gill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 489 (1-2), pp. 573-591. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06040-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remarkable expansion of oligopeptide transporter genes in rust fungi (Pucciniales) suggests a specialization in nutrients acquisition for obligate biotrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Guerillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf Salamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113 (2), pp.252-264. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-04-22-0128-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mineral weathering ability of Collimonas pratensis PMB3(1) involves a Malleobactin-mediated iron acquisition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil M. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (2), pp. 784-802. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary transition to the ectomycorrhizal habit in the genomes of a hyperdiverse lineage of mushroom‐forming fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Looney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 233 (5), pp.2294-2309. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomics and Comparative Genomics Highlight Specific Genetic Features in Ganoderma Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Fei Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Hui Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Xuan Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (3), pp.311. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof8030311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary innovations through gain and loss of genes in the ectomycorrhizal Boletales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (4), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and transcriptomic characterization of the Collimonas quorum sensing genes and regulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Geisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fauchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M.S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 98 (11), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiac100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene family expansions and transcriptome signatures uncover fungal adaptations to wood decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Máté Virágh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byoungnam Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequences of the Black Truffles Tuber brumale Vittad. and Tuber indicum Cook & Massee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00799-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desert truffle genomes reveal their reproductive modes and new insights into plant–fungal interaction and ectendomycorrhizal lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eduardo Marqués‐gálvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paolocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Navarro‐ródenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 229 (5), pp.2917-2932. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the nexus of three kingdoms: the genome of the mycorrhizal fungus Gigaspora margarita provides insights into plant, endobacterial and fungal interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Venice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ghignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Salvioli Di Fossalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Novero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.122-141. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of Plant and Fungal Gene Expression Upon Cd Exposure and Symbiosis in Ericoid Mycorrhizal Vaccinium myrtillus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.341. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome Analysis of Apple Leaves Infected by the Rust Fungus Gymnosporangium yamadae at Two Sporulation Stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Qi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Mei Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3), pp.444-461. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-07-19-0208-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserved white rot enzymatic mechanism for wood decay in the Basidiomycota genus Pycnoporus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lesage-Meessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Berrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dsaa011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868456v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale genome sequencing of mycorrhizal fungi provides insights into the early evolution of symbiotic traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enikő Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-18795-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal ecological strategies reflected in gene transcription ‐ a case study of two litter decomposers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preetisri Baskaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Daum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.1089-1103. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lichen symbiosis re-viewed through the genomes of Cladonia grayi and its algal partner Asterochloris glomerata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Armaleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lutzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge B Bode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), pp.605. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-5629-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics of Rhizophagus irregularis, R. cerebriforme, R. diaphanus and Gigaspora rosea highlights specific genetic features in Glomeromycotina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène San Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. H. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Pelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 222 (3), pp.1584-1598. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative transcriptomics of Gymnosporangium spp. teliospores reveals a conserved genetic program at this specific stage of the rust fungal life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Qi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Mei Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6099-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omic analyses of exogenous nutrient bag decomposition by the black morel Morchella importuna reveal sustained carbon acquisition and transferring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renyun Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianhai Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (10), pp.3909-3926. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and transcriptomics depict ericoid mycorrhizal fungi as versatile saprotrophs and plant mutualists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen-Aëlle Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 217 (3), pp.1213-1229. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hydrophobin-Like OmSSP1 May Be an Effector in the Ericoid Mycorrhizal Symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine-Radhouane Khouja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific comparative genomics of isolates of the Norway spruce pathogen (Heterobasidion parviporum) and identification of its potential virulence factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eeva J. Vainio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raffaello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriy Kovalchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4610-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secretome Analysis from the Ectomycorrhizal Ascomycete Cenococcum geophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira de Freitas Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Vion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Tuber borchii Vittad., a Whitish Edible Truffle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie W Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Clum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhyan B Dockter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (25), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00537-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroDataRing: Une infrastructure partagée et mutualisée pour le stockage longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High intraspecific genome diversity in the model arbuscular mycorrhizal symbiont Rhizophagus irregularis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C H Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokalp Yildirir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 220 (4), pp.1161-1171. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pezizomycetes genomes reveal the molecular basis of ectomycorrhizal truffle lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (12), pp.1956-1965. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-018-0710-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transcriptional landscape of basidiosporogenesis in mature Pisolithus microcarpus basidiocarp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira de Freitas Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Narvaes da Rocha Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita Cardoso Anastacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Hermínio Brommonschenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-3545-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, evolution and functional characterization of two Zn CDF-family transporters of the ectomycorrhizal fungus Suillus luteus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske Ruytinx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Smisdom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), pp.419-427. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and expression levels of hydrophobins from eight mycorrhizal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lmalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ahren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), pp.383-396. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-016-0758-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new promising phylogenetic marker to study the diversity of fungal communities: The Glycoside Hydrolase 63 gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Pérez-Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rincón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (6), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory networks underlying mycorrhizal development delineated by genome-wide expression profiling and functional analysis of the transcription factor repertoire of the plant symbiotic fungus Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Daguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Levati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske Ruytinx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4114-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SlZRT1 Gene Encodes a Plasma Membrane-Located ZIP (Zrt-, Irt-Like Protein) Transporter in the Ectomycorrhizal Fungus Suillus luteus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneleen Thoonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Slenders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Arnauts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.2320. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.02320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectomycorrhizal ecology is imprinted in the genome of the dominant symbiotic fungus Cenococcum geophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin A. Ohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kruetzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms12662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics, proteomics and transcriptomics give new insight into the exoproteome of the basidiomycete Hebeloma cylindrosporum and its involvement in ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Dieryckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 208 (4), pp.1169-1187. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.13546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of genome-wide single nucleotide polymorphisms through genome resequencing in the Périgord black truffle (Tuber melanosporum Vittad.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (5), pp.1243-1255. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent losses of decay mechanisms and rapid turnover of symbiosis genes in mycorrhizal mutualists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo G. Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie W. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (4), pp.410-U176. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mutualist Laccaria bicolor Expresses a Core Gene Regulon During the Colonization of Diverse Host Plants and a Variable Regulon to Counteract Host-Specific Defenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (3), pp.261-273. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-05-14-0129-FI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Secretomes from Ectomycorrhizal Fungi with an Emphasis on Small-Secreted Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.01278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive sampling of basidiomycete genomes demonstrates inadequacy of the white-rot/brown-rot paradigm for wood decay fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf A. Salamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daren W. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo G. Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Floudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (27), pp.9923-9928. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1400592111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the functional virulent genome of the coffee leaf rust pathogen Hemileia vastatrix with an emphasis on early stages of infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena G. Azinheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of genomic variation in the poplar rust fungus Melampsora larici-populina identify pathogenesis-related factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flore fongique des truffières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lengellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88 (3), pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of the Mycorrhizal Helper Bacterium Pseudomonas fluorescens BBc6R8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Karpinets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Utturkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (1), pp.e01152-13 - e01152-13. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01152-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and transcriptomic analysis of Laccaria bicolor CAZome reveals insights into polysaccharides remodelling during symbiosis establishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.168-181. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2014.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction for Genome sequence of the button mushroom Agaricus bisporus reveals mechanisms governing adaptation to a humic-rich ecological niche (vol 109, pg 17501, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne-Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (10), pp.4146-4146. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1300201110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking a refined eIF4E-binding motif reveals Angel1 as a new partner of eIF4E.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam Czjzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Glippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (16), pp.7783-92. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkt569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Assays and Metagenomic Analyses Reveals Differences between the Microbial Communities Inhabiting the Soil Horizons of a Norway Spruce Plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lengelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0055929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Below-ground fine-scale distribution and soil versus fine root detection of fungal and soil oomycete communities in a French beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Coince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lengelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.223-235. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2013.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome of an arbuscular mycorrhizal fungus provides insight into the oldest plant symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Malbreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Symeonidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (50), pp.20117-20122. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1313452110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of polymorphic microsatellite markers in the Burgundy truffle, Tuber aestivum (Tuberaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gollotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (2), 4 p. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/apps.1200220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the button mushroom Agaricus bisporus reveals mechanisms governing adaptation to a humic-rich ecological niche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne-Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (43), pp.17501-17506. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1206847109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal soil communities in a young transgenic poplar plantation form a rich reservoir for fungal root communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Danielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Thürmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Meinicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (8), pp.1935-1948. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of transposable elements in the ectomycorrhizal fungus &amp;lt;em&amp;gt;Laccaria bicolor&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Tuskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0040197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq of early-infected poplar leaves by the rust pathogen Melampsora larici-populina uncovers PtSultr3;5, a fungal-induced host sulfate transporter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct Ectomycorrhizospheres Share Similar Bacterial Communities as Revealed by Pyrosequencing-Based Analysis of 16S rRNA Genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frey-Klett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (8), pp.3020 - 3024. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.06742-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaminoquinoline iron chelators for vectorization of antiproliferative agents: design, synthesis, and validation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (9), pp.1952-68. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bc300324c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00863636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paleozoic origin of enzymatic lignin decomposition reconstructed from 31 fungal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Floudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 336 (6089), pp.1715-1719. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1221748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transcriptome of the arbuscular mycorrhizal fungus Glomus intraradices (DAOM 197198) reveals functional tradeoffs in an obligate symbiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Dozolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benabdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 196 (3), pp.755-769. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03948.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into trade-off between wood decay and parasitism from the genome of a fungal forest pathogen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ake Olson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Asiegbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaâd Belbahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourdia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (4), pp.1001-1013. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04128.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep RNA sequencing improved the structural annotation of the Tuber melanosporum transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 (3), pp.883-891. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03597.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITS-1 versus ITS-2 pyrosequencing: a comparison of fungal populations in truffle grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Marceddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 103 (6), pp.1184-1193. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3852/11-027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide search and functional identification of transcription factors in the mycorrhizal fungus Tuber melanosporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Levati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Bolchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 (3), pp.736 - 750. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03525.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and localization of microsatellites in the Perigord black truffle genome and identification of new molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Riccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Belfiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (6), pp.592 - 601. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2010.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plant Cell Wall-Decomposing Machinery Underlies the Functional Diversity of Forest Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel C. Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Floudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Majcherczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 333 (6043), pp.762 - 765. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1205411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligate biotrophy features unraveled by the genomic analysis of rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina A C. A. Cuomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Cheng Y.-C. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (22), pp.9166-9171. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1019315108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey and analysis of simple sequence repeats in the Laccaria bicolor genome, with development of microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (2), pp.75 - 88. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00294-010-0328-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périgord black truffle genome uncovers evolutionary origins and mechanisms of symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464 (7291), pp.1033-1038. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00907731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ectomycorrhizal fungus Laccaria bicolor stimulates lateral root formation in poplar and arabidopsis through auxin transport and signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishikesh P. Bhalerao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Palme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 151 (4), pp.1991-2005. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.109.147231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">454 Pyrosequencing analyses of forest soils reveal an unexpectedly high fungal diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlis Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.H. Nilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184 (2), pp.449-456. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.03003.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translational control genes in the sea urchin genome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mulner-Lorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 300 (1), pp.293-307. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2006.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dog and rat olfactory receptor repertoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (10), pp.R83. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2005-6-10-r83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do SSPs regulate ectomycorrhizal symbiosis in response to biotic and abiotic nutrient signals in trees?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chartoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INUPRAG Symposium on Integrative Plant Biology 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Umeå, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the roles of SSPs in regulating ECM symbiosis in response to biotic and abiotic nutritional signals in trees?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Him K. Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chartoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Hénocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaumétou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉES 2022 SYMBIPHYT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetics and comparative transcriptomics of Gymnosporangium species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Qi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Cheng-Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ying-Mei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rust workshop of the 30th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genetics Society of America, Mar 2019, Asilomar, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the regulation of ectomycorrhizal symbiosis by nutrient signalling in Poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Hénocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaumétou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international Molecular Mycorrhiza Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The small secreted protein OmSSP1 is up-regulated in ericoid mycorrhiza and is involved in symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Daguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effectome meeting XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lauret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the regulation of ECM symbiosis by nutrient signalling in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Hénocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaumétou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI WORKSHOP PLANT PEPTIDES AND RECEPTORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Antequera, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Matter removal impacts forest microbial community and tree physiology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Viotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, NANCY (54), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd-regulated plant and fungal genes in the ericoid mycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riunione annuale dei gruppi di lavoro SBI, Biologia Cellulare e Molecolare, Biotecnologie e Differenziamento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sanremo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using genomics to understand the role of ectomycorrhizal fungi in the forest ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Soil Microorganisms Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and transcriptomics for understanding ericoid mycorrhizal fungi ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen-Aëlle Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza, ICOM9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effectors of Corynespora cassiicola virulence in rubber tree. In IRRDB International Rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pujade-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Minh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Deon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRRDB International Rubber Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Rubber Resarch Development Board IRRDB., Aug 2015, Ho Chi Minh, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of genomic variation in the poplar rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; identify pathogenesis-related factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Max-Planck-ARBRE inter-departmental workshop on plant-fungus interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics, transcriptomics and effectoromics of the poplar leaf rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Joint Meeting on Genetics of Five-Needle Pines and Rusts in Mountain Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fort Collins, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of polymorphic microsatellite markers in the Burgundy truffle, Tuber aestivum (Tuberaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gollotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual Joint Meeting on Plant Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics of the forest soil microbiome: from diversity to function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Coince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. EcoFINDERS WP3 workshop : 'Strategies and tools for sampling, DNA extraction, DNA sequencing and bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new resource for the community: inventory of Chlamydomonas reinhardtii iron-sulfur proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Inturri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kairis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Remacle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on the Cell and Molecular Biology of Chlamydomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Münster (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small but powerful: exploring the role of trees’ Small Secreted Peptides in regulating ectomycorrhizal symbiosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International COnference on Mycorrhiza (ICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Manchester (UK), United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of plant and fungal gene expression upon Cd exposure and symbiosis in ericoid mycorrhizal Vaccinium myrtillus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">115th Conference of the Italian Botanical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic analysis of plant and fungal Cd-regulated genes in the ericoid mycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international Molecular Mycorrhiza Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetics and comparative transcriptomics of Gymnosporangium species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Qi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Cheng-Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ying-Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Asilomar, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OmSSP1, a hydrophobin-like small secreted protein, is a putative effector in ericoid mycorrhiza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Daguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international Molecular Mycorrhiza Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics of Rhizophagus irregularis , R. cerebriforme , R. diaphanus and Gigaspora rosea highlights specific genetic features in Glomeromycotina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène San Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C H Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of ectomycorrhizal symbiosis by nutrient signalling in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hénocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaumétou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MPIterMic - ARBRE workshop on Molecular Plant Fungal Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hydrophobin-like OmSSP1 may be an effector in the ericoid mycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine-Radhouane Khouja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MPIterMic - ARBRE workshop on Molecular Plant Fungal Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring genome diversity of 6 strains of the model arbuscular mycorrhizal symbiont Rhizophagus irregularis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C H Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transplantation de litières foliaires de chêne: réponses taxonomique et fonctionnelle des communautés fongiques associées à la décomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’Ecole Doctorale RP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Vandoeuvre-les -Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supersize fungi: Rust in the genomics era!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondo Sj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt M Labutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lipzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Asilomar, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The small secreted protein OmSSP1 is up-regulated in ericoid mycorrhiza and is involved in symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Daguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza, ICOM9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights from genome and transcriptome analyses of four ericoid mycorrhizal fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen-Aëlle Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Fungal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring genome diversity of mycorrhizal fungi to understand symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual International Conference on Intelligent Systems for Molecular Biology and the 14th European Conference on Computational Biology 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence-driven in silico discovery of potential effectors involved in Corynespora cassiicola pathogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM: Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015, Actes de la conférence JOBIM 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Tuber aestivum / uncinatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gollotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALPHY Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Banyuls sur Mer, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent losses of decay mechanisms and rapid turnover of symbiosis genes in mycorrhizal mutualists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo G Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie W Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.410-5. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar CLE peptides stimulating ectomycorrhizal symbiosis uncovered by genome-wide identification of ectomycorrhizal-responsive small secreted peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chartoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie da Silva Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive collection of transcriptome data to support life cycle analysis of the poplar rust fungus Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Guerillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oméga-3 : une aide dans la prise en charge du cancer colorectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences pharmaceutiques. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-03095205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId492"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Corre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lorrain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11726-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05285742v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bonito" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hayes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.07.037" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672477v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin E." TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar R." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey M.W." TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham J." TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00308-24" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Bugge Harder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; Vir&#225;gh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Thoen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2024.100586" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Bouche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bocquart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006481" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219917v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18773" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leduc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Viotti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Gill" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06040-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219911v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Th&#233;bault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reichard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104776" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143140v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Plett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Plett" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wong-Bajracharya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad045" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847696v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guerillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-22-0128-R" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03627194v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fei Sun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lebreton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Hui Xing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Xuan Fang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Si" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8030311" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473169v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17858" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Geisler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac100" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033326v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Looney" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Courty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17892" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194986v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15508" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byoungnam Min" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15423" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324444v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cichocki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00799-20" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082553v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Marqu&#233;s&#8208;g&#225;lvez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolocci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Navarro&#8208;r&#243;denas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arenas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17044" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868456v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsaa011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989882v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Qi Tao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Mei Liang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-07-19-0208-R" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905623v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Casarrubia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00341" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082507v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Kiss" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18795-w" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612520v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barbi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Barry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preetisri Baskaran" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Daum" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14873" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628269v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Venice" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ghignone" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Salvioli Di Fossalunga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Novero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14827" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905570v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Cao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6099-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192633v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Armaleo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf M&#252;ller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lutzoni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge B Bode" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5629-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181069v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. H. Chen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pelin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15687" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311393v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renyun Miao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhai Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14741" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844924v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zeng" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva J. Vainio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Raffaello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Kovalchuk" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4610-4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira de Freitas Pereira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00141" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154520v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W Barry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Clum" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhyan B Dockter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00537-18" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097192v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bansard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844910v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine-Radhouane Khouja" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00546" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018426v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C H Chen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beaudet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Noel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokalp Yildirir" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14989" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094494v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Payen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0710-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02080038v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen-A&#235;lle Grelet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14974" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597869v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rineau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lmalem" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahren" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Shah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Johansson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0758-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637748v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia P&#233;rez-Izquierdo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Maurice" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rinc&#243;n" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12678" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568134v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Narvaes da Rocha Campos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita Cardoso Anastacio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Herm&#237;nio Brommonschenkel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3545-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573243v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Ruytinx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Coninx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nguyen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Smisdom" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12551" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611442v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Daguerre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levati" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4114-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683176v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Thoonen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Slenders" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Arnauts" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02320" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439098v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin A. Ohm" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kruetzmann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12662" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269418v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gigant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12391" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0Z8W5Z7Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258333v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dore" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perraud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dieryckx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13546" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639336v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G. Nagy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W. Barry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3223" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269483v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pellegrin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Martin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01278" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269457v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michael Plett" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun-Jacob" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Grigoriev" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-14-0129-FI" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268536v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Talhinhas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena G. Azinheira" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vieira" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Loureiro" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tavares" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00088" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578657v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riley" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf A. Salamov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daren W. Brown" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Floudas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1400592111" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269012v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00450" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123254v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Commun" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.08.007" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269191v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengell&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579698v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gross" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Karpinets" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Utturkar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01152-13" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002440v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gosselin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Martineau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morales" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Glippa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt569" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268023v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R. Baker" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lombard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1300201110" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578661v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coince" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cael" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengelle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2013.01.002" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119698v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Ioannidis" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055929" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268457v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/apps.1200220" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578663v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Malbreil" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Symeonidi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1313452110" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267887v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044408" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268355v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oger" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey-Klett" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06742-11" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650918v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labb&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040197" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267977v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Danielsen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Th&#252;rmer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meinicke" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.305" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267851v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1206847109" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00863636v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corc&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Renaud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc300324c" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268324v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Binder" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Blanchette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1221748" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267801v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dozolme" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balestrini" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benabdellah" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03948.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649642v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake Olson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Asiegbu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassa&#226;d Belbahri" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04128.x" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652250v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Montanini" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Levati" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bolchi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03525.x" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645002v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Mello" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Napoli" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Marceddu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3852/11-027" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650008v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Riccioni" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Belfiori" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2010.10.007" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ7BWDSJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647602v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Eastwood" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Majcherczyk" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schneider" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1205411" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643205v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labbe" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-010-0328-9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L7PGMCPJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645504v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03597.x" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667577v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Felten" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishikesh P. Bhalerao" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Palme" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.147231" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667034v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlis Reich" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Nilsson" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03003.x" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358450v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mulner-Lorillon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cosson" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bell&#233;" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.07.036" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3CR1C1K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107100v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quignon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lavigne" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2005-6-10-r83" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186836v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnot" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chartoire" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186873v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Him K. Shrestha" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra H&#233;nocq" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251310v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Cheng-Ming" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ying-Mei" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186913v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047789v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186927v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339728v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467505v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino," TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino," TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339800v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470193v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603469v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pujade-Renaud" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribeiro" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Minh Tran" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794927v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801804v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268760v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804475v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Uroz" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318611v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Inturri" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kairis" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Remacle" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153264v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Bonnot" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469225v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253596v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469295v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469280v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324335v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469309v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187772v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;nocq" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324326v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V Grigoriev" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253560v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lorrain" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondo Sj" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt M Labutti" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340972v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470134v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470143v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601480v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080200v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268765v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140842v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G Nagy" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153032v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Henocq" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Silva Machado" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606152v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03095205v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Corre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lorrain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11726-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05285742v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bonito" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hayes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.07.037" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672474v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Bouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bocquart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006481" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672477v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin E." TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar R." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey M.W." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham J." TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00308-24" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795684v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Bugge Harder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; Vir&#225;gh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Thoen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2024.100586" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143140v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Plett" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Plett" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wong-Bajracharya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad045" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219911v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leduc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Th&#233;bault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reichard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104776" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219917v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18773" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219992v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Viotti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Gill" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06040-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847696v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guerillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-22-0128-R" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15508" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033326v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Looney" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Courty" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17892" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03627194v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fei Sun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lebreton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Hui Xing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Xuan Fang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Si" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8030311" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473169v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17858" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Geisler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac100" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byoungnam Min" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15423" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324444v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cichocki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00799-20" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082553v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Marqu&#233;s&#8208;g&#225;lvez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolocci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Navarro&#8208;r&#243;denas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arenas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17044" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628269v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Venice" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ghignone" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Salvioli Di Fossalunga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Novero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14827" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905623v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Casarrubia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00341" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989882v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Qi Tao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Mei Liang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-07-19-0208-R" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868456v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsaa011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082507v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Kiss" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18795-w" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612520v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barbi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Barry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preetisri Baskaran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Daum" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14873" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192633v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Armaleo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf M&#252;ller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lutzoni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge B Bode" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5629-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181069v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. H. Chen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pelin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15687" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905570v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Cao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6099-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311393v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renyun Miao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhai Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14741" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02080038v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen-A&#235;lle Grelet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14974" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844910v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine-Radhouane Khouja" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00546" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844924v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zeng" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva J. Vainio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Raffaello" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Kovalchuk" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4610-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627372v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira de Freitas Pereira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00141" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154520v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W Barry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Clum" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhyan B Dockter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00537-18" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097192v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bansard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018426v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C H Chen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beaudet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Noel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokalp Yildirir" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14989" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094494v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Payen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0710-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568134v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Narvaes da Rocha Campos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita Cardoso Anastacio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Herm&#237;nio Brommonschenkel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3545-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573243v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Ruytinx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Coninx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nguyen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Smisdom" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12551" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597869v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rineau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lmalem" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahren" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Shah" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Johansson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0758-4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637748v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia P&#233;rez-Izquierdo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Maurice" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rinc&#243;n" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12678" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611442v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Daguerre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levati" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4114-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683176v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Thoonen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Slenders" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Arnauts" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02320" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439098v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin A. Ohm" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kruetzmann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12662" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258333v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dore" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perraud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dieryckx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13546" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269418v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gigant" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12391" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0Z8W5Z7Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639336v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G. Nagy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W. Barry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3223" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269457v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michael Plett" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun-Jacob" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Grigoriev" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-14-0129-FI" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269483v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pellegrin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Martin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01278" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578657v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riley" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf A. Salamov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daren W. Brown" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Floudas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1400592111" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268536v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Talhinhas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena G. Azinheira" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vieira" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Loureiro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tavares" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00088" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269012v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00450" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269191v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengell&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579698v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gross" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Karpinets" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Utturkar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01152-13" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123254v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Commun" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.08.007" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268023v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R. Baker" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lombard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1300201110" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002440v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gosselin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Martineau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morales" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Glippa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt569" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119698v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Ioannidis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengelle" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055929" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578661v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coince" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cael" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2013.01.002" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578663v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Malbreil" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Symeonidi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1313452110" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268457v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/apps.1200220" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267851v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1206847109" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267977v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Danielsen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Th&#252;rmer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meinicke" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.305" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650918v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labb&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040197" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267887v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044408" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268355v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oger" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey-Klett" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06742-11" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00863636v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corc&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Renaud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc300324c" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268324v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Binder" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Blanchette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1221748" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267801v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dozolme" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balestrini" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benabdellah" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03948.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649642v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake Olson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Asiegbu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassa&#226;d Belbahri" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04128.x" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645504v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03597.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645002v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Mello" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Napoli" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Marceddu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3852/11-027" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652250v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Montanini" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Levati" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bolchi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03525.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650008v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Riccioni" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Belfiori" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2010.10.007" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ7BWDSJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647602v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Eastwood" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Majcherczyk" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schneider" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1205411" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643205v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labbe" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-010-0328-9" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L7PGMCPJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667577v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Felten" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishikesh P. Bhalerao" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Palme" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.147231" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667034v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlis Reich" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Nilsson" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03003.x" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358450v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mulner-Lorillon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cosson" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bell&#233;" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.07.036" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3CR1C1K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107100v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quignon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lavigne" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2005-6-10-r83" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186836v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnot" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chartoire" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186873v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Him K. Shrestha" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra H&#233;nocq" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251310v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Cheng-Ming" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ying-Mei" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186913v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047789v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186927v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339728v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467505v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino," TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino," TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339800v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470193v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603469v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pujade-Renaud" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribeiro" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Minh Tran" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794927v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801804v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268760v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804475v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Uroz" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318611v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Inturri" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kairis" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Remacle" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153264v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Bonnot" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469225v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469280v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253596v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469295v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324335v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187772v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;nocq" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469309v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324326v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V Grigoriev" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340972v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253560v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lorrain" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondo Sj" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt M Labutti" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470134v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470143v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080200v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601480v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268765v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140842v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G Nagy" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153032v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Henocq" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Silva Machado" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606152v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03095205v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>