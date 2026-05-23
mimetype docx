--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,26630 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...26578 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilio Bastidas-Arteaga </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ebastidas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7370-5218</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156101122</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=nOFdVhgAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-6090-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and Reliability Assessment of Inspected Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Amaya-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sánchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2024, 978-3-031-43531-7. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43532-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Adaptation Engineering: Risks and Economics for Infrastructure Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Butterworth-Heinemann. Elsevier, 416 pp, 2019, 978-0-12-816782-3. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-816782-3.09993-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy-Bayesian belief network model for coastal flood vulnerability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Velandia-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Tesfamariam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Disaster Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.100583. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pdisas.2026.100583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05621155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-cycle performance prediction and interpretation for coastal and marine prestressed concrete beams using active learning-enhanced Bayesian neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoming Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyuan Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 265, pp.111557. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2025.111557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Approaches to Carbonation–Chloride Ingress Effects on Corrosion of Reinforced Concrete: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis F Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Martín-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Campos E Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yina F M Moscoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10168664.2025.2602862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing data estimation method for durability survey of reinforced concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis F Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassel Habeeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Eustaquio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur El Amine Hamami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Campos E Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14759217241303656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893290v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on deterioration Mechanisms, durability prediction and enhancement techniques for recycled aggregate concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Dung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Turcry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.100306. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clema.2025.100306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability identification of carbonation depth in concrete using Bayesian networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 117, pp.102632. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.strusafe.2025.102632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physical driven time-dependent reliability analysis framework for reinforced concrete floating wind turbine foundations considering climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyuan Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jafar Jafari-Asl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin-Walled Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 213, pp.113309. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tws.2025.113309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Network Framework to Predict Compressive Strength of Recycled Aggregate Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Dung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (2), pp.72. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs9020072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating interdependency effects into coastal bridge resilience against hurricane-induced waves within a life-cycle context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deming Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pak-Wai Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 15. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15732479.2025.2557567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic modelling of deterioration of reinforced concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri V Val</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Sykora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 113, pp.102454. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.strusafe.2024.102454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of recycled waste glass color on the properties of high-volume glass powder cement pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Bahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akli Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur El Amine Hamami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.107910. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2025.107910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-benefits of sustainable adaptation in enhancing climate resilience of reinforced concrete bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Koliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nogal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15732479.2025.2596711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Bayesian Network for reliability assessment of RC structures subjected to environmental actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyuan Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 106, pp.102392. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.strusafe.2023.102392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation Models and Maintenance Strategies for Reinforced Concrete Structures in Coastal Environments under Climate Change: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis F Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yina M. Moscoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur El Amine Hamami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José C Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (3), pp.562. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings14030562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional seasonal markov-switching autoregressive model to simulate extreme events: Application to river flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassel Habeeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sánchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Dong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 178, pp.106066. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2024.106066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-cycle performance prediction and interpretation for coastal and marine RC structures: An ensemble learning framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyuan Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoming Lei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110, pp.102496. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.strusafe.2024.102496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial characterization and simulation of new defects in corroded pipeline based on In-Line Inspections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Amaya-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sánchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241, pp.109697. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability Requirements for Reinforced Concrete Structures Placed in a Hostile Tropical Coastal Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Castañeda Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Corvo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildefonso Pech Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Marrero Águila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (8), pp.2494. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings14082494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability-based conformity control method for chloride diffusivity of coastal reinforced concrete buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyi Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanwang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 87, pp.108997. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2024.108997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Performance Evaluation of Corroded Water Distribution Systems Considering Firefighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weinan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram K Mazumder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Resources Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 150 (2), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/JWRMD5.WRENG-6256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of climate change and flooding on bridges and surrounding area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassel Habeeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.1268304. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbuil.2023.1268304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Multiphasic Multivariate State-Based Degradation and Maintenance Meta-Models for RC Structures Subject to Chloride Ingress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutros El El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (36), pp.8020036. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/infrastructures8020036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling two-dimensional chloride diffusion in repaired RC structures for sustainable maintenance management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel-Pierre El Soueidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Hawchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.895 - 909. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.istruc.2023.03.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive capabilities of data-driven machine learning techniques on wave-bridge interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deming Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ocean Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.103597. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apor.2023.103597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization-based maintenance scheduling for prestressed concrete bridges using Markov chains models. The state of Indiana, U.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Francisco Rincon Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Arango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nogal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (3), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.41.3.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Volume Recycled Waste Glass Powder Cement-Based Materials: Role of Glass Powder Granularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akli Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Amar Mahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur El Amine Hamami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Belarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.1783. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings13071783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence algorithms for prediction and sensitivity analysis of mechanical properties of recycled aggregate concrete: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Dung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Aït-Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66, pp.105929. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2023.105929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series analysis for database completion and forecast of sensors measurements: application to concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Francisco Rincon Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassel Adel Habeeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Eustáquio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur El Amine Hamami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (3), pp.94-103. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.41.3.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of long-term loading on Moabi wood beams in the tropical environment of Gabon: variability in properties and effects of exposure conditions on mechanical properties in 3-point bending tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nsouami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicaise Manfoumbi Boussougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37, pp.576. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prostr.2022.01.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Assessment of Biodeterioration Effects on Reinforced Concrete Sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Fernando Marquez-Peñaranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sanchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion and Materials Degradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (3), pp.333-348. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cmd3030020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method to Identify the Likelihood of Death in Residential Buildings during Coastal Flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings12020125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-region lifetime assessment of reinforced concrete structures subjected to carbonation and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rianna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gervasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nogal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45, pp.886-899. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.istruc.2022.09.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change indicators dataset for coastal locations of the European Atlantic area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassel Habeeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.108339. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impact of climate change on a novel Irish Concrete Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R. Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan J. O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraic C Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ICSI 2021 The 4th International Conference on Structural Integrity, 37, pp.375 - 382. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prostr.2022.01.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the effects of climate change on material properties and structural performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Orcesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulent Imam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.577-588. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10168664.2022.2107468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability-based maintenance modeling and planning for reinforced concrete assets subjected to chloride ingress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel-Pierre El Soueidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.104675. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2022.104675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the effects of climate change on structural actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Orcesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan O’connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Diamantidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Sykora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.563-576. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10168664.2022.2098894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifactorial Chloride Ingress Model for Reinforced Concrete Structures Subjected to Unsaturated Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zacchei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings12020107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching of corroded defects in onshore pipelines based on In-Line Inspections and Voronoi partitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Amaya-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sánchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 223, pp.108520. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.108520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexibility-based Approach for the Design and Management of Floating Offshore Wind Farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Torres-Rincón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sánchez-Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2021.04.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Failure Analysis, Performance Assessment, and Sensitivity Analysis of Corroded Reinforced Concrete Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyuan Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang-Lin Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.105328. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfailanal.2021.105328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Variability of Ozigo Wood Beams under Long-Term Loadings in Various Environmental Exposures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nsouami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicaise Manfoumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.5356. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13105356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multistage Stochastic Program for the Design and Management of Flexible Infrastructure Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Torres-Rincón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sánchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210, pp.107549. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.107549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Soil Characterization of an Underground Corroded Pipeline Using In-Line Inspections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Amaya-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sanchez-Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.292. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met11020292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Chaos Expansion for lifetime assessment and sensitivity analysis of reinforced concrete structures subjected to chloride ingress and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel‐pierre El Soueidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouali Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Tho Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Concrete</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/suco.201900398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Condition-Based Maintenance of Wood Utility Pole Network Subjected to Hurricane Hazard and Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullahi M Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Salarieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.73. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbuil.2020.00073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and costs of adaptation strategies for housing subjected to flood risks: Application to La Guérinière France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.103438. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2019.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Bayesian Network Framework for Spatial Deterioration Modelling and Reliability Updating of Timber Structures Subjected to Decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aoues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.110301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effectiveness of wood pole repair using FRP considering the impact of climate change on decay and hurricane risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Merschman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullahi M Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Climate Change Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.332-348. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.accre.2020.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Condition-Based Dynamic Segmentation of Large Systems using a Changepoints algorithm: A Corroding Pipeline case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Amaya-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sanchez-Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.strusafe.2019.101912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Assessment of the Effects of Cyclic Loads on the Chloride Ingress Process into Reinforced Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Marlaine Imounga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ekomy Ango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Hui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), pp.2040. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10062040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost-Benefit Methodology for Selecting Analytical Reinforced Concrete Corrosion Onset Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndrianary Rakotovao Ravahatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, pp.3286721. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2020/3286721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of pipeline corrosion degradation mechanism with a Lévy Process based on ILI (In-Line) inspections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Amaya-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Riascos-Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pressure Vessels and Piping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpvp.2019.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic and sensitivity analysis of analytical models of corrosion onset for reinforced concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndrianary Rakotovao Ravahatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Duprat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2019.1591307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewables energies in Colombia and the opportunity for the offshore wind technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Gabriel Rueda-Bayona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Guzmán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Cabello Eras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Silva-Casarín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 220, pp.529-543. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.02.174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and Temporal Corrosion Degradation Modelling with A Lévy Process based on ILI (In-Line) Inspections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Amaya-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sanchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1977138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and propagation of spatial fields in deterioration models: application to concrete carbonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndrianary Rakotovao Ravahatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2019.1620133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessments of corroded pipelines based on internal pressure – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Amaya-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sánchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.01.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of Reinforced Concrete Structures Subjected to Corrosion-Fatigue and Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Concrete Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40069-018-0235-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Retrofit Screening of Existing Highway Bridges With Consideration of Chloride-Induced Deterioration: A Bayesian Belief Network Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Tesfamariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Lounis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbuil.2018.00067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment and updating of notched timber components subjected to environmental and mechanical loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-B. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C F Pambou Nziengui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S E Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.107-116. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.03.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance optimization for power distribution systems subjected to hurricane hazard, timber decay and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullahi M. Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster analysis of acoustic emission activity within wood material: Towards a real-time monitoring of crack tip propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Diakhaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 180, pp.254-267. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Embedded Sensor Placement for Spatial Variability Assessment of Stationary Random Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Viet Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2017.08.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Network Framework for Statistical Characterisation of Model Parameters from Accelerated Tests: Application to Chloride Ingress Into Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Binh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15732479.2017.1377737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the capability of analytical carbonation models to propagate uncertainties and spatial variability of reinforced concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndrianary Rakotovao Ravahatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbuil.2017.00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlordetect: Commercial Calcium Aluminate Based Conductimetric Sensor for Chloride Presence Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda F Torres-Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann F Osma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sanchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (2099), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s17092099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Climatic Changes on Wood Structures Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Țăpuși</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruxandra Erbașu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aoues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.450-459. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.1112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic analysis of chloride penetration in reinforced concrete subjected to pre-exposure static and fatigue loading and wetting-drying cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Hui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfailanal.2017.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient chloride ingress model for long-term lifetime assessment of reinforced concrete structures under realistic climate and exposure conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Tho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouali Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel-Pierre El Soueidy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Concrete Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.199-213. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40069-017-0185-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Bayesian network configurations for random variable identification of concrete chlorination models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Binh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, In press, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-016-0818-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Assessment of Climate Adaptation Strategies for Existing RC Structures Subjected to Chloride-Induced Corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (4), pp.432-449. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15732479.2015.1020499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01122819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Markov regime-switching framework to forecast El Niño Southern Oscillation patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Cárdenas-Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raha Akhavan-Tabatabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sánchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, In press, 81 (2), pp.829-843. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-015-2106-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Random Fields From NDT Measurements: a Two Stages Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Viet Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dérobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111, pp.312-322. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2015.11.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Maintenance and Repair of RC Coastal Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ICE - Maritime Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 168 (4), pp.162-173. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jmaen.14.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Bayesian Network Configurations for Probabilistic Identification of Degradation Mechanisms: Application to Chloride Ingress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Binh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.15. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15732479.2015.1086387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of biodeterioration on the mechanical properties of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Fernando Marquez-Peñaranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sanchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johana Husserl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, In press, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-015-0774-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270452v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage risks and economic assessment of climate adaptation strategies for design of new concrete structures subject to chloride-induced corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.40 - 53. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.strusafe.2014.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01084365v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive methods for measuring chloride ingress into concrete: State-of-the-art and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Torres-Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sánchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann F. Osma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.68-81. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Climate Variations and Global Warming on the Durability of RC Structures Subjected to Carbonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil Engineering and Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (2), pp.153-164. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10286608.2014.913033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of global warming on durability of corroding RC structures: A probabilistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoming Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.259-266. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2013.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic improvement of inspection and maintenance of corroding reinforced concrete structures placed in unsaturated environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41, pp.50-62. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2012.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MAREO : Evaluation probabiliste de la dégradation et des stratégies de maintenance durables de structures en béton armé en environnement maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais et Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107, pp.24-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive probabilistic model of chloride ingress in unsaturated concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sánchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bressolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (3), pp.720-730. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2010.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Evaluation of the Sustainability of Maintenance Strategies for RC Structures Exposed to Chloride Ingress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sánchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Under Uncertainty: Hazards, Assessment and Mitigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (1-2), pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of weather and global warming in chloride ingress into concrete: a stochastic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sánchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bressolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (4), pp.238-249. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.strusafe.2010.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic lifetime assessment of RC structures under coupled corrosion-fatigue deterioration processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bressolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sánchez-Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31, pp.84-96. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.strusafe.2008.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled reliability model of biodeterioration, chloride ingress and cracking for reinforced concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sánchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moema Ribas Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (2), pp.110-129. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.strusafe.2006.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Corrosion Impact Analysis Under a Changing Climate: A Numerical Model for Reinforced Concrete Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Pinheiro Teodoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogério Carrazedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Probabilistic Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Rostock, Germany. pp.21-29, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cepa.3340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregation Analyses of the External/Internal Parameters for Chloride Diffusion in Concrete Structures: Artificial Intelligence by k-means Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zacchei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Hamami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technologies and Their Applications (ITTA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Baku, Azerbaijan. pp.241-251, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-73420-5_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifetime Assessment of European Reinforced Concrete Structures Subjected to Climate Change‐Induced Carbonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Dimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Rianna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nogal-Macho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Probabilistic Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Rostock, Germany. pp.12-20, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cepa.3341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique pour la prédiction de la résistance à la compression de bétons à base de poudre de verre recyclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Bahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassel Habeeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akli Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Hamami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées de Fiabilité des Matériaux et des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polytech Angers; Université d'Angers, May 2025, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on experimental and numerical approaches to the combined effect of carbonation and chloride ingress in reinforced concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Martín-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Campos E Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yina Moscoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABSE Congress, Ghent 2025: The Essence of Structural Engineering for Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Ghent, France. pp.1927-1935, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2749/ghent.2025.1927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures dans le contexte du changement climatique : impacts potentiels et adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées de Fiabilité des Matériaux et des Structures (JFMS2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Maintenance of Pipelines Subject to Corrosion Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Boufkhed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane Laggoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference of the African Federation of Operational Research Societies (AFROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Tlemcen, Algeria. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AFROS62115.2024.11037192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Framework of Risk Assessment of Flooding on Stability and Serviceability of Bridges Under a Changing Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassel Habeeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Liberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Probabilistic Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Guimaraes, Portugal. pp.233-242, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-60271-9_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Framework Considering Uncertainties of Scouring on the Stability of Bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassel Habeeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Liberge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées de Fiabilité des Matériaux et des Structures (JFMS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuciones sobre la evaluación probabilística de la vida útil y la optimización del mantenimiento de estructuras en concreto reforzado expuestas a la corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Internacional de Corrosión e Integridad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Cunduacan, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infraestructura vial en el marco del cambio climático: efectos potenciales y adaptación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornadas de Conocimiento e Innovación ISA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Medellin, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Corrosion in Restored Concrete Zones Through Sensor Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yina Moscoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Eustaquio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Probabilistic Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Guimaraes., Portugal. pp.84-91, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-60271-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la résistance à la compression de mortiers contenant de la poudre de verre en utilisant l'apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Bahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassel Habeeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akli Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Hamami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées de Fiabilité des Matériaux et Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Rouen Normandie; Université du Havre Normandie, Jun 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions on probabilistic lifetime assessment and maintenance optimization of corroding reinforced concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Forum of NFEES on the Latest Development of Resilient City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Tiajin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Life Prediction of Reinforced Concrete Coastal Structures in Vietnam Subjected to Chloride Ingress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Chau Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinh van Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel-Pierre El Soueidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second International Conference on Sustainable Civil Engineering and Architecture (ICSEA) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ho Chi Minh City, Vietnam. pp.467-475, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-3303-5_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions des normes de conception dans un contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées de Fiabilité des Matériaux et des Structures (JFMS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures dans un contexte de changement climatique : effets et adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du développement durable et de l'innovation sociale pour les jeunes – Première édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bucarest (Romania), Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Existing and New Deteriorating Infrastructure to Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII International Symposium on Environment: For a healthy and sustainable environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Varadero, Matanzas, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock Degradation Process to Assess the Reliability of Bridges Subjected to Scouring and Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassel Habeeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulent Imam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Liberge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Applications of Statistics and Probability in Civil Engineering, ICASP14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10495276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change Effects and Adaptation for Corroding Reinforced Concrete Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABSE Webminar: The effects of climate change on material deterioration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IABSE, Oct 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durabilité mécanique des bois d'Ozigo et de Moabi sous sollicitations de longue durée en flexion 4 points environnements variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nsouami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicaise Manfoumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche technologique, de l’innovation et du développement durable: 20-21 juillet 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche Technologique, Jul 2023, Libreville, Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Cover Rebuilding Maintenance for Reinforced Concrete Structures Exposed to Chloride Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Chau Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel-Pierre El Soueidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Conference of the European Association on Quality Control of Bridges and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Padova, Italy. pp.148-156, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91877-4_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des environnements climatiques sur le comportement mécanique des bois d'Ozigo et de Moabi soumis à un chargement de longue durée en flexion 4 points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nsouami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicaise Manfoumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France. pp.249-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polynomial chaos expansion model for sensitivity analysis and reliability assessment of reinforced concrete structures subjected to cyclic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Marlaine Imounga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ekomy Ango</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Structural Safety &amp; Reliability (ICOSSAR 2021-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Life-cycle Functional Recovery Analysis of Corroded Reinforced Concrete Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmaeel Asadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Croatian Conference on Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Zagreb, Croatia. pp.977-988, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5592/co/1crocee.2021.95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement mécanique des bois d’Ozigo et de Moabi soumis à un chargement de longue durée en environnements variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nsouami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicaise Manfoumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journée d’Etudes en Sciences et Technologie du Bois du au Gabon: 3-5 novembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Libreville, Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure Assets Under a Changing Climate: Potential Effects and Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Forum on the Latest Development of Resilient City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Tiajin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of climate change-induced corrosion by structural codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nogal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Maria dos Santos Gervásio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABSE Congress, Christchurch 2021: Resilient technologies for sustainable infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Christchurch, New Zealand. pp.1064-1070, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2749/christchurch.2021.1064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution spatiotemporelle des caractéristiques mécaniques de bois d'Ozigo en climat extérieur non abrité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nsouami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicaise Manfoumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification Bayésienne de l'effet de chargement statique et cyclique sur le mécanisme de pénétration des ions chlorure dans le béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Marlaine Imounga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Binh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ekomy Ango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing building's vulnerability for people to coastal floods: technical usefulness and social perception of shelter structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meï-Li Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Mineo-Kleiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanext 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Universitaire Mer et Littoral (IUML, FR3473), Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database for spatial variability assessment of mechanical parameters of Ozigo specie under long-term bending tests in Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nsouami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicaise Manfoumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMC 2019: The Seventh International Conference on Structural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, CapTown, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool to evaluate effectiveness of climate change adaptation measures for houses subjected to coastal flood risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Gonzva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Symposium on Life-Cycle Civil Engineering (International Association for Life-Cycle Civil Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatiale des contraintes et modules en compression pour des poutres de bois de Moabi du Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nsouami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicaise Manfoumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep and moisture interaction on tropical timber structures under outdoor conditions: spatial variability of mechanical parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Avellaneda-Malagón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicaise Manfoumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST ACTION FP1303 Final Conference and MC Meeting Building with bio-based materials: Best practice and performance specification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Emission Technique to monitor real-time wood fracture properties in room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Diakhaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action FP1407 3rd Conference: “Wood modification research and applications”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Kuchl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled mechanics - probalistic methodology fof realiability assessment of timber structure with cracks subjected to thermo-visco-hydromechanical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-B Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Aoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S E Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Fracture (ICF 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updating the Reliability of cracked timber structures by using experimental results and numerical fracture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-B Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Aoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S E Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST ACTION FP1303 Technical Workshop Design, Application and Aesthetics of biobased building materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du coût de différentes mesures de protection de la vie humaine face au risque de submersion marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVes Journées Nationales Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulon, France. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2016.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic improvement of crack propagation monitoring by using acoustic emission: application to wood components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Diakhaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Bio-based Building Materials (ICBBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Clemont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Markov Regime-Switching Framework Application for Describing El Niño Southern Oscillation (ENSO) Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Cárdenas-Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sánchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raha Akhavan-Tabatabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Applications of Statistics and Probability in Civil Engineering (ICASP12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14288/1.0076152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Condition-Based Maintenance Policy Based On A Probabilistic Meta-Model In The Case Of Chloride-Induced Corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutros El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Yeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Applications of Statistics and Probability in Civil Engineering (ICASP12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14288/1.0076175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the design of timber components under decay and climate variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Aoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chateauneuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Bio-based Building Materials (ICBBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter identification in chloride ingress from accelerated test using Bayesian network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Binh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASP12 – 12th International Conference on Applications of Statistics and Probability in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14288/1.0076264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of new deteriorating timber components under climate variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Chateauneuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Applications of Statistics and Probability in Civil Engineering (ICASP12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14288/1.0076280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of Calcium Aluminate (CA) in presence of chloride ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Torres-Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann F. Osma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sánchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on the Chemistry of Cement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de sélection de modèles simplifiés de carbonatation du béton pour la maintenance des ouvrages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndrianary Rakotovao Ravahatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonatation sous température variable : effet du réchauffement climatique sur la fiabilité des structures en Béton Armé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 èmes Journées Fiabilité des Matériaux et des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate adaptation of existing reinforced concrete structures in coastal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Dunkerque, France. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2014.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification bayésienne des paramètres des modèles de chloration dans le béton armé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Binh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Fiabilité des Matériaux et des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal configuration for identification of parameters for chloride ingress models using Bayesian networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Dunkerque, France. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2014.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Effectiveness of Climate Change Adaptation Strategies for Existing Coastal Reinforced Concrete Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th ESReDA Seminar: Reliability Assessment and Life Cycle Analysis of Structures and Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of acoustic emission tool to evaluate wood mechanical behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Diakhate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Musick 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Musée de la musique, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of simplified models of carbonation - extension in spatial variability -updating through Bayesian network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndrianary Rakotovao Ravahatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Symposium on Uncertainty Quantification and Stochastic Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian updating for optimization of inspection schedules of chloride ingress into concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thanh-Binh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Symposium on Uncertainty Quantification and Stochastic Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilités des modèles de carbonatation vis-à-vis de leur capacité à propager des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndrianary Rakotovao Ravahatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Fiabilité des Matériaux et des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Cost-Benefit Analysis of Climate Change Adaptation Strategies for New RC Structures Exposed to Chloride Ingress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Structural Safety &amp; Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, New York, United States. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b16387-221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation probabiliste de l'influence du climat et du changement climatique sur la durabilité des ouvrages en béton armé en ambiance marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques GdR MeGe : Pérennité des formations naturelles et des ouvrages dans leur environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-Based-Optimization of Geo-positioning of Sensors in Case of Spatial Fields of Deterioration/Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Viet Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOSSAR'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, New York, United States. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2017.08.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Geo-positioning of NDT measurements for Modeling spatial field of defects: a two stage procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Viet Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Derobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOSSAR'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Climate Variations and Global Warming on the Durability of RC Structures Subjected to Carbonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31es Rencontres Universitaires de l'AUGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cachan, France. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10286608.2014.913033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité des modèles simplifiés de chloration du béton vis-à-vis leur capacité à propager des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndrianary Rakotovao Ravahatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Duprat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Climate Variations and Global Warming on the Durability of RC Structures Subjected to Carbonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Structural Safety &amp; Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, New York, United States. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10286608.2014.913033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effectiveness of Climate Change Adaptation Strategies for RC Structures Exposed to Chloride Ingress: Application to Existing Structures in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Dravitzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoming Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Climate Change Adaptation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic characterization of uncertainties and spatial variability of material properties from NDT measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dérobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the effectiveness of adaptation techniques for existing structures under climate change: application to RC structures in marine environments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop in durability of structures in marine environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Barranquilla, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des mécanismes de dégradation des structures en environnement aléatoire : application aux structures en béton armé face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of chloride content on dielectric behavior of CA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Marcela Torres-Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Osma-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sanchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR JCJC2013 - Projet CLIMBOIS : Impact des variations climatiques et mécaniques sur la durabilité des constructions bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diakhate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Angellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic cost-benefit analysis of adaptation measures for existing RC structures subjected to chloride ingress and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh IFED Forum: Decision-Making for Uncertain Futures in a Changing Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Port Stephens, New South Wales, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural reliability analysis of deteriorating RC bridges considering spatial variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Viet Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Bridge Maintenance, Safety and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Stresa, Italy. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b12352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Non Destructive testing when assessing stationary stochastic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Viet Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Derobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiabilité des matériaux et structures (JFMS'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Of Geo-positioning Of Sensors In Case Of Spatial Fields Of Deterioration/Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Viet Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dérobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Structural Control (EACS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of non destructive testing when assessing stationary stochastic processes: application to water and chloride content in concrete-Part I and II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Viet Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Derobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Durable Structures: from construction to rehabilitation, ICDS12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and probabilistic methods applied to maintenance of marine structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catedra Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Barranquilla, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian identification of uncertainties in chloride ingress modeling into reinforced concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan O'Connor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Life-Cycle Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of inspection and monitoring of structures in case of spatial fields of deterioration/properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Viet Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Applications of Statistics and Probability in Civil Engineering, ICAPS 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Zurich, Switzerland. pp.675-677, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b11332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la maintenance d'ouvrages en béton armé corrodés dans le cadre du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXe Rencontres Universitaires de Génie Civil (AUGC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Temcen, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations for probabilistic assessment of the effect of global warming on durability of corroding RC structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Applications of Statistics and Probability in Civil Engineering (ICASP 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b11332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification bayésienne des paramètres de modélisation de la pénétration des ions chlorure dans le béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal and maritime mediterranean conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tanger, Maroc. pp.9-14, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/cmcm.2011.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic optimization of the management of corroding RC structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sánchez-Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE Structures Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/41171(401)167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considération des champs spatiaux des propriétés du matériau dans l'optimisation de l'inspection et du contrôle des structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Tran Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of NDT measurements for structural reliability assessment in case of spatial variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Viet Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Derobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop in Non Destructive Testing and Evaluation: Physics, Sensors, Materials and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception optimale des structures en béton armé soumises à la pénétration d'ions chlorure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXe Rencontres Universitaires de Génie Civil (AUGC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tlemcen, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets FUI et européens de gestion des infrastructures portuaires: MAREO et MEDACHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Mer agitée, mer à gérer. Vers un aménagement de l'espace maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and sensitivity analysis of maintenance of chloride-contaminated RC structures by cover rebuilding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Applications Heritage and Constructions in Coastal and Marine Environment (MEDACHS'010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'aléa de la profondeur de l'enrobage de structures en béton armé : étude de son influence sur la probabilité d'initiation de la corrosion induite par la pénétration des chlorures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Nationales de Fiabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'aide à la décision basé sur l'analyse de risques pour la gestion durable des infrastructures de génie civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Sheils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiabilité des matériaux et structures, JFMS'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of maintenance strategies for RC structures subjected to chloride ingress: Experimental data and probabilistic analysis within the MAREO Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Chateauneuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Applications Heritage and Constructions in Coastal and Marine Environment (MEDACHS'010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of depth cover randomness in reinforced concrete structures: Study of its influence on the probability of corrosion initiation induced by chlorides penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Leonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Applications Heritage and Constructions in Coastal and Marine Environment (MEDACHS'010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience feedback of repair techniques for wharves in the tidal area: the MAREO project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vilvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Faults and Repair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural reliability of RC structures under the combined effect of chloride-induced corrosion, global warming and cyclic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sánchez-Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International AsraNet conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'erreur de mesure dans l'optimisation de l'auscultation de structures vieillissantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : ECND-PdL : un exemple de projet collaboratif en Pays de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable management of RC structures subjected to chloride penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIèmes rencontres AUGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La Bourboule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic approach for the optimization of inspection intervals of RC structures subjected to chloride penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Sheils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Applications Heritage and Constructions in Coastal and Marine Environment MEDACHS'010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche stochastique pour l'optimisation de l'inspection de structures en béton armé soumises à la pénétration des ions chlorure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Sheils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Nationales de Fiabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of image processing for structural computation updating during repair works of concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Faults and Repair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une gestion durable de structures en béton armé soumises à la pénétration d'ions chlorure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès LM17 : Maîtrise des Risques et sûreté de fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Rochelle, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repair of concrete structures in marine environment: optimization of concrete removing and cover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Faults &amp; Repair 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable decision-making of deteriorating structures: application to maintenance of corroding RC structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Fifth International Forum on Engineering Decision Making (IFED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Stoos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MAREO : Evaluation probabiliste des stratégies de maintenance durables de structures en béton armé en environnement maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIe Rencontres Universitaires de Génie Civil : Génie Civil et Développement Durable (AUGC’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical solution of the governing equations of diffusion/convection in a stochastic framework: application to diffusion of chloride ions into concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bressolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Assessment of Chloride Ingress into Concrete Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bressolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOSSAR'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic evaluation of the sustainability of maintenance strategies for RC structures exposed to chloride ingress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sanchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFED 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hakone-Kanagawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of corroded reinforced concrete structures by using time-variant reliability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Chateauneuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Structural Safety and Reliability (ICOSSAR2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability-based assessment of environmental conditions on corrosion of RC structures subjected to chloride ingress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bressolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kh. El-Tawil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Heritage in Coastal and Marine Environments Damage, Diagnostics, Maintenance and Rehabilitation, MEDACHS08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the coupled effect of corrosion-fatigue on the reliability of RC bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bressolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Raphael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bridge Maintenance, Safety and Management, IABMAS08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seoul, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse probabiliste de la durée de vie des structures en béton armé soumises à la corrosion et à la fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bressolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanchez-Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVèmes rencontres universitaires de génie civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural reliability of RC structures subject to biodeterioration, corrosion and concrete cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chateauneuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Applications of Statistics and Probability in Civil Engineering, ICAPS 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building's vulnerability for people to coastal floods: new results from Atlantic French coasts and considerations for adaption to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Mineo-Kleiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meï-Li Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanext 2019,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éclaireurs : recette de vulgarisation scientifique sans gros mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vona Méléder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Dumay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association Française d’Halieutique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et coûts des mesures d’adaptation de logements exposés aux risques de submersion marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Rencontres universitaires de Génie Civil </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nantes, France. 77, pp.1679 - 1710</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR JCJC-2013 Project CLIMBOIS: Effetcs of climatic and mechanical variations on the durability of timber structires: Use of acoustic emission tool to evaluate wood mechanical behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Diakhate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoodMusICK COST Action FP1302</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cremona, Italy. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of artificial intelligence to predict the performance of recycled aggregate concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Dung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Construction and Demolition Waste Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.295-315, 2025, 978-0-443-23962-5. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-23962-5.00017-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Problem of Corrosion in Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Amaya-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sánchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion and Reliability Assessment of Inspected Pipelines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.41-64, 2024, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43532-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Reliability for Pipeline Corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Amaya-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sánchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion and Reliability Assessment of Inspected Pipelines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.167-183, 2024, 978-3-031-43531-7. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43532-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case Study: Description and Analysis for Corrosion Main Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Amaya-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sánchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion and Reliability Assessment of Inspected Pipelines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.187-207, 2024, 978-3-031-43531-7. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43532-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Statistical Analysis: A “Blind-Approach”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Amaya-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sánchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion and Reliability Assessment of Inspected Pipelines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.109-137, 2024, 978-3-031-43531-7. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43532-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Defects Between Inspections and Their Spatial Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Amaya-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sánchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion and Reliability Assessment of Inspected Pipelines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.241-260, 2024, 978-3-031-43531-7. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43532-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty in the Assessment of Corroded Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Amaya-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sánchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion and Reliability Assessment of Inspected Pipelines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.91-107, 2024, 978-3-031-43531-7. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43532-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onshore Pipeline Basic Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Amaya-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sánchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion and Reliability Assessment of Inspected Pipelines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.17-40, 2024, 978-3-031-43531-7. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43532-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Corroded Pipelines Fail and How Are They Modeled?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Amaya-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sánchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion and Reliability Assessment of Inspected Pipelines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.65-88, 2024, 978-3-031-43531-7. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43532-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic modeling of chloride diffusion in repaired reinforced concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Chau Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel-Pierre El Soueidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-Efficient Repair and Rehabilitation of Concrete Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.409-430, 2024, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-13470-8.00008-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and Time-Dependent Reliability Assessment: Identification of Critical Segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Amaya-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sánchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion and Reliability Assessment of Inspected Pipelines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.261-281, 2024, 978-3-031-43531-7. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43532-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Statistical “Blind-Approach” Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Amaya-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sánchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion and Reliability Assessment of Inspected Pipelines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.209-240, 2024, 978-3-031-43531-7. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43532-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Modeling of New Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Amaya-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sánchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion and Reliability Assessment of Inspected Pipelines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.139-165, 2024, 978-3-031-43531-7. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43532-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Assessment of Corroded Pipelines Subjected to Seismic Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Amaya-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Sánchez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering for Extremes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.373-391, 2022, Springer Tracts in Civil Engineering, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85018-0_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Climate Change Adaptation of Existing and New Deteriorating Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Probabilistic Workshop, Lecture Notes in Civil Engineering 153</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-51, 2021, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-73616-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian updating of a cracking model for reinforced concrete structures subjected to static and cyclic loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Marlaine Imounga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Moutou Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekomy Ango</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fracture, Fatigue, Failure and Damage Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2021, Fracture, Fatigue, Failure and Damage Evolution, Conference Proceedings of the Society for Experimental Mechanics Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Carbon Dioxide Forecasting Model For Concrete Durability Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassel Habeeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Gervásio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nogal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Probabilistic Workshop, Lecture Notes in Civil Engineering 153</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.753-765, 2021, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-73616-3_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Climate Adaptation Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Adaptation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.3-36, 2019, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-816782-3.00001-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of Concrete and Steel Structures in a Changing Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Adaptation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.99-125, 2019, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-816782-3.00004-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for Infrastructure Decision-Makers Under a Changing Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Adaptation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.353-360, 2019, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-816782-3.00012-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effective adaptation to address climate change impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cost-effective design to address climate change impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead Publishing, pp.613-636, 2018, 978-0-08-102181-1. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-102181-1.00022-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impact on RC structures subjected to chloride ingress and carbonation-induced corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook of Sustainable and Resilient Infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.626-645, 2018, </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315142074-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Analysis Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Hamid Soubra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael A. Hicks; Cristina Jommi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALERT Doctoral School 2014 - Stochastic Analysis and Inverse Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.53-77, 2014, 978-2-9542517-5-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084369v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced reliability analysis methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Hamid Soubra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALERT Doctoral School 2014 - Stochastic Analysis and Inverse Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Hicks; Cristina Jommi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-93, 2014, 978-2-9542517-5-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084374v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functions of random variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Hamid Soubra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALERT Doctoral School 2014 - Stochastic Analysis and Inverse Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Hicks; Cristina Jommi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-52, 2014, 978-2-9542517-5-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Adaptation Engineering and Risk-based Design and Management of Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri V. Val</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan J. O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoming Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dan M. Frangopol and Yiannis Tsompanakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maintenance and Safety of Aging Infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.641-684, 2014, Structures and Infrastructures, 978-0415659420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065754v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution for sustainable management of reinforced concrete structures subjected to chloride penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Civil Engineering. Université de Nantes, 2010. English. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00796307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic service life modeling of RC structures subjected to the combined effect of chloride-induced corrosion and cyclic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Civil Engineering. Universidad de los Andes, 2009. English. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01065817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Collection on Advances in Efficient Methods in Random Fields Modeling and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-Cheng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part A: Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Recent Advances in Service Life Prediction of Bridges and Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Kušter Marić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2021, </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbuil.2020.630554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change for coastal areas: Risks, adaptation and acceptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Climate Change Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.accre.2020.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change risks to civil infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United Kingdom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil Engineering and Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31 (2), pp.97 - 97, 2014, Civil Engineering and Environmental Systems, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10286608.2014.912644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate change on the corrosion of the European reinforced concrete building stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Dimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Silvia Polo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Rianna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joint Research Centre. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected implications of climate change on the corrosion of structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Dimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adamantia Athanasopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Rianna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Mercogliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joint Research Centre. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId602"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -26685,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5BE4EF3"/>
+    <w:nsid w:val="15F592A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26916,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ebastidas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7370-5218" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156101122" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6090-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563253v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Amaya-G&#243;mez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio S&#225;nchez-Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mu&#241;oz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43532-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816782-3.09993-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Lei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyuan Guo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Dong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2025.111557" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515410v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F Rincon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mart&#237;n-P&#233;rez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Campos E Matos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yina F M Moscoso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2025.2602862" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Koliou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nogal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Esposito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2025.2596711" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893290v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Habeeb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Eustaquio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur El Amine Hamami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217241303656" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020878v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cherif" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Mahieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2025.100306" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126922v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Binh Tran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2025.102632" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Jafari-Asl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2025.113309" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935787v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9020072" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281536v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deming Zhu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pak-Wai Chan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2025.2557567" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri V Val" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Andrade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Sykora" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G Stewart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2024.102454" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335230v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bahar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Younsi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107910" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weinan Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram K Mazumder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JWRMD5.WRENG-6256" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2023.102392" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468303v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yina M. Moscoso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C Matos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14030562" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590312v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2024.106066" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620181v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2024.102496" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233537v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109697" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672549v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Casta&#241;eda Vald&#233;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Corvo P&#233;rez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Pech Pech" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Marrero &#193;guila" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14082494" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500780v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Ye" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanwang Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.108997" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Francisco Rincon Prada" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Adel Habeeb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Eust&#225;quio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.3.11" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379623v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Arango" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Sousa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.3.10" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2023.1268304" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994620v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutros El El Hajj" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castanier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/infrastructures8020036" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113329v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Truong" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel-Pierre El Soueidy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Hawchar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2023.03.088" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113301v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2023.103597" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161644v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amar Mahi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13071783" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039291v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.105929" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108520" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906708v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan O&#8217;connor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Diamantidis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Wu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2022.2098894" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541267v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zacchei" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12020107" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544156v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cr&#233;ach" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pardo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12020125" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03625921v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nsouami" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Manfoumbi Boussougou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.01.125" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722828v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fernando Marquez-Pe&#241;aranda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Sanchez-Silva" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cmd3030020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790885v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rianna" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gervasio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nogal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2022.09.061" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709033v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108339" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792705v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Wallace" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan J. O'Connor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraic C Ryan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.01.098" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906687v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Orcesi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan O'Connor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stewart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulent Imam" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2022.2107468" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693118v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104675" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169518v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang-Lin Gu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2021.105328" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227109v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Torres-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.04.121" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227108v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Manfoumbi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13105356" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154477v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107549" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134549v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11020292" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913829v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndrianary Rakotovao Ravahatra" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Larrard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duprat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/3286721" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459322v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel&#8208;pierre El Soueidy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Tho Nguyen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201900398" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615347v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullahi M Salman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Salarieh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2020.00073" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114564v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Creach" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2019.02.010" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477077v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Aoues" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.110301" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136340v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Merschman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accre.2020.10.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427017v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Munoz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2019.101912" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510208v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Marlaine Imounga" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ekomy Ango" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Hui Wang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10062040" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988082v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.01.064" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087291v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Riascos-Ochoa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2019.03.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087289v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1591307" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044273v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gabriel Rueda-Bayona" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Guzm&#225;n" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Cabello Eras" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Silva-Casar&#237;n" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.02.174" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318383v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1977138" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146486v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1620133" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698136v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40069-018-0235-x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938141v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Tesfamariam" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Lounis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2018.00067" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756794v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-B. Tran" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aoues" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C F Pambou Nziengui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S E Hamdi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.03.053" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490892v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40069-017-0185-8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491113v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullahi M. Salman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.03.002" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01613043v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Diakhat&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.06.006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583283v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Viet Tran" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.08.070" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583276v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Binh Tran" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2017.1377737" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490886v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2017.00001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589452v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda F Torres-Luque" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann F Osma" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17092099" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583272v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Teodorescu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela &#538;&#259;pu&#537;i" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Erba&#537;u" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1112" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648426v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2017.11.008" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248110v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Viet Tran" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.11.041" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270458v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0818-4" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01122819v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Stewart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2015.1020499" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247882v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n C&#225;rdenas-Gallo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raha Akhavan-Tabatabaei" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-015-2106-y" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211213v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jmaen.14.00018" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201559v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2015.1086387" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270452v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Husserl" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0774-4" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01084365v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2014.10.005" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023391v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Torres-Luque" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann F. Osma" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.06.009" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009950v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286608.2014.913033" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806426v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Wang" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.01.006" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806406v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2012.03.011" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798070v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bressolette" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.11.008" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798826v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796729v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capra" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796726v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2010.03.002" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796353v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2008.04.001" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796352v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moema Ribas Silva" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2006.09.001" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062872v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Hamami" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580971v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rincon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yina Moscoso" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2749/ghent.2025.1927" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750844v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73420-5_20" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580962v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pinheiro Teodoro" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Carrazedo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.3340" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580960v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Dimova" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Sousa" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Rianna" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nogal-Macho" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.3341" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262051v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Liberge" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958231v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191592v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Boufkhed" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Laggoune" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11037192" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644316v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60271-9_20" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958260v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958251v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644317v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Matos" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60271-9_6" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626376v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958350v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958393v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958268v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642648v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Chau Truong" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinh van Nguyen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-3303-5_40" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958404v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380390v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10495276" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958379v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366346v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642642v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91877-4_18" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825140v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895808v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958425v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253209v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Maria dos Santos Gerv&#225;sio" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2749/christchurch.2021.1064" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895242v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642632v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeel Asadi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5592/co/1crocee.2021.95" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116776v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121937v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;-Li Bellemare" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mineo-Kleiner" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chauveau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116765v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116781v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910553v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119106v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gonzva" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616950v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-B Tran" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aoues" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616955v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angellier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Hamdi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616951v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Avellaneda-Malag&#243;n" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616977v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362004v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.070" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316411v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167692v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316237v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/1.0076152" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316236v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutros El Hajj" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Yeung" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/1.0076175" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316390v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316238v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chateauneuf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316234v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/1.0076264" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316235v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/1.0076280" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100768v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100565v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thanh-Binh" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100756v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.077" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100765v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100755v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.069" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100758v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100770v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009093v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Diakhate" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Riahi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100573v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008107v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440405v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008680v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16387-221" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008180v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008854v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055033v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008469v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008179v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008324v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Marcela Torres-Luque" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Osma-Cruz" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008106v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008031v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Dravitzki" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440545v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Trung Tran" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Villain" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007892v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moutou Pitti" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diakhate" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Angellier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100550v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008622v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008969v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. O'Connor" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12352" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008632v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008637v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008815v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007932v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008018v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11332" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008633v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008624v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008267v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Tuan Nguyen" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2011.003" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008689v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/41171(401)167" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008635v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422531v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Tran" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008015v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008827v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806427v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008992v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008698v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008492v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007957v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008996v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Breysse" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sheils" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008991v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007976v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Leonel" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008189v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aury" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vilvoisin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;nard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008972v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008993v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008674v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salta" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009094v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leonel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Attard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roche" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008953v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chateauneuf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007910v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008697v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Silva" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391443v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008954v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bressolette" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008684v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008619v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007915v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Raphael" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008826v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Hassan" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. El-Tawil" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007882v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008971v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113970v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119100v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dumay" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676602v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03285332v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Diakhate" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074730v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-23962-5.00017-7" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563168v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43532-4_10" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563155v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43532-4_7" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563173v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43532-4_11" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563132v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43532-4_3" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563161v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43532-4_8" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563166v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43532-4_9" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563145v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43532-4_6" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563139v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43532-4_5" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563129v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43532-4_2" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563134v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43532-4_4" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562749v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13470-8.00008-3" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563178v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43532-4_12" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563210v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85018-0_18" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227811v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Gerv&#225;sio" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73616-3_58" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227110v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73616-3_3" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042597v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekomy Ango" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563219v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816782-3.00012-7" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563231v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816782-3.00001-2" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563227v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816782-3.00004-8" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871372v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102181-1.00022-8" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563239v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315142074-32" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084369v2" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Hamid Soubra" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084374v2" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alertgeomaterials.eu" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082914v2" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065754v2" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri V. Val" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00796307v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01065817v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960058v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhao Zhang" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De-Cheng Feng" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113059v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Ku&#353;ter Mari&#263;" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2020.630554" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113901v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accre.2020.11.012" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081645v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286608.2014.912644" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543682v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Silvia Polo Lopez" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544233v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantia Athanasopoulou" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mercogliano" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ebastidas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7370-5218" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156101122" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=nOFdVhgAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6090-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563253v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Amaya-G&#243;mez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio S&#225;nchez-Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mu&#241;oz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43532-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563261v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816782-3.09993-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621155v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Velandia-Diaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Creach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Tesfamariam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdisas.2026.100583" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262061v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Lei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyuan Guo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Dong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2025.111557" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515410v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F Rincon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mart&#237;n-P&#233;rez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Campos E Matos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yina F M Moscoso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2025.2602862" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893290v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Habeeb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Eustaquio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur El Amine Hamami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217241303656" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020878v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cherif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Mahieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2025.100306" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126922v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Binh Tran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2025.102632" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074949v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Jafari-Asl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2025.113309" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9020072" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deming Zhu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pak-Wai Chan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2025.2557567" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892348v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri V Val" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Andrade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Sykora" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G Stewart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2024.102454" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335230v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bahar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Younsi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107910" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415665v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Koliou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nogal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Esposito" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2025.2596711" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209342v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2023.102392" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468303v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yina M. Moscoso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C Matos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14030562" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590312v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2024.106066" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620181v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2024.102496" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233537v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109697" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672549v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Casta&#241;eda Vald&#233;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Corvo P&#233;rez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Pech Pech" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Marrero &#193;guila" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14082494" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Ye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanwang Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.108997" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298173v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weinan Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram K Mazumder" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JWRMD5.WRENG-6256" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228838v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2023.1268304" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994620v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutros El El Hajj" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castanier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/infrastructures8020036" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113329v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Truong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel-Pierre El Soueidy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Hawchar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2023.03.088" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113301v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2023.103597" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379623v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Francisco Rincon Prada" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Arango" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Sousa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.3.10" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161644v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amar Mahi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13071783" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039291v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.105929" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364037v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Adel Habeeb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Eust&#225;quio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.3.11" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03625921v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nsouami" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Manfoumbi Boussougou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.01.125" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722828v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fernando Marquez-Pe&#241;aranda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Sanchez-Silva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cmd3030020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544156v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cr&#233;ach" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pardo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12020125" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790885v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rianna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gervasio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nogal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2022.09.061" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709033v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108339" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792705v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Wallace" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan J. O'Connor" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraic C Ryan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.01.098" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906687v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Orcesi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan O'Connor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stewart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulent Imam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2022.2107468" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693118v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104675" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906708v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan O&#8217;connor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Diamantidis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Wu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2022.2098894" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541267v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zacchei" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12020107" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647292v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108520" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227109v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Torres-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.04.121" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169518v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang-Lin Gu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2021.105328" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227108v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Manfoumbi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13105356" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154477v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107549" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134549v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11020292" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459322v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel&#8208;pierre El Soueidy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Tho Nguyen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201900398" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615347v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullahi M Salman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Salarieh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2020.00073" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114564v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2019.02.010" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477077v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Aoues" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.110301" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136340v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Merschman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accre.2020.10.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427017v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Munoz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2019.101912" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510208v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Marlaine Imounga" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ekomy Ango" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Hui Wang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10062040" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913829v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndrianary Rakotovao Ravahatra" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Larrard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duprat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/3286721" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087291v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Riascos-Ochoa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2019.03.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087289v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1591307" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044273v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gabriel Rueda-Bayona" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Guzm&#225;n" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Cabello Eras" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Silva-Casar&#237;n" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.02.174" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318383v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1977138" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146486v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1620133" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988082v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.01.064" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698136v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40069-018-0235-x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938141v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Lounis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2018.00067" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756794v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-B. Tran" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aoues" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C F Pambou Nziengui" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S E Hamdi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.03.053" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491113v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullahi M. Salman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.03.002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01613043v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Diakhat&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.06.006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583283v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Viet Tran" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.08.070" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583276v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Binh Tran" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2017.1377737" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490886v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2017.00001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589452v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda F Torres-Luque" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann F Osma" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17092099" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583272v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Teodorescu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela &#538;&#259;pu&#537;i" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Erba&#537;u" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1112" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648426v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2017.11.008" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490892v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40069-017-0185-8" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270458v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0818-4" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01122819v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Stewart" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2015.1020499" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247882v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n C&#225;rdenas-Gallo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raha Akhavan-Tabatabaei" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-015-2106-y" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248110v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Viet Tran" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.11.041" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211213v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jmaen.14.00018" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201559v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2015.1086387" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270452v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Husserl" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0774-4" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01084365v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2014.10.005" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023391v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Torres-Luque" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann F. Osma" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.06.009" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009950v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286608.2014.913033" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806426v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Wang" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.01.006" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806406v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2012.03.011" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798826v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798070v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bressolette" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.11.008" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796729v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capra" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796726v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2010.03.002" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796353v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2008.04.001" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796352v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moema Ribas Silva" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2006.09.001" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580962v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pinheiro Teodoro" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Carrazedo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.3340" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750844v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Hamami" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73420-5_20" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580960v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Dimova" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Sousa" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Rianna" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nogal-Macho" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.3341" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062872v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580971v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rincon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yina Moscoso" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2749/ghent.2025.1927" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958231v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191592v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Boufkhed" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Laggoune" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11037192" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644316v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Liberge" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60271-9_20" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262051v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958260v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958251v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644317v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Matos" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60271-9_6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626376v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958268v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642648v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Chau Truong" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinh van Nguyen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-3303-5_40" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958404v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958350v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958393v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380390v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10495276" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958379v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366346v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642642v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91877-4_18" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825140v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895808v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642632v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeel Asadi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5592/co/1crocee.2021.95" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895242v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958425v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253209v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Maria dos Santos Gerv&#225;sio" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2749/christchurch.2021.1064" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116781v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116776v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121937v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;-Li Bellemare" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mineo-Kleiner" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chauveau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116765v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119106v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gonzva" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910553v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616951v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Avellaneda-Malag&#243;n" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616955v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angellier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Hamdi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616977v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-B Tran" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aoues" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616950v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362004v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.070" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316390v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316237v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/1.0076152" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316236v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutros El Hajj" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Yeung" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/1.0076175" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316238v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chateauneuf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316234v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/1.0076264" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316235v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/1.0076280" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316411v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167692v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100765v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100755v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.069" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100758v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100756v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.077" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100770v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009093v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Diakhate" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Riahi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100573v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100565v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thanh-Binh" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100768v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008680v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16387-221" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008180v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008854v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055033v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008107v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440405v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008106v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008031v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Dravitzki" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440545v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Trung Tran" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Villain" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008179v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008469v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008324v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Marcela Torres-Luque" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Osma-Cruz" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007892v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moutou Pitti" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diakhate" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Angellier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100550v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008969v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. O'Connor" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12352" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008622v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008632v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008637v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008815v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007932v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008633v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11332" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008624v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008018v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008267v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Tuan Nguyen" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2011.003" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008689v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/41171(401)167" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422531v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Tran" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008635v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008015v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008698v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008492v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007957v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008996v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Breysse" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sheils" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008991v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007976v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Leonel" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008189v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aury" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vilvoisin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;nard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008972v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008674v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salta" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008993v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008953v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chateauneuf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007910v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009094v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leonel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Attard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roche" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806427v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008827v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008992v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008697v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Silva" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391443v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008954v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bressolette" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008684v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008619v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008826v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Hassan" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. El-Tawil" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007915v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Raphael" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007882v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008971v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113970v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119100v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dumay" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676602v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03285332v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Diakhate" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074730v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-23962-5.00017-7" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563132v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43532-4_3" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563161v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43532-4_8" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563166v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43532-4_9" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563145v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43532-4_6" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563173v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43532-4_11" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563139v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43532-4_5" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563129v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43532-4_2" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563134v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43532-4_4" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562749v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13470-8.00008-3" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563178v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43532-4_12" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563168v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43532-4_10" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563155v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43532-4_7" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563210v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85018-0_18" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227110v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73616-3_3" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042597v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekomy Ango" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227811v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Gerv&#225;sio" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73616-3_58" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563231v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816782-3.00001-2" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563227v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816782-3.00004-8" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563219v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816782-3.00012-7" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871372v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102181-1.00022-8" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563239v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315142074-32" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084369v2" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Hamid Soubra" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084374v2" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alertgeomaterials.eu" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082914v2" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065754v2" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri V. Val" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00796307v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01065817v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960058v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhao Zhang" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De-Cheng Feng" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113059v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Ku&#353;ter Mari&#263;" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2020.630554" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113901v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accre.2020.11.012" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081645v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286608.2014.912644" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543682v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Silvia Polo Lopez" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544233v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantia Athanasopoulou" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mercogliano" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>