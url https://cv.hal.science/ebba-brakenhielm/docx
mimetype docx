--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -583,355 +583,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation and impact of cardiac lymphangiogenesis in pressure-overload-induced heart failure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ezh2 emerges as an epigenetic checkpoint regulator during monocyte differentiation limiting cardiac dysfunction post-MI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Dumesnil</w:t>
+                <w:t xml:space="preserve">Julie Rondeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Houssari</w:t>
+                <w:t xml:space="preserve">Déborah Groussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvanie Renet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Theo Lemarcis</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dumesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvac086⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.4461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-40186-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04113422v1</w:t>
+                <w:t xml:space="preserve">hal-04190661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezh2 emerges as an epigenetic checkpoint regulator during monocyte differentiation limiting cardiac dysfunction post-MI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Déborah Groussard</w:t>
+                <w:t xml:space="preserve">Regulation and impact of cardiac lymphangiogenesis in pressure-overload-induced heart failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Heron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Dumesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Houssari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvanie Renet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Dumesnil</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Lemarcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.4461. </w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 119 (2), pp.492-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-40186-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvac086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04190661v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04113422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lymphatic and Immune Cell Cross-Talk Regulates Cardiac Recovery After Experimental Myocardial Infarction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Houssari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Dumesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riikka Kivelä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1171,278 +1171,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02296547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does anti-VEGF bevacizumab improve survival in experimental sepsis?</w:t>
+                <w:t xml:space="preserve">Le système lymphatique cardiaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Besnier</w:t>
+                <w:t xml:space="preserve">Barbara Garmy-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pizzinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebba Brakenhielm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-017-1734-x⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (8-9), pp.765-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20173308022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02296557v1</w:t>
+                <w:t xml:space="preserve">inserm-02296551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système lymphatique cardiaque</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does anti-VEGF bevacizumab improve survival in experimental sepsis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Villeneuve</w:t>
+                <w:t xml:space="preserve">Emmanuel Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebba Brakenhielm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bril</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabienne Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (8-9), pp.765-770. </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20173308022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-017-1734-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02296551v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02296557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Stimulation of Cardiac Lymphangiogenesis Reduces Myocardial Edema and Fibrosis Leading to Improved Cardiac Function Following Myocardial Infarction</w:t>
               </w:r>
@@ -1454,51 +1454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Pouehe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Houssari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Galas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1575,51 +1575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of M2-like macrophage recruitment during angiogenic growth factor therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Barbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Houssari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1958,325 +1958,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02296569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart Rate Reduction Induced by the If Current Inhibitor Ivabradine Improves Diastolic Function and Attenuates Cardiac Tissue Hypoxia</w:t>
+                <w:t xml:space="preserve">Progenitor Cell Mobilizing Treatments Prevent Experimental Transplant Arteriosclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuehua Fang</w:t>
+                <w:t xml:space="preserve">Nicolas Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebba Brakenhielm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuelle Debunne</w:t>
+                <w:t xml:space="preserve">Caroline Freguin-Bouillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Vercauteren</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Richard</w:t>
+                <w:t xml:space="preserve">Françoise Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 59 (3), pp.260-267. </w:t>
+              <w:t xml:space="preserve">Journal of Surgical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 176 (2), pp.657-665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/FJC.0b013e31823e5e01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jss.2011.11.1014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02296575v1</w:t>
+                <w:t xml:space="preserve">inserm-02296572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progenitor Cell Mobilizing Treatments Prevent Experimental Transplant Arteriosclerosis</w:t>
+                <w:t xml:space="preserve">Heart Rate Reduction Induced by the If Current Inhibitor Ivabradine Improves Diastolic Function and Attenuates Cardiac Tissue Hypoxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Roux</w:t>
+                <w:t xml:space="preserve">Yuehua Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuelle Debunne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Vercauteren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebba Brakenhielm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Henry</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Surgical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 176 (2), pp.657-665. </w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (3), pp.260-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jss.2011.11.1014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/FJC.0b013e31823e5e01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02296572v1</w:t>
+                <w:t xml:space="preserve">inserm-02296575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro and Ex Vivo Evaluation of Smart Infra-Red Fluorescent Caspase-3 Probes for Molecular Imaging of Cardiovascular Apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Debunne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2284,51 +2284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebba Brakenhielm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011, pp.413290. </w:t>
@@ -3026,527 +3026,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac Lymphatic Density Is Unaltered in an Experimental Autoimmune Myocarditis Model</w:t>
+                <w:t xml:space="preserve">Cardiac Immune Responses in an Experimental Autoimmune Myocarditis Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Lemarcis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Océane Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Federation of Clinical Immunology Societies – European Advanced Course &amp; Conference on Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Rouen, France. 2023</w:t>
+              <w:t xml:space="preserve">Journée de La Fédération Hospitalo-Universitaire CARNAVAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rouen, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168063v1</w:t>
+                <w:t xml:space="preserve">hal-05168061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unaltered Cardiac Lymphatics in an Experimental Autoimmune Myocarditis Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coraline Héron</w:t>
+                <w:t xml:space="preserve">Cardiac Immune Tolerance Regulation in an Experimental Autoimmune Myocarditis Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Lemarcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ebba Brakenhielm</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Annuel Du Groupe de Réflexion Sur La Recherche Cardiovasculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Marseille, France. 2023</w:t>
+              <w:t xml:space="preserve">Cardio-Immune Interface Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Wurtzbourg, Germany. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168232v1</w:t>
+                <w:t xml:space="preserve">hal-05168062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac Immune Responses in an Experimental Autoimmune Myocarditis Model</w:t>
+                <w:t xml:space="preserve">Cardiac Lymphatic Density Is Unaltered in an Experimental Autoimmune Myocarditis Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Lemarcis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Laguerre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Lemarcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de La Fédération Hospitalo-Universitaire CARNAVAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Rouen, France. 2023</w:t>
+              <w:t xml:space="preserve">6ème Journée Normande de Recherche Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Caen, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168061v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac Immune Tolerance Regulation in an Experimental Autoimmune Myocarditis Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Héron</w:t>
+                <w:t xml:space="preserve">Unaltered Cardiac Lymphatics in an Experimental Autoimmune Myocarditis Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Lemarcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Couet</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebba Brakenhielm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardio-Immune Interface Summer School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Wurtzbourg, Germany. 2023</w:t>
+              <w:t xml:space="preserve">18ème Congrès Annuel Du Groupe de Réflexion Sur La Recherche Cardiovasculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Marseille, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168062v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac Lymphatic Density Is Unaltered in an Experimental Autoimmune Myocarditis Model</w:t>
               </w:r>
@@ -3605,73 +3605,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Journée Normande de Recherche Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Caen, France. 2023</w:t>
+              <w:t xml:space="preserve">Federation of Clinical Immunology Societies – European Advanced Course &amp; Conference on Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Rouen, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168064v1</w:t>
+                <w:t xml:space="preserve">hal-05168063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary cell imaging technologies for biotherapy strategies</w:t>
               </w:r>
@@ -4140,51 +4140,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB6D58A5"/>
+    <w:nsid w:val="A606221D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4371,51 +4371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ebba-brakenhielm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3378-8300" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169313840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460672v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Heron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lemarcis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Laguerre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;njamin Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thuilliez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00345-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05485217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155866v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi A. Creed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranya Kannan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany L. Tate" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Banerjee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.0000000000000325" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04113422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Dumesnil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Houssari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanie Renet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvac086" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190661v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rondeaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Groussard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tardif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dumesnil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40186-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03553406v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riikka Kivel&#228;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pizzinat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.120.314370" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Brakenhielm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/VB-19-0006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296547v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Alitalo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41569-018-0087-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Besnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tamion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-017-1734-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Garmy-Susini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Villeneuve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bril" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173308022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Henri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Pouehe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.115.020143" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Barbay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mekki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Banquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Henry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-014-9456-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296566v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Benhamou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bellien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Armengol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.38785" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Galaup" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coquerel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gueret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.13-245753" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehua Fang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Debunne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Vercauteren" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FJC.0b013e31823e5e01" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296572v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Freguin-Bouillant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lallemand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2011.11.1014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296580v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delest" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/413290" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296578v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Banquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gomez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Edwards-Levy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.110.010264" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05169415v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Valentin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline H&#233;ron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lamarcis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05169421v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169091v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline H&#233;ron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168063v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lemarcis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168061v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168062v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Couet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168064v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02527435v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Benard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015428v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemarcis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laguerre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourgeois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thuilliez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015402v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bundalo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Valentin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ebba-brakenhielm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3378-8300" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169313840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460672v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Heron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lemarcis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Laguerre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;njamin Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thuilliez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00345-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05485217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155866v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi A. Creed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranya Kannan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany L. Tate" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Banerjee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.0000000000000325" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rondeaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Groussard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanie Renet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tardif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dumesnil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40186-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04113422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Dumesnil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Houssari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvac086" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03553406v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riikka Kivel&#228;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pizzinat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.120.314370" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Brakenhielm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/VB-19-0006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296547v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Alitalo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41569-018-0087-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Garmy-Susini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Villeneuve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bril" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173308022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Besnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tamion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-017-1734-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Henri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Pouehe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.115.020143" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Barbay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mekki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Banquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Henry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-014-9456-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296566v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Benhamou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bellien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Armengol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.38785" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Galaup" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coquerel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gueret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.13-245753" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Freguin-Bouillant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lallemand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2011.11.1014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296575v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehua Fang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Debunne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Vercauteren" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FJC.0b013e31823e5e01" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296580v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delest" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/413290" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296578v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Banquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gomez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Edwards-Levy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.110.010264" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05169415v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Valentin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline H&#233;ron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lamarcis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05169421v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169091v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline H&#233;ron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168061v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lemarcis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168062v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Couet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168064v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168063v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02527435v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Benard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015428v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemarcis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laguerre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourgeois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thuilliez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015402v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bundalo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Valentin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>