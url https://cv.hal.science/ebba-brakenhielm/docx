--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -4140,51 +4140,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A606221D"/>
+    <w:nsid w:val="47DF87F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>