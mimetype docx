--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -583,355 +583,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezh2 emerges as an epigenetic checkpoint regulator during monocyte differentiation limiting cardiac dysfunction post-MI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation and impact of cardiac lymphangiogenesis in pressure-overload-induced heart failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Heron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Rondeaux</w:t>
+                <w:t xml:space="preserve">Anais Dumesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Groussard</w:t>
+                <w:t xml:space="preserve">Mahmoud Houssari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvanie Renet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Dumesnil</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Lemarcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-40186-0⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 119 (2), pp.492-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvac086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190661v1</w:t>
+                <w:t xml:space="preserve">inserm-04113422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation and impact of cardiac lymphangiogenesis in pressure-overload-induced heart failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coraline Heron</w:t>
+                <w:t xml:space="preserve">Ezh2 emerges as an epigenetic checkpoint regulator during monocyte differentiation limiting cardiac dysfunction post-MI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rondeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Groussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvanie Renet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Dumesnil</w:t>
+                <w:t xml:space="preserve">Virginie Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Houssari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Theo Lemarcis</w:t>
+                <w:t xml:space="preserve">Anaïs Dumesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 119 (2), pp.492-505. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.4461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvac086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-40186-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-04113422v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lymphatic and Immune Cell Cross-Talk Regulates Cardiac Recovery After Experimental Myocardial Infarction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Houssari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Dumesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riikka Kivelä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1171,278 +1171,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02296547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système lymphatique cardiaque</w:t>
+                <w:t xml:space="preserve">Does anti-VEGF bevacizumab improve survival in experimental sepsis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Garmy-Susini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pizzinat</w:t>
+                <w:t xml:space="preserve">Emmanuel Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebba Brakenhielm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Villeneuve</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabienne Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20173308022⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-017-1734-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02296551v1</w:t>
+                <w:t xml:space="preserve">inserm-02296557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does anti-VEGF bevacizumab improve survival in experimental sepsis?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le système lymphatique cardiaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Garmy-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pizzinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Besnier</w:t>
+                <w:t xml:space="preserve">Nicole Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebba Brakenhielm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (1), </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (8-9), pp.765-770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-017-1734-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20173308022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02296557v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02296551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Stimulation of Cardiac Lymphangiogenesis Reduces Myocardial Edema and Fibrosis Leading to Improved Cardiac Function Following Myocardial Infarction</w:t>
               </w:r>
@@ -1454,51 +1454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Pouehe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Houssari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Galas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1575,51 +1575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of M2-like macrophage recruitment during angiogenic growth factor therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Barbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Houssari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1958,325 +1958,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02296569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progenitor Cell Mobilizing Treatments Prevent Experimental Transplant Arteriosclerosis</w:t>
+                <w:t xml:space="preserve">Heart Rate Reduction Induced by the If Current Inhibitor Ivabradine Improves Diastolic Function and Attenuates Cardiac Tissue Hypoxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Roux</w:t>
+                <w:t xml:space="preserve">Yuehua Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuelle Debunne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Vercauteren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebba Brakenhielm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Henry</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Surgical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 176 (2), pp.657-665. </w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (3), pp.260-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jss.2011.11.1014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/FJC.0b013e31823e5e01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02296572v1</w:t>
+                <w:t xml:space="preserve">inserm-02296575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart Rate Reduction Induced by the If Current Inhibitor Ivabradine Improves Diastolic Function and Attenuates Cardiac Tissue Hypoxia</w:t>
+                <w:t xml:space="preserve">Progenitor Cell Mobilizing Treatments Prevent Experimental Transplant Arteriosclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuehua Fang</w:t>
+                <w:t xml:space="preserve">Nicolas Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebba Brakenhielm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuelle Debunne</w:t>
+                <w:t xml:space="preserve">Caroline Freguin-Bouillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Vercauteren</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Richard</w:t>
+                <w:t xml:space="preserve">Françoise Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 59 (3), pp.260-267. </w:t>
+              <w:t xml:space="preserve">Journal of Surgical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 176 (2), pp.657-665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/FJC.0b013e31823e5e01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jss.2011.11.1014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02296575v1</w:t>
+                <w:t xml:space="preserve">inserm-02296572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro and Ex Vivo Evaluation of Smart Infra-Red Fluorescent Caspase-3 Probes for Molecular Imaging of Cardiovascular Apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Debunne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2284,51 +2284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebba Brakenhielm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011, pp.413290. </w:t>
@@ -3026,176 +3026,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac Immune Responses in an Experimental Autoimmune Myocarditis Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Océane Laguerre</w:t>
+                <w:t xml:space="preserve">Unaltered Cardiac Lymphatics in an Experimental Autoimmune Myocarditis Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Lemarcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebba Brakenhielm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de La Fédération Hospitalo-Universitaire CARNAVAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Rouen, France. 2023</w:t>
+              <w:t xml:space="preserve">18ème Congrès Annuel Du Groupe de Réflexion Sur La Recherche Cardiovasculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Marseille, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168061v1</w:t>
+                <w:t xml:space="preserve">hal-05168232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac Immune Tolerance Regulation in an Experimental Autoimmune Myocarditis Model</w:t>
+                <w:t xml:space="preserve">Cardiac Lymphatic Density Is Unaltered in an Experimental Autoimmune Myocarditis Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Héron</w:t>
@@ -3209,344 +3209,344 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Lemarcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Couet</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardio-Immune Interface Summer School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Wurtzbourg, Germany. 2023</w:t>
+              <w:t xml:space="preserve">Federation of Clinical Immunology Societies – European Advanced Course &amp; Conference on Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Rouen, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168062v1</w:t>
+                <w:t xml:space="preserve">hal-05168063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac Lymphatic Density Is Unaltered in an Experimental Autoimmune Myocarditis Model</w:t>
+                <w:t xml:space="preserve">Cardiac Immune Responses in an Experimental Autoimmune Myocarditis Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Lemarcis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Océane Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Journée Normande de Recherche Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Caen, France. 2023</w:t>
+              <w:t xml:space="preserve">Journée de La Fédération Hospitalo-Universitaire CARNAVAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rouen, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168064v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unaltered Cardiac Lymphatics in an Experimental Autoimmune Myocarditis Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coraline Héron</w:t>
+                <w:t xml:space="preserve">Cardiac Immune Tolerance Regulation in an Experimental Autoimmune Myocarditis Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Lemarcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ebba Brakenhielm</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Annuel Du Groupe de Réflexion Sur La Recherche Cardiovasculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Marseille, France. 2023</w:t>
+              <w:t xml:space="preserve">Cardio-Immune Interface Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Wurtzbourg, Germany. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168232v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac Lymphatic Density Is Unaltered in an Experimental Autoimmune Myocarditis Model</w:t>
               </w:r>
@@ -3605,73 +3605,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Federation of Clinical Immunology Societies – European Advanced Course &amp; Conference on Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Rouen, France. 2023</w:t>
+              <w:t xml:space="preserve">6ème Journée Normande de Recherche Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Caen, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168063v1</w:t>
+                <w:t xml:space="preserve">hal-05168064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary cell imaging technologies for biotherapy strategies</w:t>
               </w:r>
@@ -4140,51 +4140,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47DF87F6"/>
+    <w:nsid w:val="4F0A9064"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4371,51 +4371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ebba-brakenhielm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3378-8300" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169313840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460672v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Heron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lemarcis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Laguerre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;njamin Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thuilliez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00345-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05485217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155866v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi A. Creed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranya Kannan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany L. Tate" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Banerjee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.0000000000000325" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rondeaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Groussard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanie Renet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tardif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dumesnil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40186-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04113422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Dumesnil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Houssari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvac086" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03553406v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riikka Kivel&#228;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pizzinat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.120.314370" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Brakenhielm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/VB-19-0006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296547v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Alitalo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41569-018-0087-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Garmy-Susini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Villeneuve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bril" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173308022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Besnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tamion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-017-1734-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Henri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Pouehe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.115.020143" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Barbay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mekki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Banquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Henry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-014-9456-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296566v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Benhamou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bellien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Armengol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.38785" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Galaup" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coquerel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gueret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.13-245753" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Freguin-Bouillant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lallemand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2011.11.1014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296575v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehua Fang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Debunne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Vercauteren" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FJC.0b013e31823e5e01" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296580v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delest" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/413290" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296578v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Banquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gomez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Edwards-Levy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.110.010264" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05169415v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Valentin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline H&#233;ron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lamarcis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05169421v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169091v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline H&#233;ron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168061v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lemarcis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168062v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Couet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168064v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168063v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02527435v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Benard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015428v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemarcis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laguerre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourgeois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thuilliez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015402v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bundalo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Valentin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ebba-brakenhielm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3378-8300" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169313840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460672v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Heron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lemarcis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Laguerre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;njamin Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thuilliez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00345-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05485217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155866v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi A. Creed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranya Kannan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany L. Tate" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Banerjee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.0000000000000325" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04113422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Dumesnil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Houssari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanie Renet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvac086" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190661v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rondeaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Groussard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tardif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dumesnil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40186-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03553406v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riikka Kivel&#228;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pizzinat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.120.314370" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Brakenhielm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/VB-19-0006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296547v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Alitalo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41569-018-0087-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Besnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tamion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-017-1734-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Garmy-Susini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Villeneuve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bril" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173308022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Henri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Pouehe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.115.020143" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Barbay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mekki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Banquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Henry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-014-9456-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296566v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Benhamou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bellien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Armengol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.38785" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Galaup" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coquerel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gueret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.13-245753" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehua Fang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Debunne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Vercauteren" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FJC.0b013e31823e5e01" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296572v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Freguin-Bouillant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lallemand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2011.11.1014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296580v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delest" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/413290" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296578v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Banquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gomez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Edwards-Levy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.110.010264" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05169415v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Valentin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline H&#233;ron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lamarcis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05169421v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169091v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline H&#233;ron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168232v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lemarcis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168063v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168061v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168062v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Couet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168064v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02527435v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Benard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015428v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemarcis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laguerre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourgeois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thuilliez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015402v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bundalo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Valentin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>