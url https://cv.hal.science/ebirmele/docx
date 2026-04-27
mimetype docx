--- v0 (2026-03-17)
+++ v1 (2026-04-27)
@@ -1014,317 +1014,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal mediation analysis in presence of multiple mediators uncausally related</w:t>
+                <w:t xml:space="preserve">Predicting breast cancer metastasis from whole-blood transcriptomic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Jérolon</w:t>
+                <w:t xml:space="preserve">Einar Holsbø</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Baglietto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Birmelé</w:t>
+                <w:t xml:space="preserve">Vittorio Perduca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Alarcon</w:t>
+                <w:t xml:space="preserve">Lars Ailo Ailo Bongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittorio Perduca</w:t>
+                <w:t xml:space="preserve">Eiliv Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Birmele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international journal of biostatistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/ijb-2019-0088⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13104-020-05088-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03923960v1</w:t>
+                <w:t xml:space="preserve">hal-02872374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting breast cancer metastasis from whole-blood transcriptomic measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Causal mediation analysis in presence of multiple mediators uncausally related</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Jérolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baglietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Birmelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Perduca</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Birmele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (1), </w:t>
+              <w:t xml:space="preserve">The international journal of biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.191 - 221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13104-020-05088-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/ijb-2019-0088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872374v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Minimum Eccentricity Isometric Cycle Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien de Montgolfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1512,321 +1512,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154154v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telling metabolic stories to explore metabolomics data: a case study on the yeast response to cadmium exposure</w:t>
+                <w:t xml:space="preserve">Model Selection in Overlapping Stochastic Block Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Vieira Milreu</w:t>
+                <w:t xml:space="preserve">Pierre Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Coimbra Klein</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btt597⟩</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.762-794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/14-EJS903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922567v1</w:t>
+                <w:t xml:space="preserve">hal-00990277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Selection in Overlapping Stochastic Block Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Telling metabolic stories to explore metabolomics data: a case study on the yeast response to cadmium exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Vieira Milreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Coimbra Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Latouche</w:t>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Acuña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8, pp.762-794. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (1), pp.61-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/14-EJS903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btt597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990277v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational Bayesian Inference and Complexity Control for Stochastic Block Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (1), pp.93-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1860,77 +1860,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telling stories: Enumerating maximal directed acyclic graphs with a constrained set of sources and targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Acuña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Crescenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1955,1231 +1955,1219 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 457, pp.1--9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting local network motifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6, pp.908-933. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/12-EJS698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OVERLAPPING STOCHASTIC BLOCK MODELS WITH APPLICATION TO THE FRENCH POLITICAL BLOGOSPHERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (1), pp.309 - 336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/10-AOAS382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du nombre de perturbations lors du maintien d'un arbre de connexion de faible diamètre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (7), pp.781--808. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.30.781-808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/tsi.30.781-808⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree-width of graphs without a 3 by 3 graph minor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Reed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 157 (12), pp.2577-2596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scale-free graph model based on bipartite graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 157 (10), pp.2267-2284. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2008.06.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2008.06.052⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean analysis of an online algorithm for the vertex cover problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 109 (9), pp.436--439. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2008.12.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ipl.2008.12.021⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Every longest circuit of a $3$-connected, $K_ {3,3}$-minor free graph has a chord</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Identification of functional modules based on transcriptional regulation structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rouveirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.293-298</w:t>
+              <w:t xml:space="preserve">BMC Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (4), pp.S4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730767v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of functional modules based on transcriptional regulation structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Every longest circuit of a $3$-connected, $K_ {3,3}$-minor free graph has a chord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmele</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2 (4), pp.S4</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.293-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730904v1</w:t>
+                <w:t xml:space="preserve">hal-00730767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Erdos-Posa property for long circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Reed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combinatorica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.135-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arc-chromatic number of digraphs in which every vertex has bounded outdegree or bounded indegree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 53 (4), pp.315-332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jgt.20189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00153978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network motifs : mean and variance for the count</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Matias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Matias</w:t>
+                <w:t xml:space="preserve">Sophie S. Schbath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie S. Schbath</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Birmelé</w:t>
+                <w:t xml:space="preserve">Jean-Jacques J.-J. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVSTAT - Statistical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4 (1), pp.31-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree-width and circumference of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3189,51 +3177,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change point detection method for estimating the remaining useful lifetime of engine filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Noot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3252,92 +3240,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMAC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Zurich, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.15517911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05212213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of deregulated transcription factors involved in subtypes of cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3386,92 +3374,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Radvanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 12th International Conference on Bioinformatics and Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, SAN FRANCISCO, United States. pp.1--10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.29007/v7qj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516892v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposing a Graph into Shortest Paths with Bounded Eccentricity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3480,115 +3468,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien de Montgolfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Viennot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Symposium on Algorithms and Computation (ISAAC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Phuket, Thailand. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.ISAAC.2017.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum Eccentricity Shortest Path Problem: An Approximation Algorithm and Relation with the k-Laminarity Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3607,1254 +3595,1254 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COCOA 2016, Combinatorial Optimization and Applications - 10th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Hong Kong, China. pp.216 - 229, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-48749-6_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental complexity of a bi-objective hypergraph transversal problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Andrade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
+                <w:t xml:space="preserve">Arnaud Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Picchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamentals of Computation Theory (FCT2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Gdansk, Poland. pp.202-213, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-22177-9_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Listing of Cycles and st-Paths in Undirected Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Ferreira</w:t>
+                <w:t xml:space="preserve">Roberto Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Grossi</w:t>
+                <w:t xml:space="preserve">Andrea Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pisanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual ACM-SIAM Symposium on Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Bubble Enumeration in Directed Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Crescenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Ferreira</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roberto Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">String Processing and Information Retrieval (SPIRE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Cartagena, Colombia. pp.118-129, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-34109-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeMo: Fast Count and Statistical Significance of Network Motifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Koskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Koskas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MARAMI 2011 : 2. Conférence sur les Modèles et l'Analyse des Réseaux : Approches Mathématiques et Informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Grenoble, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeMo: Fast Count of Network Motifs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Telling Stories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Acuña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Birmele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Crescenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICALP 2011 satellite workshop: Graph Algorithms and Applications (GA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Zurich, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.07.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000038v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telling Stories</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NeMo: Fast Count of Network Motifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Koskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Schbath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2011 satellite workshop: Graph Algorithms and Applications (GA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Bioinformatique, Jun 2011, Paris, France. pp.53-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748788v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de graphe aléatoire à classes chevauchantes pour l'analyse des réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00494820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enumerating Chemical Organisations in Consistent Metabolic Networks: Complexity and Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Vieira Milreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Acuña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Crescenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Marchetti-Spaccamela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Algorithms in Bioinformatics (WABI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Liverpool, United Kingdom. pp.226-237, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-15294-8_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A latent logistic model to uncover overlapping clusters in networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier AGS (Apprentissage et Graphes pour les Systèmes complexes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Hammamet, Tunisia. pp.3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering overlapping clusters in biological networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4864,344 +4852,344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overlapping clustering methods for networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edoardo M. Airoldi, David Blei, Elena A. Erosheva, Stephen E. Fienberg. Chapman and Hall/CRC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Mixed Membership Models and Their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapman and Hall/CRC, in press, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian methods for graph clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andreas Fink, Berthold Lausen, Wilfried Seidel and Alfred Ultsch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Data Analysis, Data Handling and Business Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.229-239, 2009, Studies in Classification, Data Analysis, and Knowledge Organization, 978-3-642-01043-9. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-01044-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brambles, prisms and grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Reed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graph Theory in Paris - Proceedings of a Conference in Memory of Claude Berge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Birkhauser, pp.37-44, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5211,498 +5199,498 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting adverse high-order drug interactions from individual case safety reports using computational statistics on disproportionality measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Group lasso based selection for high-dimensional mediation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Jérolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pittion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Bangard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Einar Holsbø</w:t>
+                <w:t xml:space="preserve">Magali Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristian Svendsen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012416v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710663v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group lasso based selection for high-dimensional mediation analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting adverse high-order drug interactions from individual case safety reports using computational statistics on disproportionality measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Bangard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Jérolon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Pittion</w:t>
+                <w:t xml:space="preserve">Einar Holsbø</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Richard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kristian Svendsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Perduca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Birmelé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710663v2</w:t>
+                <w:t xml:space="preserve">hal-05012416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENUMERATING SETS OF GENOMIC ALTERATIONS CHARACTERIZING A USER-DEFINED SUBGROUP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Wong</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Pichetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Radvanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causal mediation analysis in presence of multiple mediators uncausally related</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Jerolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baglietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Birmele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Baglietto</w:t>
+                <w:t xml:space="preserve">Vittorio Perduca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Birmele</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Flora Alarcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposing a Graph into Shortest Paths with Bounded Eccentricity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5711,99 +5699,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien de Montgolfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Viennot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511357v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum Eccentricity Shortest Path Problem: an Approximation Algorithm and Relation with the k-Laminarity Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5825,113 +5813,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choose Outsiders First: a mean 2-approximation random algorithm for covering problems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5941,121 +5929,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arc-chromatic number of digraphs in which each vertex has bounded outdegree or bounded indegree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bessy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5364, INRIA. 2004, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6065,105 +6053,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude structurelle des réseaux : modèles aléatoires, motifs et cycles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bio-informatique [q-bio.QM]. Université d'Evry-Val d'Essonne, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00750375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId176"/>
+      <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6310,51 +6298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brul&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alcal&#225;-Vida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Penaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jil Scuto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mounier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56722-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211669v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Noot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmel&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2025.v16i2.4260" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Alves Pegoraro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guerder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salamitou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez-Bermejo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-025-02939-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04250559v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che&#239;ma Boudjeniba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Soret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Trutschel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hamon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baloche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.07.05.23292036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079966v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Champion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neuvial" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radvanyi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720021400035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367114v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Correa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Birmel&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Bouillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab062" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03292741v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wattiez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Gonzalez-Bermejo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13040-021-00265-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan J&#233;rolon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baglietto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Alarcon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Perduca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2019-0088" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02872374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Holsb&#248;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ailo Ailo Bongo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiliv Lund" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmele" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-020-05088-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02430756v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Montgolfier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Planche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2019.08.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154154v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Picchetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nicolle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-9-S6-S6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922567v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vieira Milreu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Coimbra Klein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Acu&#241;a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt597" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990277v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latouche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-EJS903" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X1001200105" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Crescenzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.07.023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F278SL2W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726215v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-EJS698" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652556v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOAS382" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730900v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delbot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laforest" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.30.781-808" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-JN8ZHGZ8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730791v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bondy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Reed" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730793v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.06.052" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2V5VNGK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730897v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2008.12.021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP39WP3V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730904v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rouveirol" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730773v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153978v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20189" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655236v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Schbath" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Daudin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730764v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212213v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15517911" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516892v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/v7qj" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671718v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2017.15" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424469v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_16" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149392v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mary" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22177-9_16" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751345v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ferreira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Grossi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pisanti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738927v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34109-0_13" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999907v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Koskas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grasseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000038v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748788v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494820v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751339v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Marchetti-Spaccamela" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15294-8_19" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629310v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629321v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984395v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629294v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/62/92/94/PDF/gfkl-134LatoucheBirmeleAmbroise.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01044-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730790v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012416v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bangard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Svendsen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710663v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pittion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Richard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174404v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pichetti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879552v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Jerolon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511357v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366782v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726287v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070639v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00750375v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brul&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alcal&#225;-Vida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Penaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jil Scuto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mounier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56722-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211669v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Noot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmel&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2025.v16i2.4260" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Alves Pegoraro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guerder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salamitou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez-Bermejo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-025-02939-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04250559v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che&#239;ma Boudjeniba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Soret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Trutschel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hamon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baloche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.07.05.23292036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079966v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Champion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neuvial" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radvanyi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720021400035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367114v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Correa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Birmel&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Bouillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab062" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03292741v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wattiez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Gonzalez-Bermejo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13040-021-00265-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02872374v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Holsb&#248;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Perduca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ailo Ailo Bongo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiliv Lund" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmele" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-020-05088-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923960v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan J&#233;rolon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baglietto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Alarcon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2019-0088" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02430756v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Montgolfier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Planche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2019.08.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154154v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Picchetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nicolle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-9-S6-S6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990277v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-EJS903" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922567v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vieira Milreu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Coimbra Klein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Acu&#241;a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt597" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X1001200105" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Crescenzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.07.023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726215v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-EJS698" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652556v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOAS382" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delbot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laforest" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.30.781-808" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-JN8ZHGZ8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bondy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Reed" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.06.052" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2V5VNGK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730897v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2008.12.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP39WP3V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730904v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rouveirol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730767v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730773v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153978v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20189" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Schbath" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Daudin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730764v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212213v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15517911" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516892v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/v7qj" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671718v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2017.15" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424469v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_16" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149392v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mary" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22177-9_16" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751345v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ferreira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Grossi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pisanti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34109-0_13" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999907v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Koskas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grasseau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748788v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000038v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494820v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751339v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Marchetti-Spaccamela" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15294-8_19" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629310v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629321v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984395v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629294v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/62/92/94/PDF/gfkl-134LatoucheBirmeleAmbroise.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01044-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730790v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710663v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pittion" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Richard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012416v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bangard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Svendsen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174404v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wong" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pichetti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879552v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Jerolon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511357v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366782v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726287v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070639v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00750375v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>