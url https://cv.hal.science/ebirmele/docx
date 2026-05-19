--- v1 (2026-04-27)
+++ v2 (2026-05-19)
@@ -1014,317 +1014,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting breast cancer metastasis from whole-blood transcriptomic measurements</w:t>
+                <w:t xml:space="preserve">Causal mediation analysis in presence of multiple mediators uncausally related</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Einar Holsbø</w:t>
+                <w:t xml:space="preserve">Allan Jérolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laura Baglietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Birmelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vittorio Perduca</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Birmele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13104-020-05088-0⟩</w:t>
+              <w:t xml:space="preserve">The international journal of biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.191 - 221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ijb-2019-0088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872374v1</w:t>
+                <w:t xml:space="preserve">hal-03923960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal mediation analysis in presence of multiple mediators uncausally related</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting breast cancer metastasis from whole-blood transcriptomic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Einar Holsbø</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Perduca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Jérolon</w:t>
+                <w:t xml:space="preserve">Lars Ailo Ailo Bongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Baglietto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Birmelé</w:t>
+                <w:t xml:space="preserve">Eiliv Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Alarcon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vittorio Perduca</w:t>
+                <w:t xml:space="preserve">Etienne Birmele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international journal of biostatistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17, pp.191 - 221. </w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/ijb-2019-0088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13104-020-05088-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923960v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Minimum Eccentricity Isometric Cycle Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien de Montgolfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1750,295 +1750,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Bayesian Inference and Complexity Control for Stochastic Block Models</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Telling stories: Enumerating maximal directed acyclic graphs with a constrained set of sources and targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Acuña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Birmelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Crescenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1471082X1001200105⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 457, pp.1--9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624536v1</w:t>
+                <w:t xml:space="preserve">hal-00764025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telling stories: Enumerating maximal directed acyclic graphs with a constrained set of sources and targets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variational Bayesian Inference and Complexity Control for Stochastic Block Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 457, pp.1--9. </w:t>
+              <w:t xml:space="preserve">Statistical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.93-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.07.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1471082X1001200105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764025v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting local network motifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6, pp.908-933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2176,51 +2176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du nombre de perturbations lors du maintien d'un arbre de connexion de faible diamètre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2286,152 +2286,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree-width of graphs without a 3 by 3 graph minor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Mean analysis of an online algorithm for the vertex cover problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruce Reed</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 109 (9), pp.436--439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2008.12.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730791v1</w:t>
+                <w:t xml:space="preserve">hal-00730897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scale-free graph model based on bipartite graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 157 (10), pp.2267-2284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2471,173 +2492,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean analysis of an online algorithm for the vertex cover problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Tree-width of graphs without a 3 by 3 graph minor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Laforest</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Reed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 157 (12), pp.2577-2596</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730897v1</w:t>
+                <w:t xml:space="preserve">hal-00730791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of functional modules based on transcriptional regulation structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2701,51 +2701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Every longest circuit of a $3$-connected, $K_ {3,3}$-minor free graph has a chord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.293-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2770,77 +2770,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Erdos-Posa property for long circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Reed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combinatorica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.135-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3090,51 +3090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree-width and circumference of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3918,51 +3918,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Bubble Enumeration in Directed Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Crescenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4173,117 +4173,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telling Stories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Acuña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Crescenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICALP 2011 satellite workshop: Graph Algorithms and Applications (GA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Zurich, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748788v1</w:t>
@@ -4549,51 +4549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Acuña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Crescenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Marchetti-Spaccamela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5086,77 +5086,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brambles, prisms and grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Reed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graph Theory in Paris - Proceedings of a Conference in Memory of Claude Berge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Birkhauser, pp.37-44, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5213,64 +5213,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Group lasso based selection for high-dimensional mediation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Jérolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pittion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5344,77 +5344,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting adverse high-order drug interactions from individual case safety reports using computational statistics on disproportionality measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Bangard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Einar Holsbø</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian Svendsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Perduca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5559,90 +5559,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causal mediation analysis in presence of multiple mediators uncausally related</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Jerolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baglietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Perduca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Alarcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5849,51 +5849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choose Outsiders First: a mean 2-approximation random algorithm for covering problems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6067,51 +6067,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude structurelle des réseaux : modèles aléatoires, motifs et cycles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bio-informatique [q-bio.QM]. Université d'Evry-Val d'Essonne, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6298,51 +6298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brul&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alcal&#225;-Vida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Penaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jil Scuto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mounier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56722-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211669v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Noot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmel&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2025.v16i2.4260" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Alves Pegoraro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guerder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salamitou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez-Bermejo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-025-02939-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04250559v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che&#239;ma Boudjeniba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Soret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Trutschel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hamon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baloche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.07.05.23292036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079966v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Champion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neuvial" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radvanyi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720021400035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367114v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Correa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Birmel&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Bouillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab062" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03292741v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wattiez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Gonzalez-Bermejo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13040-021-00265-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02872374v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Holsb&#248;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Perduca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ailo Ailo Bongo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiliv Lund" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmele" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-020-05088-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923960v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan J&#233;rolon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baglietto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Alarcon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2019-0088" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02430756v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Montgolfier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Planche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2019.08.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154154v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Picchetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nicolle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-9-S6-S6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990277v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-EJS903" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922567v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vieira Milreu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Coimbra Klein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Acu&#241;a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt597" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X1001200105" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Crescenzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.07.023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726215v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-EJS698" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652556v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOAS382" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delbot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laforest" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.30.781-808" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-JN8ZHGZ8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bondy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Reed" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.06.052" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2V5VNGK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730897v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2008.12.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP39WP3V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730904v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rouveirol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730767v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730773v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153978v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20189" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Schbath" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Daudin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730764v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212213v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15517911" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516892v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/v7qj" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671718v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2017.15" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424469v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_16" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149392v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mary" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22177-9_16" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751345v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ferreira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Grossi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pisanti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34109-0_13" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999907v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Koskas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grasseau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748788v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000038v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494820v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751339v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Marchetti-Spaccamela" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15294-8_19" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629310v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629321v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984395v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629294v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/62/92/94/PDF/gfkl-134LatoucheBirmeleAmbroise.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01044-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730790v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710663v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pittion" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Richard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012416v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bangard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Svendsen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174404v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wong" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pichetti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879552v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Jerolon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511357v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366782v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726287v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070639v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00750375v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brul&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alcal&#225;-Vida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Penaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jil Scuto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mounier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56722-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211669v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Noot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmel&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2025.v16i2.4260" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Alves Pegoraro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guerder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salamitou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez-Bermejo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-025-02939-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04250559v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che&#239;ma Boudjeniba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Soret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Trutschel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hamon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baloche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.07.05.23292036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079966v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Champion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neuvial" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radvanyi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720021400035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367114v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Correa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Birmel&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Bouillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab062" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03292741v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wattiez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Gonzalez-Bermejo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13040-021-00265-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan J&#233;rolon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baglietto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Alarcon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Perduca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2019-0088" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02872374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Holsb&#248;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ailo Ailo Bongo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiliv Lund" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmele" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-020-05088-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02430756v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Montgolfier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Planche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2019.08.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154154v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Picchetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nicolle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-9-S6-S6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990277v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-EJS903" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922567v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vieira Milreu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Coimbra Klein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Acu&#241;a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt597" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Crescenzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.07.023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624536v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X1001200105" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726215v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-EJS698" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652556v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOAS382" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delbot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laforest" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.30.781-808" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-JN8ZHGZ8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730897v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2008.12.021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP39WP3V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.06.052" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2V5VNGK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730791v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bondy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Reed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730904v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rouveirol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730767v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730773v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153978v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20189" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Schbath" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Daudin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730764v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212213v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15517911" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516892v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/v7qj" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671718v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2017.15" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424469v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_16" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149392v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mary" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22177-9_16" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751345v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ferreira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Grossi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pisanti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34109-0_13" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999907v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Koskas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grasseau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748788v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000038v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494820v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751339v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Marchetti-Spaccamela" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15294-8_19" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629310v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629321v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984395v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629294v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/62/92/94/PDF/gfkl-134LatoucheBirmeleAmbroise.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01044-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730790v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710663v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pittion" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Richard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012416v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bangard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Svendsen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174404v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wong" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pichetti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879552v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Jerolon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511357v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366782v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726287v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070639v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00750375v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>