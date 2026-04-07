--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1820,291 +1820,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00666637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of daily mobility in mental health inequalities: the interactive influence of activity space and neighbourhood of residence on depression.</w:t>
+                <w:t xml:space="preserve">Incidence of stroke and socioeconomic neighborhood characteristics: an ecological analysis of Dijon stroke registry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2011.08.009⟩</w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (5), pp.1201-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.110.596429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624590v2</w:t>
+                <w:t xml:space="preserve">inserm-00588820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of stroke and socioeconomic neighborhood characteristics: an ecological analysis of Dijon stroke registry.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Béjot</w:t>
+                <w:t xml:space="preserve">The role of daily mobility in mental health inequalities: the interactive influence of activity space and neighbourhood of residence on depression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Héritage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Vallée</w:t>
+                <w:t xml:space="preserve">Christelle Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Durier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 42 (5), pp.1201-6. </w:t>
+              <w:t xml:space="preserve">Social Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 73 (8), pp.1133-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.110.596429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2011.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00588820v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624590v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender, socioeconomic status, migration origin and neighbourhood of residence are barriers to HIV testing in the Paris metropolitan area.</w:t>
               </w:r>
@@ -2129,51 +2129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemary Dray-Spira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2224,90 +2224,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The combined effects of activity space and neighbourhood of residence on participation in preventive health-care activities: The case of cervical screening in the Paris metropolitan area (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Grillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2380,64 +2380,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2475,51 +2475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs biographiques et contextuels de la dépression : analyses à partir des données de la cohorte SIRS, agglomération parisienne, 2005.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5218,51 +5218,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03709745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fricard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cadot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.19235" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VFT2GBZP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Sandrine Ongono" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michelon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi B&#233;ranger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Simoncic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2021.12.007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03142574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Letellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carri&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Berkman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-033751" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Branchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ariza Castro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gomez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.256" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985009v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Gutierrez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-018-1017-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02278697v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Maj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Poncet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-019-1004-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983363v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fenet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ngounou Ngatcha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1798-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525834v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Araujo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna-Eve Franck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2017.04.014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01635833v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.09.015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719310v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.1054" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rigal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000208" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00870068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Florence" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lesieur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10903-013-9919-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00666637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-53" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624590v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Roustit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2011.08.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588820v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick B&#233;jot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Durier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.110.596429" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712743v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Massari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lapostolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2011.579940" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00510306v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Grillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2010.04.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00458938v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Renahy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00416032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00141162v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor G. Rodwin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Spira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11524-007-9161-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665842v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665841v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Harang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00107355v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Canoui-Poitrine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1019/200601173" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise A. N'Guessan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665837v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Traore" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prost" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hervou&#235;t" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665835v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungalo Traor&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise N'Guessan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665587v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barbazan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boussinesq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665580v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mac&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ogil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359383v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Mathieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Varlet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hashoush" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03111640v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146151v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa F. Berkman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.241" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135432v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poncet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ringa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauvin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068654v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063740v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell Estupina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rousseau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gueye" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095122v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueye" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112480v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00595137v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Carde" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833855v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cal&#232;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Quiroga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Racines" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665564v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Alarcon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Noel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03709745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fricard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cadot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.19235" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VFT2GBZP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Sandrine Ongono" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michelon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi B&#233;ranger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Simoncic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2021.12.007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03142574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Letellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carri&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Berkman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-033751" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Branchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ariza Castro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gomez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.256" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985009v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Gutierrez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-018-1017-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02278697v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Maj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Poncet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-019-1004-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983363v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fenet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ngounou Ngatcha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1798-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525834v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Araujo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna-Eve Franck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2017.04.014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01635833v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.09.015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719310v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.1054" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rigal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000208" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00870068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Florence" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lesieur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10903-013-9919-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00666637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-53" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick B&#233;jot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Durier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.110.596429" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624590v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Roustit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2011.08.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712743v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Massari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lapostolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2011.579940" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00510306v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Grillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2010.04.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00458938v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Renahy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00416032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00141162v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor G. Rodwin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Spira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11524-007-9161-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665842v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665841v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Harang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00107355v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Canoui-Poitrine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1019/200601173" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise A. N'Guessan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665837v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Traore" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prost" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hervou&#235;t" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665835v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungalo Traor&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise N'Guessan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665587v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barbazan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boussinesq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665580v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mac&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ogil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359383v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Mathieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Varlet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hashoush" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03111640v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146151v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa F. Berkman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.241" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135432v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poncet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ringa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauvin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068654v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063740v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell Estupina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rousseau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gueye" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095122v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueye" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112480v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00595137v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Carde" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833855v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cal&#232;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Quiroga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Racines" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665564v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Alarcon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Noel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>