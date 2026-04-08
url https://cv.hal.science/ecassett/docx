--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1,144 +1,159 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.14598540146px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Cassette Elsa </w:t>
+        <w:t xml:space="preserve"> Elsa Cassette </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chargée de recherche CNRS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ecassett</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-1471-6558</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">166706094</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -147,1261 +162,2390 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast dynamics of relaxation in well-dispersed quantum-confined nanographenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Quistrebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Medina-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Banga-Kpako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Trung Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D5NR03896K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exciton Cooling in 2D Perovskite Nanoplatelets: Rationalized Carrier-Induced Stark and Phonon Bottleneck Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Villamil Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.393-399. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c03894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auger recombination and multiple exciton generation in colloidal two-dimensional perovskite nanoplatelets: Implications for light-emitting devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Villamil Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4 (1), pp.558-567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsanm.0c02868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge carrier relaxation in colloidal FAPbI$_3$ nanostructures using global analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Villamil Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (10), pp.1897. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10101897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Electronic Relaxation in the Injection Process of Organic Push–Pull Dyes in Complete Dye-Sensitized Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Maffeis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakan Dogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cassette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jousselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.5076-5081. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02272488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of new quantum dot materials for deep tissue infrared imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Ultrafast exciton dynamics in 2D in-plane hetero-nanostructures: delocalization and charge transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+                <w:t xml:space="preserve">S. Pedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Marchal</w:t>
+                <w:t xml:space="preserve">B. Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Dubertret</w:t>
+                <w:t xml:space="preserve">S. Ithurria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dubertret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addr.2012.08.016⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (12), pp.8373-8379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP08689F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00739386v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation of sentinel lymph node withindium-based near infrared emitting quantum dots in a murine metastatic breast cancer model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Two‐Dimensional Visible Spectroscopy For Studying Colloidal Semiconductor Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pons</w:t>
+                <w:t xml:space="preserve">Jacob Dean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Leroux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gregory Scholes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (8), pp.e44433. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (16), pp.2234-2244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.201502733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739399v1</w:t>
+                <w:t xml:space="preserve">hal-05577240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium-free CuInS(2)/ZnS quantum dots for sentinel lymph node imaging with reduced toxicity.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pons</w:t>
+                <w:t xml:space="preserve">Room-temperature exciton coherence and dephasing in two-dimensional nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Pic</w:t>
+                <w:t xml:space="preserve">Ryan D Pensack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gregory D Scholes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (5), pp.2531-2538. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.6086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn901421v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00479841v1</w:t>
+                <w:t xml:space="preserve">hal-05577582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Broadband Transient Absorption and Two-Dimensional Electronic Spectroscopy of Methylene Blue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Dean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahnawaz Rather</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oblinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cassette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanelle Jumper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (34), pp.9098-9108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b06126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward the Control of Nonradiative Processes in Semiconductor Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cassette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tihana Mirkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Scholes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (12), pp.2091-2093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz4010812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raman- and IR-Active Phonons in CdSe/CdS Core/Shell Nanocrystals in the Presence of Interface Alloying and Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Dzhagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykhailo Ya. Valakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Milekhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Yeryukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietrich R.T. Zahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (35), pp.18225-18233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp4046808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of new quantum dot materials for deep tissue infrared imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cassette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Helle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubertret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (5), pp.719-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addr.2012.08.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Characterization of the Surface Chemistry of Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Gravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cassette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (11), pp.5075-5078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl402192d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compact tridentate ligands for enhanced aqueous stability of quantum dots and in vivo imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Gravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cassette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1), pp.411-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2SC21113K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visualisation of sentinel lymph node withindium-based near infrared emitting quantum dots in a murine metastatic breast cancer model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Helle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cassette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.e44433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloidal CdSe/CdS Dot-in-Plate Nanocrystals with 2D-Polarized Emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cassette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubertret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (8), pp.6741-6750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn3024255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadmium-free CuInS(2)/ZnS quantum dots for sentinel lymph node imaging with reduced toxicity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cassette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (5), pp.2531-2538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn901421v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of near-infrared Cu−In−Se/ZnS core/shell quantum dots for In vivo Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (22), pp.6117-6124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm101881b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00548762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1411,875 +2555,875 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Exciton Dynamics in 2D van der Waals Nanostructures: Probing the Hot Exciton Relaxation of Size-Controlled &amp; Well-Dispersed Graphene Nanoflakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Quistrebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Medina-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society (MRS). Spring Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast exciton relaxation in size-controlled and well-dispersed graphene nanoflakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Quistrebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Medina-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast exciton dynamics in colloidal perovskite nanoplatelets studied by femtosecond transient absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on colloidal nanocrystal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast exciton dynamics in colloidal 2D perovksite nanoplatelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR/GDR-I HOWDI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the ultrafast dynamics of excitons and charge carriers in perovskite nanostructures using transient absorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peroquium: A Two-Day Workshop on Perovskites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple exciton generation and Auger recombination in strongly confined colloidal 2D perovskite nanoplatelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Villamil Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30rd International conference on photochemistry (ICP 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Visio, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast relaxation of hot excitons in colloidal 2D perovskite nanoplatelets: carrier-induced Stark and phonon bottleneck effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion plénière du GDR Ultrafast Phenomena (GDR UP 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiexciton dynamics in colloidal 2D perovskite nanoplatelets: Auger recombination and multiple exciton generation in the strong confinement regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées pérovskites halogénées (JPH 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation dynamics in colloidal hybrid perovskite nanostructures: effect of confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Layered perovskites and quantum confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques ultrarapides des excitons dans les nanostructures colloïdales de semiconducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Subdivision Photochimie, Photophysique et Photosciences de (SP2P 2018) de la Division Chimie Physique de la Société Chimique de France (SCF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2289,265 +3433,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective Fluorescence of Graphene Quantum Dots on a surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Levy-Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suman Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Trung Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Medina-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Hurley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Spin Coating: Homogeneous All-Inorganic Perovskite Films via High-Pressure Recrystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Miled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong Tam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benamrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2557,100 +3701,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocristaux de semi-conducteurs II-VI et I-III-VI : Contrôle des propriétés optiques de structures coeur/coque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie-Physique [physics.chem-ph]. Université Pierre et Marie Curie - Paris VI, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00761685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2660,105 +3804,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie, photo-physique et dynamiques des excitons dans les nanostructures colloïdales de semi-conducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie-Physique [physics.chem-ph]. Université Paris-Saclay, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04929492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2826,51 +3970,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="964DD98C"/>
+    <w:nsid w:val="B6FFA6AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3057,51 +4201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ecassett" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1471-6558" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166706094" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431315v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quistrebert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina-Lopez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Banga-Kpako" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Huynh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR03896K" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514245v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Villamil Franco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cornaggia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c03894" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gustavsson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cassette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02868" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011172v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10101897" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02272488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maffeis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Dogan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01947" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739386v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Helle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubertret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2012.08.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMJGFHXL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739399v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leroux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044433" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479841v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901421v" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548762v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm101881b" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Campidelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399788v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399806v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399543v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399666v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399762v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383590v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levy-Falk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Sarkar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Hurley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383579v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Miled" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Tam Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Penuelas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00761685v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04929492v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ecassett" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1471-6558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166706094" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431315v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quistrebert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina-Lopez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Banga-Kpako" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Huynh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR03896K" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514245v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Villamil Franco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cornaggia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c03894" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175975v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gustavsson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cassette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02868" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10101897" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02272488v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maffeis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Dogan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01947" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577231v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pedetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ithurria" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubertret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08689F" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577240v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Dean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Scholes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201502733" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577582v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan D Pensack" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory D Scholes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7086" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577547v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahnawaz Rather" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oblinsky" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanelle Jumper" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b06126" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577590v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Mirkovic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz4010812" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Dzhagan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Ya. Valakh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Milekhin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Yeryukov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich R.T. Zahn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4046808" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739386v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Helle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubertret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2012.08.016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMJGFHXL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Gravel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl402192d" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577619v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tanguy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SC21113K" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739399v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044433" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577594v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3024255" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479841v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901421v" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548762v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm101881b" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930162v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Campidelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930249v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399788v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399643v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399543v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399666v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399750v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399762v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399684v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383590v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levy-Falk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Sarkar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Hurley" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383579v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Miled" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Tam Nguyen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Penuelas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00761685v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04929492v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3354,39 +4498,39 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company>CCSD</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CCSD</dc:creator>
-  <dc:title>Cassette Elsa</dc:title>
+  <dc:title>Elsa Cassette</dc:title>
   <dc:description>CV</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>