--- v1 (2026-04-08)
+++ v2 (2026-05-07)
@@ -121,50 +121,92 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">166706094</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">295220317</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ISNI : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">000000039980158X</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -188,2364 +230,2364 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast dynamics of relaxation in well-dispersed quantum-confined nanographenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Quistrebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Medina-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Banga-Kpako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Trung Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D5NR03896K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exciton Cooling in 2D Perovskite Nanoplatelets: Rationalized Carrier-Induced Stark and Phonon Bottleneck Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Villamil Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.393-399. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c03894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auger recombination and multiple exciton generation in colloidal two-dimensional perovskite nanoplatelets: Implications for light-emitting devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Villamil Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4 (1), pp.558-567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsanm.0c02868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge carrier relaxation in colloidal FAPbI$_3$ nanostructures using global analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Villamil Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (10), pp.1897. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano10101897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Electronic Relaxation in the Injection Process of Organic Push–Pull Dyes in Complete Dye-Sensitized Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Maffeis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakan Dogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jousselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.5076-5081. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02272488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast exciton dynamics in 2D in-plane hetero-nanostructures: delocalization and charge transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ithurria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dubertret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (12), pp.8373-8379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6CP08689F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two‐Dimensional Visible Spectroscopy For Studying Colloidal Semiconductor Nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Dean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Scholes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (16), pp.2234-2244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/smll.201502733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature exciton coherence and dephasing in two-dimensional nanostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Broadband Transient Absorption and Two-Dimensional Electronic Spectroscopy of Methylene Blue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Dean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahnawaz Rather</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oblinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanelle Jumper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms7086⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (34), pp.9098-9108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b06126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05577582v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband Transient Absorption and Two-Dimensional Electronic Spectroscopy of Methylene Blue</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Room-temperature exciton coherence and dephasing in two-dimensional nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan D Pensack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory D Scholes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b06126⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.6086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05577547v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the Control of Nonradiative Processes in Semiconductor Nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tihana Mirkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Scholes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (12), pp.2091-2093. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz4010812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman- and IR-Active Phonons in CdSe/CdS Core/Shell Nanocrystals in the Presence of Interface Alloying and Strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodymyr Dzhagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykhailo Ya. Valakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Milekhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Yeryukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietrich R.T. Zahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (35), pp.18225-18233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp4046808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of new quantum dot materials for deep tissue infrared imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubertret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 65 (5), pp.719-731. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.addr.2012.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Characterization of the Surface Chemistry of Quantum Dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Gravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (11), pp.5075-5078. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nl402192d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact tridentate ligands for enhanced aqueous stability of quantum dots and in vivo imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Gravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (1), pp.411-417. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2SC21113K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation of sentinel lymph node withindium-based near infrared emitting quantum dots in a murine metastatic breast cancer model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Colloidal CdSe/CdS Dot-in-Plate Nanocrystals with 2D-Polarized Emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agnès Leroux</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubertret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (8), pp.6741-6750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn3024255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044433⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00739399v1</w:t>
+                <w:t xml:space="preserve">hal-05577594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal CdSe/CdS Dot-in-Plate Nanocrystals with 2D-Polarized Emission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Visualisation of sentinel lymph node withindium-based near infrared emitting quantum dots in a murine metastatic breast cancer model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Helle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Dubertret</w:t>
+                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.e44433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn3024255⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05577594v1</w:t>
+                <w:t xml:space="preserve">hal-00739399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium-free CuInS(2)/ZnS quantum dots for sentinel lymph node imaging with reduced toxicity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (5), pp.2531-2538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nn901421v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of near-infrared Cu−In−Se/ZnS core/shell quantum dots for In vivo Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (22), pp.6117-6124. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm101881b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00548762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2555,875 +2597,875 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Exciton Dynamics in 2D van der Waals Nanostructures: Probing the Hot Exciton Relaxation of Size-Controlled &amp; Well-Dispersed Graphene Nanoflakes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ultrafast exciton relaxation in size-controlled and well-dispersed graphene nanoflakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Quistrebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Medina-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Campidelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society (MRS). Spring Meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Seattle, United States</w:t>
+              <w:t xml:space="preserve">SPIE photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930162v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast exciton relaxation in size-controlled and well-dispersed graphene nanoflakes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ultrafast Exciton Dynamics in 2D van der Waals Nanostructures: Probing the Hot Exciton Relaxation of Size-Controlled &amp; Well-Dispersed Graphene Nanoflakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Quistrebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Medina-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Campidelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE photonics Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Materials Research Society (MRS). Spring Meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930249v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast exciton dynamics in colloidal perovskite nanoplatelets studied by femtosecond transient absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on colloidal nanocrystal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast exciton dynamics in colloidal 2D perovksite nanoplatelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR/GDR-I HOWDI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the ultrafast dynamics of excitons and charge carriers in perovskite nanostructures using transient absorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peroquium: A Two-Day Workshop on Perovskites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple exciton generation and Auger recombination in strongly confined colloidal 2D perovskite nanoplatelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Villamil Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30rd International conference on photochemistry (ICP 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Visio, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast relaxation of hot excitons in colloidal 2D perovskite nanoplatelets: carrier-induced Stark and phonon bottleneck effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion plénière du GDR Ultrafast Phenomena (GDR UP 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiexciton dynamics in colloidal 2D perovskite nanoplatelets: Auger recombination and multiple exciton generation in the strong confinement regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées pérovskites halogénées (JPH 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation dynamics in colloidal hybrid perovskite nanostructures: effect of confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Layered perovskites and quantum confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques ultrarapides des excitons dans les nanostructures colloïdales de semiconducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Subdivision Photochimie, Photophysique et Photosciences de (SP2P 2018) de la Division Chimie Physique de la Société Chimique de France (SCF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3433,265 +3475,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective Fluorescence of Graphene Quantum Dots on a surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Levy-Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suman Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Trung Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Medina-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Hurley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Spin Coating: Homogeneous All-Inorganic Perovskite Films via High-Pressure Recrystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Miled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Tam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benamrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3701,100 +3743,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocristaux de semi-conducteurs II-VI et I-III-VI : Contrôle des propriétés optiques de structures coeur/coque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie-Physique [physics.chem-ph]. Université Pierre et Marie Curie - Paris VI, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00761685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3804,105 +3846,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie, photo-physique et dynamiques des excitons dans les nanostructures colloïdales de semi-conducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie-Physique [physics.chem-ph]. Université Paris-Saclay, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04929492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3970,51 +4012,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6FFA6AD"/>
+    <w:nsid w:val="7675AD34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4201,51 +4243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ecassett" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1471-6558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166706094" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431315v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quistrebert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina-Lopez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Banga-Kpako" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Huynh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR03896K" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514245v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Villamil Franco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cornaggia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c03894" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175975v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gustavsson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cassette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02868" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10101897" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02272488v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maffeis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Dogan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01947" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577231v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pedetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ithurria" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubertret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08689F" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577240v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Dean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Scholes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201502733" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577582v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan D Pensack" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory D Scholes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7086" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577547v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahnawaz Rather" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oblinsky" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanelle Jumper" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b06126" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577590v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Mirkovic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz4010812" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Dzhagan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Ya. Valakh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Milekhin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Yeryukov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich R.T. Zahn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4046808" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739386v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Helle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubertret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2012.08.016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMJGFHXL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Gravel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl402192d" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577619v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tanguy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SC21113K" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739399v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044433" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577594v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3024255" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479841v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901421v" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548762v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm101881b" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930162v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Campidelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930249v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399788v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399643v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399543v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399666v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399750v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399762v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399684v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383590v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levy-Falk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Sarkar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Hurley" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383579v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Miled" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Tam Nguyen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Penuelas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00761685v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04929492v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ecassett" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1471-6558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166706094" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/295220317" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000039980158X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431315v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quistrebert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina-Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Banga-Kpako" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Huynh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR03896K" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514245v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Villamil Franco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cornaggia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c03894" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175975v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gustavsson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cassette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02868" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011172v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10101897" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02272488v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maffeis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Dogan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01947" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577231v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pedetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ithurria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubertret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08689F" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Dean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Scholes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201502733" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahnawaz Rather" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oblinsky" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanelle Jumper" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b06126" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577582v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan D Pensack" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory D Scholes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7086" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Mirkovic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz4010812" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577587v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Dzhagan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Ya. Valakh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Milekhin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Yeryukov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich R.T. Zahn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4046808" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Helle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubertret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2012.08.016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMJGFHXL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577584v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Gravel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl402192d" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577619v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tanguy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SC21113K" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577594v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3024255" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739399v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044433" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479841v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901421v" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm101881b" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930249v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930162v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Campidelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399788v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399806v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399643v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399543v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399666v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399750v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399762v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399684v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383590v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levy-Falk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Sarkar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Hurley" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383579v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Miled" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Tam Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Penuelas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00761685v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04929492v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>