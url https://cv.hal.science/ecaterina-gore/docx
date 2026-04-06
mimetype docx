--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -162,6803 +162,7937 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Solvents to Multifunctional Ingredients: Natural Deep Eutectic Solvents for Sustainable Cosmetic Emulsions</w:t>
+                <w:t xml:space="preserve">Evaluating the suitability of six hydrophobic natural eutectic solvents as the internal phase in a cosmetic cream formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divoux Laura</w:t>
+                <w:t xml:space="preserve">A. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Verger</w:t>
+                <w:t xml:space="preserve">R. Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiery Emilie</w:t>
+                <w:t xml:space="preserve">E. Vrignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perse Xavier</w:t>
+                <w:t xml:space="preserve">X. Perse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
+                <w:t xml:space="preserve">S. Bouderbala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Meeting on Deep Eutectic Systems</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.70097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133306v1</w:t>
+                <w:t xml:space="preserve">hal-05576091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés intrinsèques et rhéologiques de xanthane hydrophobiquement modifiés obtenus par voie verte de greffage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eco-Friendly Synthesis of Biodegradable, PLA-Based Exfoliant Microbeads via Droplet Microfluidics for Sustainable Cosmetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Bikiaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afroditi Kapourani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Grisel</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Barmpalexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Cosm'actifs</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04774939v1</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8, pp.1578 - 1594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.5c03078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative natural coacervates for the encapsulation of lipophilic compounds: the example of α-tocopherol</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natural eutectic systems as emerging green multifunctional ingredients: A sensory-related perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Munnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04774935v1</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 436, pp.128277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2025.128277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel natural polymer coacervates: Innovative retinol encapsulation for advanced skin-care formulation design</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natural eutectic systems as emerging green multifunctional ingredients: A sensory-related perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Munnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSCC 2024</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04774932v1</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 436, pp.128277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2025.128277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés intrinsèques et rhéologiques du xanthane hydrophobiquement modifiés par voie verte de greffage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Multi-Active Cosmeceutical Formulations: Stability, Sensory Performance, and Skin Tolerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Bîrsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Șadiye-Ioana Scripcariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert-Alexandru Vlad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Antonoaea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ième Congrès du GFR</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04774943v1</w:t>
+              <w:t xml:space="preserve">Cosmetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cosmetics12050195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser les co-produits maraîchers pour un produit cosmétique responsable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Instrumental prediction of in vivo sensory properties of emollients to allow the development of new biobased ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Rischard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosmetic Environment and Safety</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04775185v1</w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.105559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2025.105559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tactile Sensory Evaluation: an essential tool to evaluate skin-product interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Animal-free coacervates: The combination of fungal chitosan-gum Arabic for the encapsulation of lipophilic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adamantini Paraskevopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skin &amp; Formulation, 6th International Symposium</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04775059v1</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 299, pp.140003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.140003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of lignins as sustainable multifunctional ingredients for cosmetic formulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Sensory signature of lignins, new generation of bio-based ingredients in cosmetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formula XI</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04440924v1</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 260 (1), pp.129399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.129399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of cosmetic actives by complex coacervation: the potential of fungal chitosan</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Controlling stabilization of oil‐in‐water emulsions with lignins through fractionation, functionalization, and formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul‐henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04774949v1</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 141 (16), pp.e55235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.55235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser les co-produits maraîchers pour un produit cosmétique responsable</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Elomri</w:t>
+                <w:t xml:space="preserve">Lignins interfacial behavior tailored by formulation parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosmetic Environment and Safety</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04775060v1</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 399, pp.124415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2024.124415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biobased polymers for cosmetic formulation: an alternative to silicones</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Savary</w:t>
+                <w:t xml:space="preserve">Cosmetic emulsions containing innovative complex coacervates: A cross‐sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grisel Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gore Ecaterina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGC 2022</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04295669v1</w:t>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.13035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin dericatives as multifunctional polymers in emulsions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Impact of Wall Material-to-Active Ratio in the Stability of Spray-Dried Ascorbic Acid Using Maltodextrin and Gum Arabic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloids Conference Elsevier</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04440877v1</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (15), pp.3587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29153587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface tension decrease with dispersed lignin colloids and their potential capacity as emulsifiers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+                <w:t xml:space="preserve">Novel Biobased Multifunctional Emollients for Cosmetic Applications: Toward the Ingredient-List Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Rischard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Broche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdouramane Dosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Colloids and Interface Science</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04440895v1</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (48), pp.16955-16964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c04259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et caractérisation de nouveaux émollients biosourcés multifonctionnels</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of Carbopol 971P NF on flow rate and swelling parameters in antifungal tablets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Birsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cătălina Daniela Stan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Viorel Focșa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. T Danila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Antonoaea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e colloque du GDR Cosm'actifs</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04295793v1</w:t>
+              <w:t xml:space="preserve">Revista medico-chirurgicala a Societatii de medici si naturalisti din Iasi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (3), pp.443 - 451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22551/msj.2022.03.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of amphiphilic derivatives of xanthan obtained under green conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Original tools for xanthan hydrophobization in green media: Synthesis and characterization of surface activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Abou Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04775609v1</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.119548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxydants en cosmétique : de la formulation à l'encapsulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Multifunctional active ingredient-based delivery systems for skincare formulations: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carole Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techday Antioxydants biosourcés</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04775062v1</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 217, pp.112676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux formulatoire autour des lignines, ingrédients biosourcés multifonctionnels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+                <w:t xml:space="preserve">Bio‐sourced polymers in cosmetic emulsions: a hidden potential of the alginates as thickeners and gelling agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalia Hadj Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Benoit Le Gelebart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée de formulation UTC</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04440853v1</w:t>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (5), pp.573-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.12732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et caractérisation des propriétés de dérivés amphiphiles du xanthane obtenus par voie verte</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Complementary approaches to understand the spreading behavior on skin of O/W emulsions containing different emollientss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Grisel</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48èmes Journées d’Etudes des Polymères</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04778903v1</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 193, pp.111132 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2020.111132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrifood formulation : innovation - nutrition - healthcare</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Calcium lactate as an attractive compound to partly replace salt in blue-veined cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bord Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lebecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normandy Bioeconomy Meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04775064v1</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102, pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-15008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">valorization of lignin for cosmetic application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Spreading behavior of cosmetic emulsions: Impact of the oil phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'école doctorale de Normandie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04440832v1</w:t>
+              <w:t xml:space="preserve">Biotribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, pp.17-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biotri.2018.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux formulatoires autour des lignines, ingrédients biosourcés multifonctionnel</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Spreading behavior of cosmetic emulsions Impact of the oil phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Formulation UTC</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04775621v1</w:t>
+              <w:t xml:space="preserve">Biotribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, pp.17-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biotri.2018.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of stabilization and structuring of interfaces by amphiphilic xanthan issued from green way of modification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Calcium lactate as an attractive compound to partly replace salt in blue-veined cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Grisel</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C. Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lebecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Polysaccharide Conference of the European Polysaccharide Network of Excellence</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04775628v1</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (3), pp.963-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-15008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biobased polymers for cosmetic formulations: an alternative to silicones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Draining and salting as responsible key steps in the generation of the acid-forming potential of cheese: Application to a soft blue-veined cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Savary</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bord Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lebecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COSM'ING 2021</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04295633v1</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (9), pp.6927-6936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2016-11094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clean Label et naturalité, industries agro-alimentaires face aux défis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Exploratory study of acid-forming potential of commercial cheeses: impact of cheese type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guerinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lebecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valorial’connection</w:t>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-02566540v1</w:t>
+              <w:t xml:space="preserve">International Journal of Food Sciences and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (4), pp.1465 - 3478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/09637486.2016.1166188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural eutectic systems as emerging green multifunctional ingredients: A sensory-related perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Natural Deep Eutectic Solvents : Exploring the in vitro sensory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Munnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05312342v1</w:t>
+              <w:t xml:space="preserve">Société Francaise d'analyse Sensorielle - SFAS webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumental prediction of in vivo sensory properties of emollients to allow the development of new biobased ingredients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">From perception to precision: a comprehensive approach to skincare absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05345342v1</w:t>
+              <w:t xml:space="preserve">8th Intercontinental Personal Care Excellence Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Verona, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural eutectic systems as emerging green multifunctional ingredients: A sensory-related perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">From Solvents to Multifunctional Ingredients: Natural Deep Eutectic Solvents for Sustainable Cosmetic Emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divoux Laura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiery Emilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perse Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vrignaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Munnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05503171v1</w:t>
+              <w:t xml:space="preserve">4th International Meeting on Deep Eutectic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DES Solutio &amp; Nova University, Jun 2025, Lisboa, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal-free coacervates: The combination of fungal chitosan-gum Arabic for the encapsulation of lipophilic compounds</w:t>
+                <w:t xml:space="preserve">Skin absorption decoded: a multimodal cosmetic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04914599v1</w:t>
+              <w:t xml:space="preserve">Congrès national de Pharmacie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Tirgu-Mures, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory signature of lignins, new generation of bio-based ingredients in cosmetics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+                <w:t xml:space="preserve">Promising potential of alginates in cosmetic formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Benoit Le Gelebart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Broche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04412277v1</w:t>
+              <w:t xml:space="preserve">International Congress URCOM25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, URCOM, Université Le Havre Normandie, May 2024, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling stabilization of oil‐in‐water emulsions with lignins through fractionation, functionalization, and formulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propriétés intrinsèques et rhéologiques de xanthane hydrophobiquement modifiés obtenus par voie verte de greffage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Abou Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04440511v1</w:t>
+              <w:t xml:space="preserve">GDR Cosm'actifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Evreux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignins interfacial behavior tailored by formulation parameters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative natural coacervates for the encapsulation of lipophilic compounds: the example of α-tocopherol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04497876v1</w:t>
+              <w:t xml:space="preserve">ESC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmetic emulsions containing innovative complex coacervates: A cross‐sectional study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel natural polymer coacervates: Innovative retinol encapsulation for advanced skin-care formulation design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Delaporte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gore Ecaterina</w:t>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04914516v1</w:t>
+              <w:t xml:space="preserve">IFSCC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Igazu Falls, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Wall Material-to-Active Ratio in the Stability of Spray-Dried Ascorbic Acid Using Maltodextrin and Gum Arabic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propriétés intrinsèques et rhéologiques du xanthane hydrophobiquement modifiés par voie verte de greffage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Abou Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Delaporte</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04679997v2</w:t>
+              <w:t xml:space="preserve">57ième Congrès du GFR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Biobased Multifunctional Emollients for Cosmetic Applications: Toward the Ingredient-List Reduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Blandine Godon</w:t>
+                <w:t xml:space="preserve">Valorization of lignins as sustainable multifunctional ingredients for cosmetic formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04295931v1</w:t>
+              <w:t xml:space="preserve">Formula XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional active ingredient-based delivery systems for skincare formulations: A review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Tactile Sensory Evaluation: an essential tool to evaluate skin-product interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04768294v1</w:t>
+              <w:t xml:space="preserve">Skin &amp; Formulation, 6th International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original tools for xanthan hydrophobization in green media: Synthesis and characterization of surface activity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Tactile Sensory Evaluation: an essential tool to evaluate skin-product interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Grisel</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04775042v1</w:t>
+              <w:t xml:space="preserve">Skin &amp; Formulation, 6th International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio‐sourced polymers in cosmetic emulsions: a hidden potential of the alginates as thickeners and gelling agents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Encapsulation of cosmetic actives by complex coacervation: the potential of fungal chitosan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adamantini Paraskevopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04131291v1</w:t>
+              <w:t xml:space="preserve">EPNOE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary approaches to understand the spreading behavior on skin of O/W emulsions containing different emollientss</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Valoriser les co-produits maraîchers pour un produit cosmétique responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henri Neyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Giger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Elomri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03490811v1</w:t>
+              <w:t xml:space="preserve">Cosmetic Environment and Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Vaudreuil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium lactate as an attractive compound to partly replace salt in blue-veined cheese</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lignin dericatives as multifunctional polymers in emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03921397v1</w:t>
+              <w:t xml:space="preserve">International Colloids Conference Elsevier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lisboa, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading behavior of cosmetic emulsions: Impact of the oil phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Surface tension decrease with dispersed lignin colloids and their potential capacity as emulsifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotribology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02507807v1</w:t>
+              <w:t xml:space="preserve">European Colloids and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Crete Island, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading behavior of cosmetic emulsions Impact of the oil phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Biobased polymers for cosmetic formulation: an alternative to silicones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Rischard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine L. Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotribology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02413306v1</w:t>
+              <w:t xml:space="preserve">ISGC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, La Rochelle (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium lactate as an attractive compound to partly replace salt in blue-veined cheese</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of amphiphilic derivatives of xanthan obtained under green conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Abou Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annick Lebecque</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01948785v1</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draining and salting as responsible key steps in the generation of the acid-forming potential of cheese: Application to a soft blue-veined cheese</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Synthèse et caractérisation de nouveaux émollients biosourcés multifonctionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Rischard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine L. Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annick Lebecque</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02331365v1</w:t>
+              <w:t xml:space="preserve">6e colloque du GDR Cosm'actifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Reims (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory study of acid-forming potential of commercial cheeses: impact of cheese type</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Antioxydants en cosmétique : de la formulation à l'encapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annick Lebecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Sciences and Nutrition</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02366018v1</w:t>
+              <w:t xml:space="preserve">Techday Antioxydants biosourcés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle IAR Bioeconomy for change., Nov 2022, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux formulatoire autour des lignines, ingrédients biosourcés multifonctionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée de formulation UTC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse et caractérisation des propriétés de dérivés amphiphiles du xanthane obtenus par voie verte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Abou Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">48èmes Journées d’Etudes des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Ile de Porquerolles, France., France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">valorization of lignin for cosmetic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l'école doctorale de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agrifood formulation : innovation - nutrition - healthcare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Normandy Bioeconomy Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Digital, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux formulatoires autour des lignines, ingrédients biosourcés multifonctionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Formulation UTC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanisms of stabilization and structuring of interfaces by amphiphilic xanthan issued from green way of modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Aboudib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Polysaccharide Conference of the European Polysaccharide Network of Excellence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biobased polymers for cosmetic formulations: an alternative to silicones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Rischard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine L. Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COSM'ING 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Saint-Malo (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clean Label et naturalité, industries agro-alimentaires face aux défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valorial’connection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint-Lô, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécanisme de stabilisation et de structuration des interfaces par le xanthane Impact de la conformation du polymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Aboudib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Cargill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Baupte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring sensory potential of NaDES: from synthetic skin to cosmetic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vrignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFSCC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Cannes Côte dAzur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical and nutritional characteristics of Winemaking Lees of wines from local varieties from Republic of Moldova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Chioru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Trohina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Boistean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Global Food Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Louven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green amphiphilic xanthan derivative: a promising multifunctional ingredient in the stabilization of oil-in-water emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Aboudib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Colloids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promising potential of bio-sourced amphiphilic xanthan as an emulsifier in O/W dispersions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Abou Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th EPNOE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulated Vitamin C interaction with topical delivery systems and skin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilization of oil-in-water emulsions by amphiphilic xanthan synthesized under green conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Abou Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Delaporte</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skin Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Malmö Sweden, Sweden</w:t>
+              <w:t xml:space="preserve">36th European Colloid &amp; Interface Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Chania Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775214v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface tension decrease with dispersed lignin colloids and their potential capacity as emulsifiers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Encapsulated Vitamin C interaction with topical delivery systems and skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana El-Mana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Colloid &amp; Interface Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Chania Crete, Greece</w:t>
+              <w:t xml:space="preserve">Skin Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malmö Sweden, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775204v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of oil-in-water emulsions by amphiphilic xanthan synthesized under green conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Surface tension decrease with dispersed lignin colloids and their potential capacity as emulsifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th European Colloid &amp; Interface Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Chania Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775207v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulated Vitamin C : interaction with topical delivery systems and skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana El-Mana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Skin Forum 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new bio-based ingredients for cosmetic formulation: an alternative to silicones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Rischard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine L. Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNOEJC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignin derivatives as multifunctional polymers in emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Colloids Conference Elsevier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techno-functional properties of lecithin in the context of cosmetic formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huong Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Ollagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th European Colloid &amp; Interface Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Chania Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biobased polymers for cosmetic formulations: an alternative to silicones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Rischard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine L. Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Formulation 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New challenges in cosmetic formulations Innovative, environmentally friendly and non toxic microparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carole Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Formulation de la Société Chimique de France 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Compiègne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New challenges in cosmetic formulations: Innovative, environmentally friendly and non-toxic microparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carole Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Formulation 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brevet (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EMULSIFYING AGENT BASED ON LIGNIN FRACTION AND USES THEREOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : European Patent Application No. 23 305556.5 V/Réf.: IFF 715-N/Réf.: B3908PC00 - Demande Internationale n° PCT/EP2024/060039. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation des molécules d’intérêt cosmétique : interaction avec les systèmes colloïdaux et la peau humaine, stratégies d’encapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chemical Sciences. Université Le Havre Normandie, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05578064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire le potentiel acidifiant des fromages pour améliorer leurs fonctionnalités nutritionnelles : identification des leviers biochimiques et perspectives technologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie des aliments. Université Blaise Pascal (Clermont Ferrand 2), 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02331414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId145"/>
+      <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7026,51 +8160,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22BAEBE1"/>
+    <w:nsid w:val="269234BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7257,51 +8391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ecaterina-gore" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3494-9981" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197079814" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133306v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divoux Laura" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Emilie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perse Xavier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vrignaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774939v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Abou Dib" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774935v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Delaporte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774932v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774943v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775185v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Neyt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Giger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Elomri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775059v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440924v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hadjiefstathiou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mani&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Ducrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantini Paraskevopoulou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775060v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Neyt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295669v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Rischard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Flourat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440895v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775609v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778903v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440832v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775628v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Aboudib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775063v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566540v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312342v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Munnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128277" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flourat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2025.105559" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503171v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.140003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412277v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Attia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.129399" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440511v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul&#8208;henri Ducrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.55235" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04497876v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124415" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914516v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grisel Michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gore Ecaterina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.13035" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679997v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29153587" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295931v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Broche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdouramane Dosso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Godon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c04259" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768294v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carole Kouassi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112676" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119548" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131291v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Terescenco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalia Hadj Benali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Canivet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Benoit Le Gelebart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12732" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490811v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Picard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2020.111132" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921397v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mardon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bord C&#233;cile" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lebecque" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507807v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotri.2018.09.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Bord" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331365v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11094" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366018v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guerinon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09637486.2016.1166188" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325947v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Divoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772510v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chioru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Trohina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Boistean" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775181v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775214v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana El-Mana" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775204v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775207v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03727703v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295764v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775606v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775201v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Ly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Belhaj" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ollagnier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295565v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775625v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03464487v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02331414v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ecaterina-gore" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3494-9981" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197079814" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576091v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vrignaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Perse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouderbala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.70097" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Bikiaris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afroditi Kapourani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vrignaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Barmpalexis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.5c03078" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312342v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Munnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128277" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503171v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577518v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena B&#238;rsan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#536;adiye-Ioana Scripcariu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Alexandru Vlad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Antonoaea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics12050195" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345342v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Rischard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flourat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2025.105559" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Delaporte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantini Paraskevopoulou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.140003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412277v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hadjiefstathiou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mani&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Attia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Ducrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.129399" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul&#8208;henri Ducrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.55235" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04497876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124415" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914516v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grisel Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gore Ecaterina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.13035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679997v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29153587" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295931v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Broche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdouramane Dosso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Godon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c04259" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774979v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Birsan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lina Daniela Stan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Viorel Foc&#537;a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T Danila" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22551/msj.2022.03.17" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Abou Dib" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119548" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768294v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carole Kouassi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112676" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131291v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Terescenco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalia Hadj Benali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Canivet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Benoit Le Gelebart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12732" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490811v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Picard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2020.111132" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921397v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mardon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bord C&#233;cile" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lebecque" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507807v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotri.2018.09.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413306v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948785v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Bord" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331365v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11094" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366018v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guerinon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09637486.2016.1166188" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578213v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578194v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divoux Laura" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Emilie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perse Xavier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578189v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578269v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774939v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774935v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774943v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440924v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775059v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578205v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774949v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775060v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Neyt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Giger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Elomri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440877v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440895v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295669v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Flourat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775609v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295793v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775062v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440853v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778903v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440832v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775064v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775621v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775628v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Aboudib" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295633v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775063v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566540v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325947v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Divoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772510v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chioru" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Trohina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Boistean" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772429v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775181v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775207v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775214v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana El-Mana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775204v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03727703v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295764v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775606v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775201v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Ly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Belhaj" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ollagnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295565v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775625v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03464487v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577994v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05578064v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02331414v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>