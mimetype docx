--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -162,7726 +162,9147 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the suitability of six hydrophobic natural eutectic solvents as the internal phase in a cosmetic cream formulation</w:t>
+                <w:t xml:space="preserve">Natural Deep Eutectic Solvents : Exploring the in vitro sensory properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Verger</w:t>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Grard</w:t>
+                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Vrignaud</w:t>
+                <w:t xml:space="preserve">Clémence Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Perse</w:t>
+                <w:t xml:space="preserve">A Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bouderbala</w:t>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Société Francaise d'analyse Sensorielle - SFAS webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05576091v1</w:t>
+                <w:t xml:space="preserve">hal-05578213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-Friendly Synthesis of Biodegradable, PLA-Based Exfoliant Microbeads via Droplet Microfluidics for Sustainable Cosmetics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">From perception to precision: a comprehensive approach to skincare absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Barmpalexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05577514v1</w:t>
+              <w:t xml:space="preserve">8th Intercontinental Personal Care Excellence Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Verona, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural eutectic systems as emerging green multifunctional ingredients: A sensory-related perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Martin</w:t>
+                <w:t xml:space="preserve">From Solvents to Multifunctional Ingredients: Natural Deep Eutectic Solvents for Sustainable Cosmetic Emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divoux Laura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thiery Emilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perse Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elsa Vrignaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Munnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05312342v1</w:t>
+              <w:t xml:space="preserve">4th International Meeting on Deep Eutectic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DES Solutio &amp; Nova University, Jun 2025, Lisboa, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural eutectic systems as emerging green multifunctional ingredients: A sensory-related perspective</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une meilleure compréhension de l'absorption des produits de soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05503171v1</w:t>
+              <w:t xml:space="preserve">Sensory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cosmetic Valley, Mar 2025, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Active Cosmeceutical Formulations: Stability, Sensory Performance, and Skin Tolerability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Skin absorption decoded: a multimodal cosmetic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosmetics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05577518v1</w:t>
+              <w:t xml:space="preserve">Congrès national de Pharmacie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Tirgu-Mures, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumental prediction of in vivo sensory properties of emollients to allow the development of new biobased ingredients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Exploring the in vitro sensory properties of Natural Deep Eutectic Solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05345342v1</w:t>
+              <w:t xml:space="preserve">16th Pangborn Sensory Science Symposium "Connecting Senses and Minds"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Philadelphie, PA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal-free coacervates: The combination of fungal chitosan-gum Arabic for the encapsulation of lipophilic compounds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Exploring the in vitro sensory properties of Natural Deep Eutectic Solvents - Pangborn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04914599v1</w:t>
+              <w:t xml:space="preserve">16th Pangborn Sensory Science Symposium - CONNECTING SENSES AND MINDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E3S, Jul 2025, Philadelphia, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory signature of lignins, new generation of bio-based ingredients in cosmetics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green synthesis of ferulic acid esters for next-generation cosmetic formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Rischard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine L. Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04412277v1</w:t>
+              <w:t xml:space="preserve">3ème journée de la division Chimie Durable de la SCF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling stabilization of oil‐in‐water emulsions with lignins through fractionation, functionalization, and formulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul‐henri Ducrot</w:t>
+                <w:t xml:space="preserve">Impact of natural eutectic matrices on the stability and properties of skincare products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Munnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Perse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04440511v1</w:t>
+              <w:t xml:space="preserve">International Congress Unité de Recherche en Chimie Organique et Macromoléculaire (URCOM25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Le Havre Normandie, May 2024, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignins interfacial behavior tailored by formulation parameters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of novel multifunctional emollients for clean-label cosmetic formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Rischard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine L. Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04497876v1</w:t>
+              <w:t xml:space="preserve">Lipids and Cosmetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmetic emulsions containing innovative complex coacervates: A cross‐sectional study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gore Ecaterina</w:t>
+                <w:t xml:space="preserve">From perception to precision: a comprehensive approach to skincare absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Arruda Valenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04914516v1</w:t>
+              <w:t xml:space="preserve">35rd IFSCC Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Iguazu, Brasil, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Wall Material-to-Active Ratio in the Stability of Spray-Dried Ascorbic Acid Using Maltodextrin and Gum Arabic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Propriétés intrinsèques et rhéologiques de xanthane hydrophobiquement modifiés obtenus par voie verte de greffage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Abou Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04679997v2</w:t>
+              <w:t xml:space="preserve">GDR Cosm'actifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Evreux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Biobased Multifunctional Emollients for Cosmetic Applications: Toward the Ingredient-List Reduction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative natural coacervates for the encapsulation of lipophilic compounds: the example of α-tocopherol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04295931v1</w:t>
+              <w:t xml:space="preserve">ESC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Carbopol 971P NF on flow rate and swelling parameters in antifungal tablets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paula Antonoaea</w:t>
+                <w:t xml:space="preserve">Promising potential of alginates in cosmetic formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Benoit Le Gelebart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Broche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista medico-chirurgicala a Societatii de medici si naturalisti din Iasi</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04774979v1</w:t>
+              <w:t xml:space="preserve">International Congress URCOM25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, URCOM, Université Le Havre Normandie, May 2024, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original tools for xanthan hydrophobization in green media: Synthesis and characterization of surface activity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Green chemistry innovation: novel bio-based emollients for environmentally friendly cosmetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Rischard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Grisel</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine L. Flourat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04775042v1</w:t>
+              <w:t xml:space="preserve">JNOEJC – GFP Grand Ouest 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional active ingredient-based delivery systems for skincare formulations: A review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Novel natural polymer coacervates: Innovative retinol encapsulation for advanced skin-care formulation design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04768294v1</w:t>
+              <w:t xml:space="preserve">IFSCC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Igazu Falls, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio‐sourced polymers in cosmetic emulsions: a hidden potential of the alginates as thickeners and gelling agents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+                <w:t xml:space="preserve">Valoriser les co-produits maraîchers pour un produit cosmétique responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henri Neyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Giger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Elomri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04131291v1</w:t>
+              <w:t xml:space="preserve">Cosmetic Environment and Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Vaudreuil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary approaches to understand the spreading behavior on skin of O/W emulsions containing different emollientss</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Tactile Sensory Evaluation: an essential tool to evaluate skin-product interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03490811v1</w:t>
+              <w:t xml:space="preserve">Skin &amp; Formulation, 6th International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium lactate as an attractive compound to partly replace salt in blue-veined cheese</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Tactile Sensory Evaluation: an essential tool to evaluate skin-product interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annick Lebecque</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03921397v1</w:t>
+              <w:t xml:space="preserve">Skin &amp; Formulation, 6th International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading behavior of cosmetic emulsions: Impact of the oil phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Valorization of lignins as sustainable multifunctional ingredients for cosmetic formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotribology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02507807v1</w:t>
+              <w:t xml:space="preserve">Formula XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading behavior of cosmetic emulsions Impact of the oil phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Propriétés intrinsèques et rhéologiques du xanthane hydrophobiquement modifiés par voie verte de greffage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Abou Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Savary</w:t>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotribology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02413306v1</w:t>
+              <w:t xml:space="preserve">57ième Congrès du GFR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium lactate as an attractive compound to partly replace salt in blue-veined cheese</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Encapsulation of cosmetic actives by complex coacervation: the potential of fungal chitosan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adamantini Paraskevopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annick Lebecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01948785v1</w:t>
+              <w:t xml:space="preserve">EPNOE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draining and salting as responsible key steps in the generation of the acid-forming potential of cheese: Application to a soft blue-veined cheese</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Antioxydants en cosmétique : de la formulation à l'encapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annick Lebecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02331365v1</w:t>
+              <w:t xml:space="preserve">Techday Antioxydants biosourcés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle IAR Bioeconomy for change., Nov 2022, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory study of acid-forming potential of commercial cheeses: impact of cheese type</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Biobased polymers for cosmetic formulation: an alternative to silicones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Rischard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine L. Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annick Lebecque</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Sciences and Nutrition</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02366018v1</w:t>
+              <w:t xml:space="preserve">ISGC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, La Rochelle (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lignin dericatives as multifunctional polymers in emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Colloids Conference Elsevier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lisboa, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface tension decrease with dispersed lignin colloids and their potential capacity as emulsifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Colloids and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Crete Island, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis and characterization of amphiphilic derivatives of xanthan obtained under green conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Abou Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16èmes Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse et caractérisation de nouveaux émollients biosourcés multifonctionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Rischard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine L. Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e colloque du GDR Cosm'actifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Reims (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biobased polymers for cosmetic formulations: an alternative to silicones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Rischard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine L. Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COSM'ING 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Saint-Malo (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clean Label et naturalité, industries agro-alimentaires face aux défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valorial’connection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint-Lô, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse et caractérisation des propriétés de dérivés amphiphiles du xanthane obtenus par voie verte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Abou Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">48èmes Journées d’Etudes des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Ile de Porquerolles, France., France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux formulatoire autour des lignines, ingrédients biosourcés multifonctionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée de formulation UTC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">valorization of lignin for cosmetic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l'école doctorale de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agrifood formulation : innovation - nutrition - healthcare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Normandy Bioeconomy Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Digital, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux formulatoires autour des lignines, ingrédients biosourcés multifonctionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Formulation UTC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanisms of stabilization and structuring of interfaces by amphiphilic xanthan issued from green way of modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Aboudib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Polysaccharide Conference of the European Polysaccharide Network of Excellence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécanisme de stabilisation et de structuration des interfaces par le xanthane Impact de la conformation du polymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Aboudib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Cargill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Baupte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Deep Eutectic Solvents : Exploring the in vitro sensory properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Reducing Sensory Testing with Predictive Models: Toward Efficient Development of Innovative Biobased Emollients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Rischard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine L. Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Francaise d'analyse Sensorielle - SFAS webinar</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05578213v1</w:t>
+              <w:t xml:space="preserve">Lipids and Cosmetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From perception to precision: a comprehensive approach to skincare absorption</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring sensory potential of NaDES: from synthetic skin to cosmetic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Intercontinental Personal Care Excellence Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05578194v1</w:t>
+              <w:t xml:space="preserve">IFSCC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Cannes Côte dAzur, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Solvents to Multifunctional Ingredients: Natural Deep Eutectic Solvents for Sustainable Cosmetic Emulsions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clean-label cosmetic formulations obtained from novel bio-based multifunctional emollients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Verger</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Floriane Rischard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine L. Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Meeting on Deep Eutectic Systems</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05133306v1</w:t>
+              <w:t xml:space="preserve">IFSCC (International Federation of Societies of Cosmetic Chemists)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Foz do Iguaçu, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin absorption decoded: a multimodal cosmetic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Physicochemical and nutritional characteristics of Winemaking Lees of wines from local varieties from Republic of Moldova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Chioru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Trohina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Boistean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national de Pharmacie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05578189v1</w:t>
+              <w:t xml:space="preserve">International Conference on Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Louven, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising potential of alginates in cosmetic formulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green amphiphilic xanthan derivative: a promising multifunctional ingredient in the stabilization of oil-in-water emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Aboudib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress URCOM25</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05578269v1</w:t>
+              <w:t xml:space="preserve">Food Colloids Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Thessaloniki, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés intrinsèques et rhéologiques de xanthane hydrophobiquement modifiés obtenus par voie verte de greffage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Promising potential of bio-sourced amphiphilic xanthan as an emulsifier in O/W dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Abou Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Cosm'actifs</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04774939v1</w:t>
+              <w:t xml:space="preserve">8th EPNOE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative natural coacervates for the encapsulation of lipophilic compounds: the example of α-tocopherol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Techno-functional properties of lecithin in the context of cosmetic formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ollagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04774935v1</w:t>
+              <w:t xml:space="preserve">36th European Colloid &amp; Interface Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Chania Crete, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel natural polymer coacervates: Innovative retinol encapsulation for advanced skin-care formulation design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Encapsulated Vitamin C interaction with topical delivery systems and skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana El-Mana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSCC 2024</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04774932v1</w:t>
+              <w:t xml:space="preserve">Skin Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malmö Sweden, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés intrinsèques et rhéologiques du xanthane hydrophobiquement modifiés par voie verte de greffage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Surface tension decrease with dispersed lignin colloids and their potential capacity as emulsifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ième Congrès du GFR</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04774943v1</w:t>
+              <w:t xml:space="preserve">36th European Colloid &amp; Interface Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Chania Crete, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of lignins as sustainable multifunctional ingredients for cosmetic formulations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Stabilization of oil-in-water emulsions by amphiphilic xanthan synthesized under green conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Abou Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formula XI</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04440924v1</w:t>
+              <w:t xml:space="preserve">36th European Colloid &amp; Interface Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Chania Crete, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tactile Sensory Evaluation: an essential tool to evaluate skin-product interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Encapsulated Vitamin C : interaction with topical delivery systems and skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana El-Mana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skin &amp; Formulation, 6th International Symposium</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04775059v1</w:t>
+              <w:t xml:space="preserve">Skin Forum 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malmö, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tactile Sensory Evaluation: an essential tool to evaluate skin-product interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Synthesis of new bio-based ingredients for cosmetic formulation: an alternative to silicones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Rischard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine L. Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skin &amp; Formulation, 6th International Symposium</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05578205v1</w:t>
+              <w:t xml:space="preserve">JNOEJC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Caen (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of cosmetic actives by complex coacervation: the potential of fungal chitosan</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Lignin derivatives as multifunctional polymers in emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04774949v1</w:t>
+              <w:t xml:space="preserve">International Colloids Conference Elsevier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lisbon (Portugal), Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser les co-produits maraîchers pour un produit cosmétique responsable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">New challenges in cosmetic formulations: Innovative, environmentally friendly and non-toxic microparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carole Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosmetic Environment and Safety</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04775060v1</w:t>
+              <w:t xml:space="preserve">Journées Formulation 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin dericatives as multifunctional polymers in emulsions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biobased polymers for cosmetic formulations: an alternative to silicones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Rischard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine L. Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloids Conference Elsevier</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04440877v1</w:t>
+              <w:t xml:space="preserve">Journées de Formulation 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface tension decrease with dispersed lignin colloids and their potential capacity as emulsifiers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">New challenges in cosmetic formulations Innovative, environmentally friendly and non toxic microparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carole Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Colloids and Interface Science</w:t>
-[...1320 lines deleted...]
-                <w:t xml:space="preserve">hal-02566540v1</w:t>
+              <w:t xml:space="preserve">Journées Formulation de la Société Chimique de France 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Compiègne (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring sensory potential of NaDES: from synthetic skin to cosmetic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+                <w:t xml:space="preserve">Evaluating the suitability of six hydrophobic natural eutectic solvents as the internal phase in a cosmetic cream formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Perse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouderbala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSCC 2025</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05325947v1</w:t>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.70097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical and nutritional characteristics of Winemaking Lees of wines from local varieties from Republic of Moldova</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Eco-Friendly Synthesis of Biodegradable, PLA-Based Exfoliant Microbeads via Droplet Microfluidics for Sustainable Cosmetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Bikiaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afroditi Kapourani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Barmpalexis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Global Food Security</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04772510v1</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8, pp.1578 - 1594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.5c03078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green amphiphilic xanthan derivative: a promising multifunctional ingredient in the stabilization of oil-in-water emulsions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The challenges faced by multifunctional ingredients: A critical review from sourcing to cosmetic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Rischard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Grisel</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Colloids Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04772429v1</w:t>
+              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cis.2025.103463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising potential of bio-sourced amphiphilic xanthan as an emulsifier in O/W dispersions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natural eutectic systems as emerging green multifunctional ingredients: A sensory-related perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Munnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EPNOE</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04775181v1</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 436, pp.128277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2025.128277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of oil-in-water emulsions by amphiphilic xanthan synthesized under green conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Multi-Active Cosmeceutical Formulations: Stability, Sensory Performance, and Skin Tolerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Bîrsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Șadiye-Ioana Scripcariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert-Alexandru Vlad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Antonoaea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Colloid &amp; Interface Society Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04775207v1</w:t>
+              <w:t xml:space="preserve">Cosmetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cosmetics12050195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulated Vitamin C interaction with topical delivery systems and skin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Natural eutectic systems as emerging green multifunctional ingredients: A sensory-related perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vrignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Munnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skin Forum</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04775214v1</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 436, pp.128277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2025.128277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface tension decrease with dispersed lignin colloids and their potential capacity as emulsifiers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Instrumental prediction of in vivo sensory properties of emollients to allow the development of new biobased ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Rischard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Grisel</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Colloid &amp; Interface Society Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04775204v1</w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.105559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2025.105559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulated Vitamin C : interaction with topical delivery systems and skin</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The hidden science of haptics: A pedagogical review of tactile evaluation in cosmetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skin Forum 2022</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03727703v1</w:t>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.70048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new bio-based ingredients for cosmetic formulation: an alternative to silicones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Animal-free coacervates: The combination of fungal chitosan-gum Arabic for the encapsulation of lipophilic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adamantini Paraskevopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOEJC 2022</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04295764v1</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 299, pp.140003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.140003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin derivatives as multifunctional polymers in emulsions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Controlling stabilization of oil‐in‐water emulsions with lignins through fractionation, functionalization, and formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul‐henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloids Conference Elsevier</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04775606v1</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 141 (16), pp.e55235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.55235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-functional properties of lecithin in the context of cosmetic formulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Grisel</w:t>
+                <w:t xml:space="preserve">Lignins interfacial behavior tailored by formulation parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Colloid &amp; Interface Society Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04775201v1</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 399, pp.124415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2024.124415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biobased polymers for cosmetic formulations: an alternative to silicones</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Savary</w:t>
+                <w:t xml:space="preserve">Cosmetic emulsions containing innovative complex coacervates: A cross‐sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grisel Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gore Ecaterina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Formulation 2021</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04295565v1</w:t>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.13035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New challenges in cosmetic formulations Innovative, environmentally friendly and non toxic microparticles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sensory signature of lignins, new generation of bio-based ingredients in cosmetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Formulation de la Société Chimique de France 2021</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04775625v1</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 260 (1), pp.129399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.129399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New challenges in cosmetic formulations: Innovative, environmentally friendly and non-toxic microparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Impact of Wall Material-to-Active Ratio in the Stability of Spray-Dried Ascorbic Acid Using Maltodextrin and Gum Arabic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Formulation 2021</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (15), pp.3587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29153587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679997v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel Biobased Multifunctional Emollients for Cosmetic Applications: Toward the Ingredient-List Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Rischard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Broche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdouramane Dosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (48), pp.16955-16964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c04259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Carbopol 971P NF on flow rate and swelling parameters in antifungal tablets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Birsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cătălina Daniela Stan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Viorel Focșa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. T Danila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Antonoaea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista medico-chirurgicala a Societatii de medici si naturalisti din Iasi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (3), pp.443 - 451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22551/msj.2022.03.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Original tools for xanthan hydrophobization in green media: Synthesis and characterization of surface activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Abou Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.119548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multifunctional active ingredient-based delivery systems for skincare formulations: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carole Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 217, pp.112676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03464487v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and evaluation of hydrophilic cream bases suitable for custom cosmetic skincare or compounding pharmaceutical dermal products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Bîrsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cătălina Daniela Stan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Caterina Cristofor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matei Palimariciuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Farmacia Hospitalaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70, pp.880 - 889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31925/farmacia.2022.5.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bio‐sourced polymers in cosmetic emulsions: a hidden potential of the alginates as thickeners and gelling agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalia Hadj Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Benoit Le Gelebart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (5), pp.573-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.12732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complementary approaches to understand the spreading behavior on skin of O/W emulsions containing different emollientss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 193, pp.111132 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2020.111132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcium lactate as an attractive compound to partly replace salt in blue-veined cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bord Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102, pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-15008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcium lactate as an attractive compound to partly replace salt in blue-veined cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C. Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (3), pp.963-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-15008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spreading behavior of cosmetic emulsions Impact of the oil phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biotribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, pp.17-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biotri.2018.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spreading behavior of cosmetic emulsions: Impact of the oil phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biotribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, pp.17-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biotri.2018.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploratory study of acid-forming potential of commercial cheeses: impact of cheese type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guerinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Food Sciences and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (4), pp.1465 - 3478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/09637486.2016.1166188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Draining and salting as responsible key steps in the generation of the acid-forming potential of cheese: Application to a soft blue-veined cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bord Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (9), pp.6927-6936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2016-11094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMULSIFYING AGENT BASED ON LIGNIN FRACTION AND USES THEREOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : European Patent Application No. 23 305556.5 V/Réf.: IFF 715-N/Réf.: B3908PC00 - Demande Internationale n° PCT/EP2024/060039. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7891,91 +9312,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des molécules d’intérêt cosmétique : interaction avec les systèmes colloïdaux et la peau humaine, stratégies d’encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chemical Sciences. Université Le Havre Normandie, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05578064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7985,114 +9406,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire le potentiel acidifiant des fromages pour améliorer leurs fonctionnalités nutritionnelles : identification des leviers biochimiques et perspectives technologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie des aliments. Université Blaise Pascal (Clermont Ferrand 2), 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02331414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId175"/>
+      <w:footerReference w:type="default" r:id="rId199"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8160,51 +9581,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="269234BD"/>
+    <w:nsid w:val="986FD7F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8391,51 +9812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ecaterina-gore" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3494-9981" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197079814" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576091v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vrignaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Perse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouderbala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.70097" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Bikiaris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afroditi Kapourani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vrignaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Barmpalexis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.5c03078" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312342v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Munnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128277" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503171v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577518v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena B&#238;rsan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#536;adiye-Ioana Scripcariu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Alexandru Vlad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Antonoaea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics12050195" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345342v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Rischard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flourat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2025.105559" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Delaporte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantini Paraskevopoulou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.140003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412277v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hadjiefstathiou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mani&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Attia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Ducrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.129399" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul&#8208;henri Ducrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.55235" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04497876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124415" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914516v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grisel Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gore Ecaterina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.13035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679997v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29153587" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295931v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Broche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdouramane Dosso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Godon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c04259" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774979v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Birsan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lina Daniela Stan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Viorel Foc&#537;a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T Danila" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22551/msj.2022.03.17" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Abou Dib" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119548" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768294v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carole Kouassi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112676" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131291v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Terescenco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalia Hadj Benali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Canivet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Benoit Le Gelebart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12732" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490811v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Picard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2020.111132" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921397v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mardon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bord C&#233;cile" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lebecque" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507807v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotri.2018.09.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413306v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948785v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Bord" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331365v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11094" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366018v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guerinon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09637486.2016.1166188" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578213v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578194v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divoux Laura" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Emilie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perse Xavier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578189v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578269v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774939v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774935v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774943v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440924v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775059v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578205v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774949v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775060v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Neyt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Giger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Elomri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440877v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440895v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295669v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Flourat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775609v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295793v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775062v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440853v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778903v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440832v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775064v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775621v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775628v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Aboudib" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295633v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775063v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566540v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325947v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Divoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772510v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chioru" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Trohina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Boistean" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772429v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775181v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775207v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775214v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana El-Mana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775204v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03727703v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295764v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775606v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775201v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Ly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Belhaj" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ollagnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295565v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775625v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03464487v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577994v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05578064v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02331414v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ecaterina-gore" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3494-9981" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197079814" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578213v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vrignaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578194v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133306v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divoux Laura" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Emilie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perse Xavier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578240v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578189v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576516v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578231v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578095v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Rischard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Flourat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Munnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Grard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pradel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578692v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577701v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arruda Valenca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774939v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Abou Dib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Delaporte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578269v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Benoit Le Gelebart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Canivet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Broche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Terescenco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578717v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774932v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Neyt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Giger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Elomri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775059v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578205v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hadjiefstathiou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mani&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Ducrot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774943v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774949v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantini Paraskevopoulou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295669v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440877v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440895v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295793v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295633v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775063v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778903v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440853v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775064v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775621v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775628v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Aboudib" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566540v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578761v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325947v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Divoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578785v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772510v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chioru" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Trohina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Boistean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775201v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Ly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Belhaj" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ollagnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775214v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana El-Mana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775204v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775207v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03727703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295764v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03464487v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carole Kouassi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295565v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775625v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576091v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vrignaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Perse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouderbala" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.70097" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577514v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Bikiaris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afroditi Kapourani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Barmpalexis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.5c03078" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577500v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flourat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2025.103463" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312342v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Munnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128277" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577518v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena B&#238;rsan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#536;adiye-Ioana Scripcariu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Alexandru Vlad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Antonoaea" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics12050195" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345342v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2025.105559" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577492v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Postec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.70048" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914599v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.140003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440511v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Attia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul&#8208;henri Ducrot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.55235" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04497876v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124415" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914516v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grisel Michel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gore Ecaterina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.13035" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412277v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.129399" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679997v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29153587" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295931v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdouramane Dosso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Godon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c04259" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774979v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Birsan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lina Daniela Stan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Viorel Foc&#537;a" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T Danila" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22551/msj.2022.03.17" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775042v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119548" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768294v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112676" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775041v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Caterina Cristofor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Palimariciuc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31925/farmacia.2022.5.13" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131291v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalia Hadj Benali" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12732" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490811v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Picard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2020.111132" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921397v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mardon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bord C&#233;cile" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lebecque" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948785v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Bord" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413306v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotri.2018.09.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507807v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366018v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guerinon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09637486.2016.1166188" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331365v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11094" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577994v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05578064v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02331414v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>