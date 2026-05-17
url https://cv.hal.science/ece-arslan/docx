--- v0 (2026-03-09)
+++ v1 (2026-05-17)
@@ -1,761 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...710 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ece Arslan </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure de recherche à l'Université Paris 1 Panthéon-Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ece-arslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-9688-541X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure de recherche à l'Université Paris 1 Panthéon-Sorbonne (IREST, EA 7337), je travaille à l'intersection de la géographie, de l'aménagement du territoire et de la sociologie urbaine. Mes recherches explorent la façon dont l'espace bâti façonne — et est façonné par — les pratiques, les perceptions et les comportements humains : de la rénovation urbaine aux espaces touristiques, en passant par les dynamiques du quotidien.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis rattachée à l'Observatoire des formations et des carrières d'INNTO France, un regroupement multi-universitaire consacré aux liens entre formation, métiers et dynamiques territoriales dans le secteur touristique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en aménagement du territoire, je m'intéresse aux politiques urbaines, aux transformations des territoires à différentes échelles et, plus largement, aux rapports entre espace, ville et société, en mobilisant des approches qualitatives et interdisciplinaires. Qualifiée aux fonctions de maître de conférences (CNU 23 & 24), j'enseigne en géographie, en tourisme et en sociologie auprès d'étudiants de licence et de master.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the gendered uses of the city to understand the perception of urban renewal: the case of Fikirtepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ece Arslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2023/3-2024/1, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12tq2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrique de la ville au prisme des projets de transformation urbaine : le cas de Fikirtepe à Istanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ece Arslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'EMAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emam.3943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée de Lefebvre à l’épreuve : expériences et enquêtes », Métropolitiques, 13 Décembre 2018, Recension de l’ouvrage de Gülçin Erdi-Lelandais (dir.), Understanding the City : Henri Lefebvre and Urban Studies, Newcastle upon Tyne : Cambridge Scholars Publishing, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ece Arslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial and cultural gentrification in urban context: the case of Kadıköy in Istanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ece Arslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Gravari-Barbas, Sandra Guinand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Tourism Gentrification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.425-445, 2025, 9781035327348. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035327355.00035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stade, la ville et les supporters : l’analyse des rapports différenciés des acteurs lors du déménagement du Stade brestois 29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ece Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e congrès de l'association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déménagement du stade Brestois (29) du stade Francis-le-Blé vers l'espace Froutven : une analyse multi-parties-prenantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ece Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e journées normandes de recherche sur la consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NIMEC, Nov 2023, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « vides » dans le quartier : le cas du projet de transformation urbaine de Fikirtepe à Istanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ece Arslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires du vide dans la recherche urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Thématique 9 « Sociologie de l’urbain et des territoires » de l’Association Française de Sociologie, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de transformation urbaine à Fikirtepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ece Arslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre doctorale « Cultures émergentes des/aux marges des villes méditerranéennes » dans le cadre du programme ANR « Marges et villes : entre exclusion et intégration. Cas méditerranéens »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de l’équipe EMAM (CITERES) en partenariat avec l’Université Paul-Valéry Montpellier et l’Université de Cagliari, MuCEM, May 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId24"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -814,51 +104,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="6DCF2871"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -895,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906891v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Arslan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tq2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785520v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.3943" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158475v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154991v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Giordano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291536v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158477v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ece-arslan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-9688-541X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906891v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Arslan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tq2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785520v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.3943" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158475v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607232v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781035327355/chapter23.xml" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035327355.00035" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154991v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Giordano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158477v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>