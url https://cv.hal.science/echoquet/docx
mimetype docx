--- v0 (2026-05-01)
+++ v1 (2026-05-21)
@@ -1,22382 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...22331 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elodie Choquet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">echoquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9173-0740</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169016218</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">choquet_e_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=gvMkVrUAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAK-6363-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary Search for Planets and Exozodiacal Emission Around α Centauri A with JWST/MIRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniket Sanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Beichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Llop-Sayson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Notes of the AAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (5), pp.119. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2515-5172/add880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbit and atmosphere of HIP 99770 b through the eyes of VLTI/GRAVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Winterhalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 700, pp.A4. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05369259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First unambiguous detection of ammonia in the atmosphere of a planetary mass companion with JWST/MIRI coronagraphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mâlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 693, pp.A315. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202452695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescently excited CO emission in the 49 Ceti debris disk spatially resolved by JWST/NIRSpec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadin Worthen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Brittain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Najita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (11), pp.1680-1691. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-025-02664-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing European High-Contrast Imaging R&amp;D Towards the Habitable Worlds Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Laginja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Óscar Carrión-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Leboulleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysics and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 370 (3), pp.29. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10509-025-04417-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of debris disks observed with SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pawellek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 704, pp.A21. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worlds Next Door: A Candidate Giant Planet Imaged in the Habitable Zone of &amp;lt;i&amp;gt;α&amp;lt;/i&amp;gt; Centauri A. II. Binary Star Modeling, Planet and Exozodi Search, and Sensitivity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniket Sanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Beichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William O Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 989, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/adf53e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worlds Next Door: A Candidate Giant Planet Imaged in the Habitable Zone of &amp;lt;i&amp;gt;α&amp;lt;/i&amp;gt; Centauri A. I. Observations, Orbital and Physical Properties, and Exozodi Upper Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Beichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniket Sanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 989, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/adf53f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA millimetre-wavelength imaging of HD 138965: new constraints on the debris dust composition and presence of planetary companions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hengst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trejo-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C del Burgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 541 (1), pp.71 - 84. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staf984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems. VI. Evidence for Radially Evolving Icy Grains in the HD 141569A Disk via NIRCam Coronagraphic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell A Millar-Blanchaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kellen Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 994 (2), pp.199. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ae0615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct imaging discovery of a young giant planet orbiting on Solar System scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Samland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L B F M Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M E van den Ancker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W O Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 700, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202555064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the Orbit of the Young Substellar Companion GQ Lup B from High-resolution Spectroscopy and VLTI/GRAVITY Astrometry *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidya Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-D. Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 993 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ae0c15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05369278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems. III. Aperture Masking Interferometric Observations of the Star HIP 65426 at 3.8 &amp;lt;i&amp;gt;μ&amp;lt;/i&amp;gt;m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrishmoy Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steph Sallum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Hinkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Sivaramkrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 983, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/adaeb7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Uniform Analysis of Debris Disks with the Gemini Planet Imager II: Constraints on Dust Density Distribution Using Empirically-Informed Scattering Phase Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Patience</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High contrast at short separation with VLTI/GRAVITY: Bringing Gaia companions to light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. O. Winterhalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.A258. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First light of VLT/HiRISE: High-resolution spectroscopy of young giant exoplanets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Morsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. P. L. Otten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-of-a-kind? Comprehensive atmospheric characterisation of the HR 8799 planets with VLTI/GRAVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nasedkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kreidberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new atmospheric characterization of the sub-stellar companion HR 2562 B with JWST/MIRI observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Serabyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Danielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 689, pp.A185. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems. V. Do Self-consistent Atmospheric Models Represent JWST Spectra? A Showcase with VHS 1256–1257 b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niall Whiteford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychronis Patapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth A. Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Skemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 966, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ad3e7c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polarisation properties of the HD 181327 debris ring Evidence for sub-micron particles from scattered light observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Tazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 683, pp.A22. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04333442v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI/GRAVITY Provides Evidence the Young, Substellar Companion HD 136164 Ab Formed Like a “Failed Star”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 167 (2), pp.64. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ad1689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue of dual-field interferometric binary calibrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Asensio-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Gaia and GRAVITY: Characterising five new directly detected substellar companions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. O. Winterhalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 688, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the HD 95086 system at mid-infrared wavelengths with JWST/MIRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mâlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 690, pp.A316. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Protoplanetary Disks Using the Keck/NIRC2 Vortex Coronagraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole L. Wallack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ruffio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garreth Ruane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin B. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry W. Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 168, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ad390c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems. IV. NIRISS Aperture Masking Interferometry Performance and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steph Sallum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrishmoy Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Sivaramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 963, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ad21fb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04478997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet search with the Keck/NIRC2 vortex coronagraph in the M&amp;lt;SUB&amp;gt;s&amp;lt;/SUB&amp;gt; band for Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin B. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole L. Wallack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spencer A. Hurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarynn L. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 670, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First VLTI/GRAVITY Observations of HIP 65426 b: Evidence for a Low or Moderate Orbital Eccentricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Blunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. O. Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 166, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ad06b7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems I: High-Contrast Imaging of the Exoplanet HIP 65426 b from 2−16 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarynn Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Hinkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Skemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 951 (1), pp.L20. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/acd93e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct discovery of the inner exoplanet in the HD 206893 system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hinkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-D. Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 671, pp.L5. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inner warp discovered in the disk around HD 110058 using VLT/SPHERE and HST/STIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stasevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 678, pp.A8. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical detection of a companion driving a spiral arm in a protoplanetary disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin B. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruobing Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 675, pp.L1. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasing rainbows and ocean glints: Inner working angle constraints for the Habitable Worlds Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia R. Vaughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D. Gebhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly Bott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah L. Casewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 524, pp.5477-5485. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad2127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04505555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early-release Science Program for Direct Observations of Exoplanetary Systems II: A 1 to 20 μm Spectrum of the Planetary-mass Companion VHS 1256–1257 b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittany E Miles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth A Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychronis Patapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadin Worthen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Rickman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 946, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/acb04a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Apparent Absence of Forward Scattering in the HD 53143 Debris Disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher C. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meredith A. Macgregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward S. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spencer A. Hurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 945, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/acbb64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI/GRAVITY Observations and Characterization of the Brown Dwarf Companion HD 72946 B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Reggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 956 (2), pp.99. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/acf761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high-albedo, low polarization disk around HD 114082 that harbors a Jupiter-sized transiting planet. Constraints from VLT/SPHERE completed with TESS, Gaia, and radial velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ulmer-Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stirred but not shaken: a multiwavelength view of HD 16743’s debris disc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C del Burgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 521 (4), pp.5940-5951. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris disk color with the Hubble Space Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin B Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Rebollido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Han Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marshall D Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 672, pp.A114. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA Images the Eccentric HD 53143 Debris Disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meredith A. Macgregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spencer A. Hurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher C. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward S. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alycia J. Weinberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 933, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ac7729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03780763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SHARDDS survey: limits on planet occurrence rates based on point sources analysis via the Auto-RSM framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. -H. Dahlqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Matra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 666, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03860286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disk Evolution Study through Imaging of Nearby Young Stars (DESTINYS): A Panchromatic View of DO Tau's Complex Kilo-astronomical-unit Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ginski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander J. Bohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 930, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac63ba⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03690860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-star differential imaging on SPHERE/IRDIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 666, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03854056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for the Direct Imaging &amp; Spectroscopy of Exoplanetary Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Hinkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarynn Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrishmoy Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Skemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134 (1039), pp.095003. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1538-3873/ac77bd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of strategies for coupling exoplanet PSFs into single-mode fibres for high-dispersion coronagraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona El Morsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Otten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 667, pp.A171. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVITY K -band spectroscopy of HD 206893 B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Molliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David K Sing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 652, pp.A57. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03365088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging low-mass planets within the habitable zone of α Centauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pathak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arsenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-21176-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03373011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of residual aberrations in exoplanet imagers with large numbers of degrees of freedom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 649, pp.A170. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the Nature of the PDS 70 Protoplanets with VLTI/GRAVITY ∗</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stolker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 161 (3), pp.148. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/abdb2d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mass of β Pictoris c from β Pictoris b orbital motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Shangguan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, pp.L2. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct imaging and spectroscopy of exoplanets with the ELT/HARMONI high-contrast module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Houllé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 652, pp.A67. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Imaging low-mass planets within the habitable zone of α Centauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pathak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arsenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-23145-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03373009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of HD 206893 B from Near to Thermal infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Meshkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 917 (2), pp.62. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac09ed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct characterization of young giant exoplanets at high spectral resolution by coupling SPHERE and CRIRES+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. P. L. Otten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muslimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 646, pp.A150. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Layered Debris Disk around M Star TWA 7 in Scattered Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marshall D Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine H Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 914 (2), pp.95. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac03b9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Data Imputation for Signal Separation in High contrast Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H. Debes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 892 (2), pp.74. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab7024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiband GPI Imaging of the HR 4796A Debris Disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poteet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 898 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab9aba⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck/NIRC2 L'-band Imaging of Jovian-mass Accreting Protoplanets around PDS 70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Zuckerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ygouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed Wetherell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 159, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ab8aef⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared Imaging of a Spiral in the CQ Tau Disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Uyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Muto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Christiaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 159, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ab7006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct confirmation of the radial-velocity planet β Pictoris c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.L2. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early High-contrast Imaging Results with Keck/NIRC2-PWFS: The SR 21 Disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Uyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garreth Ruane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Z. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/abc69a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Evidence of a Spiral Arm–driving Planet in the MWC 758 Protoplanetary Disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruobing Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob van Holstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ruffio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Calvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 898 (2), pp.L38. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aba43e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the β Pictoris system, coupling high contrast imaging, interferometric, and radial velocity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A18. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exo-Kuiper Belt with An Extended Halo around HD 191089 in Scattered Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marshall Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H Debes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 882 (1), pp.64. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab3403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEEP EXPLORATION OF ERIDANI WITH KECK MS-BAND VORTEX CORONAGRAPHY AND RADIAL VELOCITIES: MASS AND ORBITAL PARAMETERS OF THE GIANT EXOPLANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve J Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ruffio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bottom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/aaef8a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Discs of Herbig Ae/Be Stars at Terrestrial Orbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eso Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVITY and the Galactic Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eso Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First resolved observations of a highly asymmetric debris disc around HD 160305 with VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 626, pp.A95. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-wavelength study of the debris disc around 49 Cet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pawellek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Moór</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ágnes Kóspál</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 488 (3), pp.3507-3525. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz1971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially Resolving the Inner Gaseous Disc of the Herbig Star 51 Oph through its CO Ro-vibration Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eso Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical polarised phase function of the HR 4796A dust ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 626, pp.A54. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images at the Highest Angular Resolution with GRAVITY: The Case of η Carinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eso Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic detection of a planet carving a gap in a protoplanetary disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Christiaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.1109-1114. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-019-0852-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially Resolved Accretion-Ejection in Compact Binaries with GRAVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eso Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially Resolving the Quasar Broad Emission Line Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eso Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GRAVITY fringe tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dembet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 624, pp.A99. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting Exoplanets with Single-Mode Optical Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eso Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Star Systems in the Orion Nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eso Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Image of the Dust Sublimation Region in the Nucleus of NGC 1068</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eso Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference star differential imaging of close-in companions and circumstellar disks with the NIRC2 vortex coronagraph at W.M. Keck Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garreth Ruane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157 (3), pp.118. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/aafee2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Debris Disks as Strategic Targets for the 2020s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Debes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie C. Faramaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Hines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (3), pp.566. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1906.02129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVITY chromatic imaging of η Car’s core. Milliarcsecond resolution imaging of the wind-wind collision zone (Brγ, He I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Sanchez-Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Weigelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim M. Bestenlehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618 (125), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a point-like source and a third spiral arm in the transition disk around the Herbig Ae star MWC 758</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Christiaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 611, pp.A74. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Newly Imaged, Faint Protoplanetary Nebulae from Contrast Enhanced Hubble Archival Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Ertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devika Kamath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Notes of the AAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), pp.219. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2515-5172/aaf46f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the performance of the NIRC2 vortex coronagraph at W. M. Keck Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jerry Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garreth Ruane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa P Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 156 (4), pp.156. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/aadae6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPREHENSIVE ANALYSIS OF HD 105, A YOUNG SOLAR SYSTEM ANALOG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Del Del Burgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 869 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaec6a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HD 104860 and HD 192758: Two Debris Disks Newly Imaged in Scattered Light with the Hubble Space Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bryden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 854 (53), </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaa892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decade of MWC 758 Disk Images: Where Are the Spiral-arm-driving Planets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruobing Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H Debes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 857 (1), pp.L9. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aab7f5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Imaging of the HD 35841 Debris Disk: A Polarized Dust Ring from Gemini Planet Imager and an Outer Halo from HST /STIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malena Rice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 156 (2), pp.47. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/aacbc9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALICE Data Release: A Revaluation of HST -NICMOS Coronagraphic Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brendan Hagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155 (4), pp.179. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/aab14b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-contrast imaging of HD 163296 with the Keck/NIRC2 L′-band vortex coronograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ruane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Testi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 479 (2), pp.1505-1513. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty1642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Imaging Search for Planets Forming in the TW Hya Protoplanetary Disk with the Keck/NIRC2 Vortex Coronagraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ruane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kastner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Meshkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 154 (2), pp.73. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/aa7b81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-02194434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Inner Disk around HD 141569 A from Keck/NIRC2 L-Band Vortex Coronagraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bottom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/153/1/44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03692544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing Exoplanets with High-dispersion Coronagraphy. II. Demonstration of an Active Single-mode Fiber Injection Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ruane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Klimovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 838 (2), pp.92. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa647f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Scattered-light Images of the Gas-rich Debris Disk around 49 Ceti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahed Wahhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aki Roberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 834 (12), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/834/2/L12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Light for GRAVITY: A New Era for Optical Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorim Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anugu Narsireddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accretion-ejection morphology of the microquasar SS 433 resolved at sub-au scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Petrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Waisberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 602, pp.L11. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First light for GRAVITY: Phase referencing optical interferometry for the Very Large Telescope Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorim Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anugu Narsireddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 602 (A94), pp.A94. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SYMMETRIC INNER CAVITY IN THE HD 141569A CIRCUMSTELLAR DISK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 818 (2), pp.150. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/818/2/150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a low-mass companion inside the debris ring surrounding the F5V star HD 206893</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Christiaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 597 (L2), p. 1-6. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIRST IMAGES OF DEBRIS DISKS AROUND TWA 7, TWA 25, HD 35650, AND HD 377</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marshall Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 817 (1), pp.L2. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8205/817/1/L2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SHARDDS survey: First resolved image of the HD 114082 debris disk in the Lower Centaurus Crux with SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahed Wahhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Ertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Matra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.L4. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The close environment of high-mass X-ray binaries at high angular resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 561, pp.A46. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIVE DEBRIS DISKS NEWLY REVEALED IN SCATTERED LIGHT FROM THE HUBBLE SPACE TELESCOPE NICMOS ARCHIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marshall Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 786 (2), pp.L23. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/786/2/L23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of fringe-tracking algorithms for single-mode near-infrared long-baseline interferometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 569, pp.A2. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIRST, a fibered aperture masking instrument. II. Spectroscopy of the Capella binary system at the diffraction limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 560, pp.A113. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman-filter control schemes for fringe tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 541, pp.A81. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201218932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIRST, a fibered aperture masking instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kotani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 541, pp.A55. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVITY: Observing the Universe in Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Straubmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 143, pp.16-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03855222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPE project: investigating active observing strategies and post-processing methods for exoplanet high-contrast imaging with future space missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Altinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Telescopes and Instrumentation 2024: Optical, Infrared, and Millimeter Wave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Yokohama, France. pp.181, </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: project status and instrument overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, France. pp.40, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3018520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible extreme adaptive optics on extremely large telescopes: towards detecting oxygen in Proxima Centauri b and analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Y. Haffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maaike A. M. van Kooten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Landman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTICAL ENGINEERING + APPLICATIONS. Techniques and Instrumentation for Detection of Exoplanets XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Aug 2023, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2677503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated photonic-based coronagraphic systems for future space telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyati Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiel Por</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Juanola-Parramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruslan Belikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTICAL ENGINEERING + APPLICATIONS. Techniques and Instrumentation for Detection of Exoplanets XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Aug 2023, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2677210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking the high-contrast performance with AO internal data and environmental parameters. Lessons learnt from the High Contrast Data Center and perspectives for the ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight from laboratory measurements on dust in debris discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Poch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A 2023 - Annual Meeting of the French Society of Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2312.02038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrading the high contrast imaging facility SPHERE: science drivers and instrument choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Wildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montréal, Canada. pp.121841S, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2630154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: overview of the capabilities and expected performance of the ELT's first light, adaptive optics assisted integral field spectrograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation, Ground-based and Airborne Instrumentation for Astronomy IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2628834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Exoplanètes Transverse : presentation and survey results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baruteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chapillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SF2A 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT : system analysis and performance estimation of the high-contrast module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jocou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.211, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2628927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of exoplanet centring strategies for high dispersion coronagraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona El Morsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Otten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: A Zernike wavefront sensor for the high-contrast module: testbed results with realistic observation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Hours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delboulbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics Systems VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.86, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2627291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting SPHERE and CRIRES+ for the characterisation of young exoplanets at high spectral resolution: status update of VLT/HiRISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona El Morsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Muslimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Viret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings SPIE Adaptive Optics Systems VIII 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.27, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scattering properties of debris discs and the case of HD181327</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Milli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Chantal Levasseur-Regourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lasue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERC Int'l Symposium on Dust &amp; Parent Bodies 2021 (IDP2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Virtual Meeting, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03136411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI: first light spectroscopy for the ELT: instrument final design and quantitative performance predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Ferraro-Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.114471W, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2562144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of the vacuum high contrast imaging testbed for CDEEP, the Coronagraphic Debris and Exoplanet Exploring Pioneer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae Wook Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaren Ashcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Telescopes and Instrumentation 2020: Optical, Infrared, and Millimeter Wave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Only, United States. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2560878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ExoGRAVITY project: using single mode interferometry to characterize exoplanets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Infrared Interferometry and Imaging VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Only, France. pp.21, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2561667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic detection of embedded protoplanets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Christiaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Extreme Solar Systems Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Reykjavik, Iceland. pp.501.03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exoplanet direct detection and characterization with the ELT/HARMONI integral field spectrograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Houllé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Extreme Solar Systems Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Reykjavik, Iceland. pp.330.08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing the Limits of Exoplanet Discovery via Direct Imaging with Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Hou Yip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Nikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Coronica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Tsiaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing the Limits of Exoplanet Discovery via Direct Imaging with Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Hou Yip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Nikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Coronica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Tsiaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Extreme Solar Systems Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Reykjavik, Iceland. pp.305.04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of the HARMONI Pyramid WFS module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Adaptive Optics for Extremely Large Telescopes, AO4ELT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-contrast imager for complex aperture telescopes (HiCAT): 3. first lab results with wavefront control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marshall D. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States. pp.96050I, </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2188497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons for WFIRST CGI from ground-based high-contrast systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa P. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bottom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozua de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Telescopes and Instrumentation 2018: Optical, Infrared, and Millimeter Wave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, France. pp.241, </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Webb Space Telescope optical simulation testbed V: wide-field phase retrieval assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Laginja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Brady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Egron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Moriarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Telescopes and Instrumentation 2018: Optical, Infrared, and Millimeter Wave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.126, </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-contrast imager for complex aperture telescopes (HiCAT): 5. first results with segmented-aperture coronagraph and wavefront control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory R. Brady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keira Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Comeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2314110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Webb Space Telescope optical simulation testbed IV: linear control alignment of the primary segmented mirror and the secondary mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Egron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Bonnefois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UV/Optical/IR Space Telescopes and Instruments: Innovative Technologies and Concepts VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Diego, United States. pp.37, </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2272981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of wavefront control algorithms and first results on the high-contrast imager for complex aperture telescopes (hicat) testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Leboulleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A J Eldorado Riggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics — ICSO 2016,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Biarritz, France. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2296154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-contrast imager for Complex Aperture Telescopes (HiCAT). 4. Status and wavefront control development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Leboulleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AJ Eldorado Riggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Egron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edimbourg, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2233640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active correction of aperture discontinuities (ACAD) for space telescope pupils: a parametic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Norman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States. pp.96050M, </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2188692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-contrast Imager for Complex Aperture Telescopes (HICAT): II. Design overview and first light results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Egron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Leboulleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montréal, Canada. pp.914327, </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2056694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A format standard for efficient interchange of high-contrast direct imaging science products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montréal, Canada. pp.914751, </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2056890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Webb Space Telescope Optical Simulation Testbed II: design of a three-lens anastigmat telescope simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Levecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marshall Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soummer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montréal, Canada. pp.91433T, </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2056931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archival legacy investigations of circumstellar environments: overview and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brendan Hagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gofas-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijith Rajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montréal, Canada. pp.914357, </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2056672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Webb Space Telescope Optical Simulation Testbed I: overview and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marshall Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Levecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montréal, Canada. pp.914309, </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2056936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-contrast imager for complex aperture telescopes (HiCAT): 1. testbed design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marshall Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, United States. pp.88641K, </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2023718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Kalman-filter fringe tracking with on-sky measurements of the PRIMA Fringe Sensor Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Abuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fédou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Infrared Interferometry III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.925578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIRST, a fibered aperture masking instrument: on-sky results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Kotani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.925615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science with GRAVITY, the NIR Interferometric Imager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Paumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gillessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eckart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Galactic Center: a Window to the Nuclear Environment of Disk Galaxies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Shanghai, China, China. pp.267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a high-dynamic range imaging instrument for a single telescope by a pupil remapping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Kotani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Infrared Interferometry II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Diego, California, United States. pp.116, </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.856899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Imaging with the FIRST instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the Spirit of Lyot 2010: Direct Detection of Exoplanets and Circumstellar Disks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, University of Paris Diderot, France. pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVITY: a four-telescope beam combiner instrument for the VLTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gillessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Straubmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Infrared Interferometry II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Diego, California, United States. pp.0Y 1-20, </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.856689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Laboratory Demonstration of High Dynamic Range Imaging using the Single-mode Fiber Pupil Remapping System (FIRST)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Kotani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathways Towards Habitable Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelona, Spain, Spain. pp.480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAVITY: design and performance of the fringe tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Infrared Interferometry II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.855984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPE project: testing active observing strategies for high-contrast imaging in space on the HiCAT testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Altinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Laginja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Soummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Telescopes and Instrumentation 2024: Optical, Infrared, and Millimeter Wave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, pp.182, 2024, </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: project status and instrument overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, France. SPIE, pp.40, 2024, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3018520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPE project: fundamental detection limits of JWST/NIRCam coronographic observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Altinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPE project. CAPyBARA: a Roman Coronagraph simulator for post-processing methods development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Altinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747188v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems: Best Practices for Data Collection in Cycle 2 and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Hinkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Skemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarynn Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems IV: NIRISS Aperture Masking Interferometry Performance and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steph Sallum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrishmoy Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Sivaramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The \textit{JWST} Early Release Science Program for Direct Observations of Exoplanetary Systems III: Aperture Masking Interferometric Observations of the star HIP\,65426 at $\boldsymbol{3.8\,\rm{μm}}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrishmoy Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steph Sallum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Hinkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Sivamarakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems I: High Contrast Imaging of the Exoplanet HIP 65426 b from 2−16 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarynn L. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Hinkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Skemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth A. Biller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: VLT/SPHERE Y-band images of MWC 758 at two epochs (Ren+, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. G. Van Holstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -B. Ruffio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. A. Calvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE+: Imaging young Jupiters down to the snowline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Planets Orbiting α Cen A with the James Webb Space Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Beichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ygouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Llop Sayson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mawet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuk Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-demographic study of the exoplanet direct imaging community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Leboulleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garima Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Cantalloube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct characterization of young giant exoplanets at high spectral resolution by coupling SPHERE and CRIRES+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. P. L. Otten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muslimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de franges à quatre télescopes pour GRAVITY et astrométrie de précision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Instrumentation et méthodes pour l'astrophysique [astro-ph.IM]. Université Paris-Diderot - Paris VII, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00772392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId734"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -22437,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7005BC9"/>
+    <w:nsid w:val="919E3390"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22668,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/echoquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9173-0740" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169016218" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/choquet_e_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAK-6363-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343593v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrishmoy Ray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steph Sallum" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Hinkley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sivaramkrishnan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cooper" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adaeb7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477595v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadin Worthen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Brittain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Najita" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02664-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04927730v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#226;lin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rouan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452695" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05369259v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winterhalder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kammerer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554766" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Sanghi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beichman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mawet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Balmer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Llop-Sayson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2515-5172/add880" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343609v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Laginja" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Carri&#243;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laugier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Matthews" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leboulleux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-025-04417-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Engler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pawellek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gratton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;bault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554953" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343576v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William O Balmer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godoy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adf53e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343581v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kervella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wagner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adf53f" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469994v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Marshall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hengst" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trejo-Cruz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C del Burgo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Milli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf984" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486944v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell A Millar-Blanchaer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Choquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellen Lawson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Marino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kammerer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ae0615" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stolker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Samland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B F M Waters" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E van den Ancker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W O Balmer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555064" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05369278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Venkatesan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blunt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-D. Marleau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ae0c15" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04478997v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sivaramakrishnan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad21fb" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479010v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Morsy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. P. L. Otten" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618067v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pourr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O. Winterhalder" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Le Bouquin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449507" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479000v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hom" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patience" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazoyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae368" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726457v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nasedkin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molli&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kreidberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449328" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696296v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godoy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serabyn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danielski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stolker" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449951" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726505v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petrus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Whiteford" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polychronis Patapis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth A. Biller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Skemer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad3e7c" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04333442v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Choquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tazaki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;nard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Augereau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347933" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449343v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pueyo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ad1689" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726462v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abuter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Asensio-Torres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449504" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726439v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -L. Maire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744548v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450470" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726432v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole L. Wallack" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ruffio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garreth Ruane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin B. Ren" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry W. Xuan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ad390c" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479111v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer A. Hurt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarynn L. Carter" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244485" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479028v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blunt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. O. Balmer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petrus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ad06b7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208380v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarynn Carter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Biller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acd93e" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268731v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hinkley" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Lagrange" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244727" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268669v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pueyo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Stolker" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Reggiani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Maire" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acf761" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268679v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stasevic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346720" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133296v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruobing Dong" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vigan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346305" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04505555v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia R. Vaughan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Gebhard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Bott" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Casewell" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Cowan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad2127" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086305v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany E Miles" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth A Biller" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Rickman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acb04a" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479101v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher C. Stark" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ren" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith A. Macgregor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward S. Howard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acbb64" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954469v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gratton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ulmer-Moll" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244380" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505822v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marshall" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kennedy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad913" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04168633v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin B Ren" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rebollido" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Han Zhou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall D Perrin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245458" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935962v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona El Morsy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lopez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Otten" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Choquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243408" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780763v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alycia J. Weinberger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac7729" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03860286v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -H. Dahlqvist" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Absil" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cantalloube" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matra" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244145" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690860v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Huang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginski" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benisty" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J. Bohn" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac63ba" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03854056v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Cantalloube" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243379" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809984v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ac77bd" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147429v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muslimov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N&#8217;diaye" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038517" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304881v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine H Chen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac03b9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373011v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wagner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boehle" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pathak" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kasper" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arsenault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21176-6" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03365088v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Lacour" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molliere" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K Sing" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140749" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295751v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pourcelot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dohlen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouz&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Sauvage" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040157" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433162v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/abdb2d" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371794v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shangguan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141889" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319232v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houll&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carlotti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Choquet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140479" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373009v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23145-5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03582372v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Meshkat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gao" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Lee" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac09ed" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667095v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Zuckerman" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ygouf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P. Williams" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Wetherell" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Wang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab8aef" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038969v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazoyer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poteet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab9aba" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03584367v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Debes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab7024" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667125v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Uyama" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Muto" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Christiaens" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hashimoto" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab7006" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012852v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rubini" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039039" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667035v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Z. Bond" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/abc69a" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083224v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob van Holstein" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Calvin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aba43e" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956584v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Lagrange" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038823" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115102v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Ngo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Absil" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aafee2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03584372v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Debes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie C. Faramaz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Hines" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1906.02129" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020226v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Accardo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adler" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Anugu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5173" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115606v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Hirsch" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve J Lee" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bottom" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aaef8a" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334961v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Perrin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Debes" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3403" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020211v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5168" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489135v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thebault" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lagrange" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834687" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335000v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pawellek" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Mo&#243;r" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes K&#243;sp&#225;l" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Olofsson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1971" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020229v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5174" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489267v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmid" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olofsson" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935363" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020220v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5170" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020200v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5166" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020217v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5169" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488651v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinte" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Der Plas" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Price" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Christiaens" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0852-6" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02113844v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dembet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F&#233;dou" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834981" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020231v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5177" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020224v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5172" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020205v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5167" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118146v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brendan Hagan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Soummer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aab14b" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291416v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guidi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruane" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Williams" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mawet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1642" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118194v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ertel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Schneider" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devika Kamath" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2515-5172/aaf46f" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118154v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reggiani" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huby" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732016" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055583v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Sanchez-Bermudez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Weigelt" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim M. Bestenlehner" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Brandner" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832977" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341710v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jerry Xuan" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa P Bailey" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aadae6" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118183v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Marshall" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Del Del Burgo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M Kennedy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaec6a" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043779v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bryden" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soummer" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Augereau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaa892" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118162v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Esposito" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aab7f5" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118171v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Esposito" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Duchene" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kalas" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Rice" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aacbc9" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712601v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Abuter" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Accardo" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amorim Antonio" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anugu Narsireddy" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Avila" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730838" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03692544v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Huby" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/153/1/44" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02194434v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kastner" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meshkat" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottom" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa7b81" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489283v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Xuan" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Echeverri" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Klimovich" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa647f" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835603v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahed Wahhaj" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Roberge" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/834/2/L12" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709108v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5048" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582908v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Petrucci" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Waisberg" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Le Bouquin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dexter" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubus" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731038" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462108v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Kennedy" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Matra" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629769" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460660v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boccaletti" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/818/2/150" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461964v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hibon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629908" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034049v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/817/1/L2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547921v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menu" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cassaing" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220223" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575400v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine M&#233;rand" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berger" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321977" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034135v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/786/2/L23" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545585v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchis" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321894" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885297v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218932" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884718v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kotani" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118517" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03855222v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eisenhauer" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brandner" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Straubmeier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perraut" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04747190v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Altinier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Godoy" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lau" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019163" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757643v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Thatte" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Melotte" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Neichel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Mignant" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Rees" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3018520" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479042v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fowler" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Y. Haffert" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike A. M. van Kooten" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Landman" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bidot" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2677503" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479043v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyati Desai" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo K&#246;nig" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Por" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Juanola-Parramon" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Belikov" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2677210" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429101v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Meunier" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delorme" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lagadec" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-118" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327052v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Augereau" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2312.02038" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809993v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chauvin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wildi" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stadler" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2630154" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796292v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Neichel" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bryson" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628834" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259778v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baruteau" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boisse" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bonfils" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapillon" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795935v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carlotti" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jocou" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Moulin" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rabou" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628927" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938489v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629312" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868056v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hours" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delboulb&#233;" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guieu" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2627291" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809990v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Muslimov" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Viret" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629208" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03136411v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445124v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Nowak" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eisenhauer" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561667" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224974v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Clarke" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ferraro-Wood" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusco" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562144" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396771v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Maier" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Douglas" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae Wook Kim" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Su" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaren Ashcraft" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2560878" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033682v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou N'Diaye" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall D. Perrin" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188497" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624760v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Schwartz" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sauvage" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Renault" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Correia" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03584369v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pinte" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit van Der Plas" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Menard" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Price" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03584370v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Houll&#233;" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnefoy" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03584368v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Hou Yip" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Nikolaou" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Coronica" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Tsiaras" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Edwards" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03584371v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118127v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa P. Bailey" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cady" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozua de Boer" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313820" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308710v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Brady" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Egron" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moriarty" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313892" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333032v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R. Brady" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keira Brooks" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Comeau" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314110" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023421v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Eldorado Riggs" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2296154" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019560v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michau" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bonnefois" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrari" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2272981" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023242v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=AJ Eldorado Riggs" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233640" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033869v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Norman" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188692" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034109v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2056694" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118412v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l. Chauvin" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2056890" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034131v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levecq" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2056931" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034122v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gofas-Salas" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijith Rajan" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2056672" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034128v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2056936" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034118v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Elliot" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2023718" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734084v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Menu" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrin" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;dou" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.925578" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724486v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marchis" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Kotani" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.925615" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804150v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Paumard" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillessen" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brander" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eckart" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berger" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803059v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856899" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808986v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804131v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Straubmeier" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856689" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804492v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743398v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cassaing" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.855984" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04747186v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019666" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371881v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04747177v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mayer" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04747188v2" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268780v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sivamarakrishnan" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268792v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268781v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844574v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03582382v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ren" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dong" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Van Holstein" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Ruffio" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Calvin" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020449v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillet" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487756v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Llop Sayson" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuk Yung" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03584366v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garima Singh" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033610v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00772392v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/echoquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9173-0740" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169016218" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/choquet_e_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=gvMkVrUAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAK-6363-2021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Sanghi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beichman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mawet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Balmer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Llop-Sayson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2515-5172/add880" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05369259v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winterhalder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kammerer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554766" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04927730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#226;lin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rouan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452695" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadin Worthen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Brittain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Najita" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02664-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343609v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Laginja" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Carri&#243;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laugier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Matthews" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leboulleux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-025-04417-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470337v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Engler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pawellek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gratton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;bault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554953" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343576v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William O Balmer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adf53e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343581v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kervella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wagner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adf53f" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469994v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Marshall" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hengst" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trejo-Cruz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C del Burgo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Milli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf984" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486944v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell A Millar-Blanchaer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Choquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellen Lawson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Marino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kammerer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ae0615" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stolker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Samland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B F M Waters" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E van den Ancker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W O Balmer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555064" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05369278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Venkatesan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blunt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-D. Marleau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ae0c15" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrishmoy Ray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steph Sallum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Hinkley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sivaramkrishnan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cooper" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adaeb7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479000v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hom" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patience" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Chen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazoyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae368" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618067v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pourr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O. Winterhalder" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Le Bouquin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449507" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479010v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Morsy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. P. L. Otten" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726457v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nasedkin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molli&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kreidberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449328" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696296v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godoy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serabyn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danielski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stolker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449951" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726505v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petrus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Whiteford" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polychronis Patapis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth A. Biller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Skemer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad3e7c" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04333442v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Choquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tazaki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;nard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Augereau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347933" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449343v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pueyo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ad1689" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726462v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abuter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Asensio-Torres" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449504" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726439v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -L. Maire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744548v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450470" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726432v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole L. Wallack" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ruffio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garreth Ruane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin B. Ren" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry W. Xuan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ad390c" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04478997v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sivaramakrishnan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad21fb" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479111v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer A. Hurt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarynn L. Carter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244485" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479028v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blunt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. O. Balmer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petrus" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ad06b7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208380v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarynn Carter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Biller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acd93e" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268731v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hinkley" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Lagrange" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244727" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268679v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stasevic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346720" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133296v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruobing Dong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vigan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346305" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04505555v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia R. Vaughan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Gebhard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Bott" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Casewell" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Cowan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad2127" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086305v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany E Miles" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth A Biller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Rickman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acb04a" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479101v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher C. Stark" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ren" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith A. Macgregor" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward S. Howard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acbb64" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268669v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pueyo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Stolker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Reggiani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Maire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acf761" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954469v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gratton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ulmer-Moll" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244380" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505822v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marshall" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kennedy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad913" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04168633v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin B Ren" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rebollido" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Han Zhou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall D Perrin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245458" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780763v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alycia J. Weinberger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac7729" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03860286v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -H. Dahlqvist" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Absil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cantalloube" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244145" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690860v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Huang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benisty" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J. Bohn" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac63ba" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03854056v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Choquet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Cantalloube" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243379" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809984v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ac77bd" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935962v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona El Morsy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lopez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Otten" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243408" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03365088v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Lacour" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molliere" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K Sing" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140749" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373011v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wagner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boehle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pathak" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kasper" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arsenault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21176-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295751v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pourcelot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dohlen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouz&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Sauvage" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040157" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433162v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/abdb2d" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371794v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shangguan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141889" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319232v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houll&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carlotti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Choquet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140479" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373009v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23145-5" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03582372v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Meshkat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gao" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Lee" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac09ed" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147429v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muslimov" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N&#8217;diaye" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038517" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304881v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine H Chen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac03b9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03584367v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Debes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab7024" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038969v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazoyer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poteet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab9aba" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667095v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Zuckerman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ygouf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P. Williams" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Wetherell" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Wang" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab8aef" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667125v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Uyama" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Muto" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Christiaens" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hashimoto" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab7006" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012852v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rubini" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039039" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667035v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Z. Bond" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/abc69a" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083224v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob van Holstein" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Calvin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aba43e" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956584v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Lagrange" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038823" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334961v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Perrin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Debes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3403" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115606v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Hirsch" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve J Lee" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bottom" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aaef8a" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020226v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Accardo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adler" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Anugu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5173" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020211v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5168" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489135v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thebault" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lagrange" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834687" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335000v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pawellek" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Mo&#243;r" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes K&#243;sp&#225;l" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Olofsson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1971" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020229v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5174" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489267v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmid" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olofsson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935363" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020220v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5170" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488651v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinte" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Der Plas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Price" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Christiaens" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0852-6" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020217v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5169" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020200v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5166" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02113844v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dembet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F&#233;dou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834981" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020231v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5177" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020224v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5172" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020205v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5167" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115102v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Ngo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Absil" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aafee2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03584372v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Debes" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie C. Faramaz" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Hines" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1906.02129" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055583v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Sanchez-Bermudez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Weigelt" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim M. Bestenlehner" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Brandner" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832977" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118154v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reggiani" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huby" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732016" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118194v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ertel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Schneider" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devika Kamath" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2515-5172/aaf46f" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341710v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jerry Xuan" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa P Bailey" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aadae6" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118183v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Marshall" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Del Del Burgo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M Kennedy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaec6a" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043779v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bryden" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soummer" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Augereau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaa892" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118162v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Esposito" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aab7f5" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118171v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Esposito" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Duchene" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kalas" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Rice" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aacbc9" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118146v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brendan Hagan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Soummer" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aab14b" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291416v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guidi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruane" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Williams" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mawet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1642" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02194434v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kastner" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meshkat" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottom" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa7b81" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03692544v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Huby" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/153/1/44" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489283v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Xuan" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Echeverri" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Klimovich" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa647f" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835603v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahed Wahhaj" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Roberge" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/834/2/L12" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709108v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Abuter" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Accardo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amorim Antonio" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anugu Narsireddy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Avila" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5048" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582908v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Petrucci" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Waisberg" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Le Bouquin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dexter" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubus" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731038" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712601v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730838" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460660v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boccaletti" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/818/2/150" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461964v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hibon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629908" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034049v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/817/1/L2" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462108v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Kennedy" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Matra" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629769" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575400v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine M&#233;rand" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berger" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321977" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034135v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/786/2/L23" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547921v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menu" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cassaing" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220223" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545585v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchis" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321894" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885297v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218932" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884718v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kotani" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118517" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03855222v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eisenhauer" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brandner" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Straubmeier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perraut" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04747190v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Altinier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Godoy" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lau" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019163" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757643v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Thatte" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Melotte" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Neichel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Mignant" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Rees" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3018520" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479042v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fowler" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Y. Haffert" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike A. M. van Kooten" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Landman" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bidot" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2677503" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479043v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyati Desai" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo K&#246;nig" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Por" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Juanola-Parramon" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Belikov" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2677210" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429101v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillet" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Meunier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delorme" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lagadec" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-118" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327052v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Augereau" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2312.02038" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809993v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chauvin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wildi" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stadler" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2630154" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796292v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Neichel" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bryson" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628834" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259778v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baruteau" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boisse" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bonfils" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapillon" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795935v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carlotti" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jocou" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Moulin" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rabou" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628927" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938489v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629312" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868056v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hours" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delboulb&#233;" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guieu" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2627291" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809990v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Muslimov" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Viret" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629208" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03136411v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224974v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Clarke" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ferraro-Wood" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusco" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562144" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396771v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Maier" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Douglas" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae Wook Kim" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Su" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaren Ashcraft" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2560878" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445124v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Nowak" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eisenhauer" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561667" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03584369v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pinte" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit van Der Plas" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Menard" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Price" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03584370v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Houll&#233;" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnefoy" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03584368v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Hou Yip" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Nikolaou" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Coronica" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Tsiaras" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Edwards" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03584371v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624760v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Schwartz" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sauvage" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Renault" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Correia" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033682v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou N'Diaye" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall D. Perrin" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188497" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118127v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa P. Bailey" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cady" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozua de Boer" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313820" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308710v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Brady" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Egron" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moriarty" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313892" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333032v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R. Brady" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keira Brooks" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Comeau" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314110" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019560v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michau" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bonnefois" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrari" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2272981" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023421v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Eldorado Riggs" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2296154" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023242v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=AJ Eldorado Riggs" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233640" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033869v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Norman" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188692" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034109v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2056694" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118412v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l. Chauvin" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2056890" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034131v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levecq" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2056931" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034122v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gofas-Salas" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijith Rajan" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2056672" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034128v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2056936" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034118v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Elliot" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2023718" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734084v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Menu" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrin" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;dou" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.925578" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724486v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marchis" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Kotani" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.925615" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804150v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Paumard" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillessen" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brander" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eckart" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berger" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803059v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856899" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808986v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804131v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Straubmeier" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856689" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804492v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743398v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cassaing" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.855984" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04747186v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019666" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371881v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04747177v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mayer" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04747188v2" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268792v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268781v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268780v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sivamarakrishnan" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844574v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03582382v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ren" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dong" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Van Holstein" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Ruffio" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Calvin" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020449v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillet" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487756v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Llop Sayson" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuk Yung" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03584366v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garima Singh" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033610v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00772392v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>